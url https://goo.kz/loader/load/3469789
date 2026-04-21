--- v0 (2025-12-14)
+++ v1 (2026-04-21)
@@ -1,1930 +1,17554 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00D84D10" w:rsidRPr="00D84D10" w:rsidRDefault="00D84D10" w:rsidP="00D84D10">
+    <w:p w:rsidR="00597598" w:rsidRPr="00597598" w:rsidRDefault="00597598" w:rsidP="00597598">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D84D10">
+      <w:r w:rsidRPr="00597598">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Приказ Министра образования и науки Республики Казахстан от 14 января 2016 года № 26</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00D84D10">
+        <w:t xml:space="preserve">Орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>О</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D84D10">
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>б утверждении Требований к обязательной школьной форме для организаций среднего образования</w:t>
-[...125 lines deleted...]
-      <w:r w:rsidRPr="00D84D10">
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ:</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>ім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қойылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талаптарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бекіту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00D84D10" w:rsidRPr="00D84D10" w:rsidRDefault="00D84D10" w:rsidP="00D84D10">
-[...45 lines deleted...]
-    <w:p w:rsidR="00D84D10" w:rsidRPr="00D84D10" w:rsidRDefault="00D84D10" w:rsidP="00D84D10">
+    <w:p w:rsidR="00597598" w:rsidRPr="00597598" w:rsidRDefault="00597598" w:rsidP="00597598">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D84D10">
-[...30 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Республикасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ілім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғылым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>министрінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2016 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жылғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қаңтардағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 26 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бұйрығы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Республикасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Әділет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>министрлігінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2016 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ақпанда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 13085 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>болып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тіркелді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00D84D10" w:rsidRPr="00D84D10" w:rsidRDefault="00D84D10" w:rsidP="00D84D10">
+    <w:p w:rsidR="00597598" w:rsidRPr="00597598" w:rsidRDefault="00597598" w:rsidP="00597598">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D84D10">
-[...30 lines deleted...]
-        <w:t> настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" 2007 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жылғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 27 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шілдедегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Республикасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>З</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аңының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-бабының 14-1) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://kaz.tengrinews.kz/zakon/docs?ngr=Z070000319_" \l "z995" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тармақшасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D84D10" w:rsidRPr="00D84D10" w:rsidRDefault="00D84D10" w:rsidP="00D84D10">
+    <w:p w:rsidR="00597598" w:rsidRPr="00597598" w:rsidRDefault="00597598" w:rsidP="00597598">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қоса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>берілі</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D84D10">
-[...30 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>отырған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қойылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талаптар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бекітілсін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D84D10" w:rsidRPr="00D84D10" w:rsidRDefault="00D84D10" w:rsidP="00D84D10">
+    <w:p w:rsidR="00597598" w:rsidRPr="00597598" w:rsidRDefault="00597598" w:rsidP="00597598">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D84D10">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">3) размещение настоящее приказа на </w:t>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мектепке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бі</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D84D10">
-[...7 lines deleted...]
-        <w:t>официальном</w:t>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D84D10">
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> Министерства образования и науки Республики Казахстан;</w:t>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ақпараттық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>технологиялар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>департаменті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ж.А. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жонтаева</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>заңнамада</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>белгіленген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тәртіппен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D84D10" w:rsidRPr="00D84D10" w:rsidRDefault="00D84D10" w:rsidP="00D84D10">
+    <w:p w:rsidR="00597598" w:rsidRPr="00597598" w:rsidRDefault="00597598" w:rsidP="00597598">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D84D10">
-[...7 lines deleted...]
-        <w:t>4) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства образования и науки Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2) и 3) настоящего пункта.</w:t>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) осы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бұйрықтың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Республикасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Әділет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>министрлігінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мемлекеттік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тіркелуін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D84D10" w:rsidRPr="00D84D10" w:rsidRDefault="00D84D10" w:rsidP="00D84D10">
+    <w:p w:rsidR="00597598" w:rsidRPr="00597598" w:rsidRDefault="00597598" w:rsidP="00597598">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D84D10">
-[...9 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D84D10">
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) осы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бұйрықты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Республикасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Әділет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>министрлігінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мемлекеттік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тіркеуден</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өткеннен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>күнтізбелік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ішінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мерзімді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>баспа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>басылымдарында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Әділет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ақпараттық-құқықтық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жүйесінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ресми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жариялауға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сондай-ақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Республикасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нормативтік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>құқықтық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>актілерінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>эталондық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ба</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D84D10">
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> E.H.</w:t>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қылау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>банкінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орналастыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Республикасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Әділет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>министрлігінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Республикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>құқықтық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ақпарат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орталығы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шаруашылық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жүргізу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>құқығындағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>республикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мемлекеттік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әсіпорнына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жолдауды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D84D10" w:rsidRPr="00D84D10" w:rsidRDefault="00D84D10" w:rsidP="00D84D10">
+    <w:p w:rsidR="00597598" w:rsidRPr="00597598" w:rsidRDefault="00597598" w:rsidP="00597598">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D84D10">
-[...30 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) осы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бұйрықты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Республикасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ілім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғылым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>министрлігінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ресми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>интернет-ресурсында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орналастыруды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...142 lines deleted...]
-    <w:p w:rsidR="00D84D10" w:rsidRPr="00D84D10" w:rsidRDefault="00D84D10" w:rsidP="00D84D10">
+    <w:p w:rsidR="00597598" w:rsidRPr="00597598" w:rsidRDefault="00597598" w:rsidP="00597598">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D84D10">
-[...7 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Республикасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Әділет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>министрлігінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мемлекеттік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тіркеуден</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өткеннен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ішінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тармақтың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1), 2) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тармақшаларында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қарастырылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іс-шаралардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орындалуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мәліметтерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Республикасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ілім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғылым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>министрлігінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Заң</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>департаментіне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұсынуды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қамтамасыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>етсін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D84D10" w:rsidRPr="00D84D10" w:rsidRDefault="00D84D10" w:rsidP="00D84D10">
+    <w:p w:rsidR="00597598" w:rsidRPr="00597598" w:rsidRDefault="00597598" w:rsidP="00597598">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D84D10">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Осы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бұйрықтың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орындалуын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бақылау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Республикасыны</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ң</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ілім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғылым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>вице-министрі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Е.Н.Иманғалиевке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жүктелсін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00597598" w:rsidRPr="00597598" w:rsidRDefault="00597598" w:rsidP="00597598">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Осы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бұйрық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>алғашқы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ресми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жарияланған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>күнінен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бастап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>күнтізбелік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өткен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>соң</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>олданыс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00597598" w:rsidRPr="00597598" w:rsidRDefault="00597598" w:rsidP="00597598">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Республикасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғылым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>министрі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        А. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>інжіпов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00597598" w:rsidRPr="00597598" w:rsidRDefault="00597598" w:rsidP="00597598">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00597598" w:rsidRPr="00597598" w:rsidRDefault="00597598" w:rsidP="00597598">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1029" type="#_x0000_t75" alt="" style="width:24pt;height:24pt"/>
-[...10 lines deleted...]
-        <w:pict>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:24pt;height:24pt"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D84D10" w:rsidRPr="00D84D10" w:rsidRDefault="00D84D10" w:rsidP="00D84D10">
+    <w:p w:rsidR="00597598" w:rsidRPr="00597598" w:rsidRDefault="00597598" w:rsidP="00597598">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D84D10">
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:pict>
           <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="" style="width:24pt;height:24pt"/>
         </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00D84D10">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D84D10">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:pict>
           <v:shape id="_x0000_i1027" type="#_x0000_t75" alt="" style="width:24pt;height:24pt"/>
         </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00D84D10">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D84D10">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:pict>
           <v:shape id="_x0000_i1028" type="#_x0000_t75" alt="" style="width:24pt;height:24pt"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D84D10" w:rsidRPr="00D84D10" w:rsidRDefault="00D84D10" w:rsidP="00D84D10">
+    <w:p w:rsidR="00597598" w:rsidRPr="00597598" w:rsidRDefault="00597598" w:rsidP="00597598">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D84D10">
-[...62 lines deleted...]
-        <w:t>№ 26       </w:t>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>              </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D84D10" w:rsidRPr="00D84D10" w:rsidRDefault="00D84D10" w:rsidP="00D84D10">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3420"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00597598" w:rsidRPr="00597598" w:rsidTr="00597598">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00597598" w:rsidRPr="00597598" w:rsidRDefault="00597598" w:rsidP="00597598">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00597598">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақстан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00597598">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00597598">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Республикасы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00597598">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00597598">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00597598">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ілім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00597598">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00597598">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғылым</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00597598">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00597598">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>министрінің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00597598">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="z18"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00597598">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2016 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00597598">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жылғы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00597598">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00597598">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қаңтардағы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00597598">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="z19"/>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidRPr="00597598">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 26 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00597598">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00597598">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00597598">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00597598">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="z20"/>
+            <w:bookmarkEnd w:id="2"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00597598" w:rsidRPr="00597598" w:rsidRDefault="00597598" w:rsidP="00597598">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00597598" w:rsidRPr="00597598" w:rsidRDefault="00597598" w:rsidP="00597598">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D84D10">
+      <w:r w:rsidRPr="00597598">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00D84D10">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдарында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қойылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талаптар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ережелер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00D84D10" w:rsidRPr="00D84D10" w:rsidRDefault="00D84D10" w:rsidP="00D84D10">
+    <w:p w:rsidR="00597598" w:rsidRPr="00597598" w:rsidRDefault="00597598" w:rsidP="00597598">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D84D10">
-[...8 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Осы орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдарында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қойылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талаптар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бұдан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әрі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Талаптар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>) "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" 2007 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жылғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 27 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шілдедегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Республикасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D84D10">
-[...52 lines deleted...]
-        <w:t> статьи 5 Закона Республики Казахстан от 27 июля 2007 года «Об образовании» для обеспечения обучающихся качественной школьной формой.</w:t>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>З</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D84D10">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аңының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-бабының 14-1) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://kaz.tengrinews.kz/zakon/docs?ngr=Z070000319_" \l "z995" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тармақшасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>алушыларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сапалы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қамтамасыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ету</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мақсатында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әзірленді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00D84D10">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:bookmarkStart w:id="3" w:name="z24"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жоғарыда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аталған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Талаптар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>берудің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>зайырлы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сипатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іске</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>асыру</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>алушыларының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>арасында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әлеуметтік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мүліктік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>басқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> да </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өзгешеліктердің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>белгілерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жоюға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бағытталған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">      Выше указанные Требования направлены на реализацию светского характера обучения и устранения признаков социального, имущественного и иных различий между </w:t>
+        <w:t xml:space="preserve">2. Осы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Талаптарда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мынадай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>негізгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұғым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қолданылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="z26"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бастауыш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>негiзгi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бiлiмнің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бiлiм</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>береті</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D84D10">
-[...8 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D84D10">
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бағдарламаларын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мамандандырылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>беретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>арнайы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бағдарламаларын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>iске</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>асыратын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
-        <w:t>2. В настоящих Требованиях используется следующее основное понятие: организация среднего образования - учебное заведение, реализующее общеобразовательные учебные программы начального, основного среднего и общего среднего образования, специализированные общеобразовательные и специальные учебные программы.</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Талаптардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мақсаты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қолдануда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдарының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бірыңғай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>келісімін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қамтамасыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ету</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ата-аналардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жағымды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатынасын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қалыптастыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқытудың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>зайырлы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сипатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сақтауда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>басшыларының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қоғамдық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кеңестердің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кеңесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://kaz.tengrinews.kz/zakon/docs?ngr=V070004995_" \l "z0" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қамқоршылық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кеңес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ата-аналар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>комитеті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жауапкершілігін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>арттыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
-        <w:t>3. Цель Требований - обеспечение единства подходов организаций среднего образования в применении обязательной школьной формы, формирование позитивного отношения родителей к школьной форме, повышение ответственности руководства учебных заведений и общественных советов (совет школы, </w:t>
-[...27 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>4. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қойылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талаптар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдарының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>фойесінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ал</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>таныстыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мақсатында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдарының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Интернет-ресурстарында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жарияланады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
-        <w:t>4. Требования к обязательной школьной форме размещаются в фойе организаций среднего образования, а для ознакомления на Интернет-ресурсе организации среднего образования.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D84D10" w:rsidRPr="00D84D10" w:rsidRDefault="00D84D10" w:rsidP="00D84D10">
+    <w:p w:rsidR="00597598" w:rsidRPr="00597598" w:rsidRDefault="00597598" w:rsidP="00597598">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D84D10">
+      <w:r w:rsidRPr="00597598">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00D84D10">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдарындағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="z30"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қойылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талаптар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00D84D10" w:rsidRPr="00D84D10" w:rsidRDefault="00D84D10" w:rsidP="00D84D10">
+    <w:p w:rsidR="00597598" w:rsidRPr="00597598" w:rsidRDefault="00597598" w:rsidP="00597598">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D84D10">
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдарының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бұдан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқытудың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>зайырлы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сипатына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>келеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үлгісі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>түсі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>классикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>стильде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бірыңғай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>түс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>гаммасында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жасалады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшеуден</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>асырмай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>түстерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>араластыруға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>рұқсат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>етіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>түсі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қалыпты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ашық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>емес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>түстерден</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>таңдалады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
-        <w:t>6. Школьная форма вводится с учетом возрастных особенностей обучающихся.</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>6. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>алушылардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жас</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ерекшеліктеріне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қарай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">7. Школьная форма подразделяется на </w:t>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>күнделікті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мерекелік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>спорттық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>болып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бөлінеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 8. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ұлдардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="z35"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">пиджак, жилет, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шалбар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мерекелік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жейде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>күнделікті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жейде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қысқы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мезгілде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>: трикотаж жилет, водолазка)</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D84D10">
-[...7 lines deleted...]
-        <w:t>повседневную</w:t>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D84D10">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">8. </w:t>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ұ</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D84D10">
-[...7 lines deleted...]
-        <w:t>Школьная форма для мальчиков включает: пиджак, жилет, брюки, парадную рубашку, повседневную рубашку (зимний период: трикотажный жилет, водолазку).</w:t>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D84D10">
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дарға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шалбарлар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>еркін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тігілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұзындығы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тобықты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жауып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тұрады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қыздардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="z37"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">пиджак, жилет, юбка, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шалбар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>классикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жейде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қысқы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>уақытта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: трикотаж жилет, сарафан, водолазка). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қыздарға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шалбарлар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>еркін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тігілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұзындығы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тобықты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жауып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тұрады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>10. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ұлдардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мерекелік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>күнделікті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формаға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қосымша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жейдеден</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қыздар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тү</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D84D10">
-[...7 lines deleted...]
-        <w:t>Школьная форма для девочек включает: пиджак, жилет, юбку, брюки, классическую блузу (зимний период: трикотажный жилет, сарафан, водолазку).</w:t>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ст</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D84D10">
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>блузкадан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>құралады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
-        <w:t>10. Парадная форма для мальчиков состоит из повседневной формы, дополненной белой рубашкой, для девочек - белой блузкой.</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>11. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ұлдар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қыздарға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>спорттық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> форма </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>спорттық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>костюмнен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>спорттық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шалбар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, куртка, футболка), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>спорттық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аяқ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>киімнен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>крассовка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, кеды) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тұрады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
-        <w:t>11. Спортивная форма для мальчиков и девочек включает: спортивный костюм (спортивные брюки, футболка), спортивную обувь (кроссовки, кеды).</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>12. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>классикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ішіндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>негізгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>түсіне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кереғар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>келетін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> галстук </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тігіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
-        <w:t>12. Школьная форма включает галстук классической формы, соответствующий основному цвету или в контрасте к цвету школьной формы.</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">13. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>түрлі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>діни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>конфессиялар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатысты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>киім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> элементтерін </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қосуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>болмайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">13. Включение элементов одежды религиозной принадлежности различных </w:t>
-[...35 lines deleted...]
-        <w:r w:rsidRPr="00D84D10">
+        <w:t>   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ескерту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 13-тармақ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Қ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғылым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>министрінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 04.04.2016 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:anchor="z4" w:history="1">
+        <w:r w:rsidRPr="00597598">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>№ 248</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D84D10">
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>алғашқы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ресми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жарияланған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>күнінен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>күнтізбелік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өткен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>соң</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
-        <w:t>14. На школьной форме размещаются отличительные знаки (эмблема, нашивка и др.) организаций среднего образования. Они размещаются в верхней части одежды или аксессуара (пиджак, жилетка, галстук).</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>14. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ерекшелік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>белгілерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>белгілер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тігіспелер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> т.б.) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>салу</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>болады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Олар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>киімнің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аксессуардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (пиджак, жилет, галстук) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жоғарғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бө</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ігінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орналасады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
-        <w:t>15. Требования к школьной форме реализуются с учетом климатических условий, места проведения учебных занятий и температурного режима в учебном помещении.</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>15. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қойылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талаптар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>климаттық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жағдай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сабақтарының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өткізілу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғимаратындағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>температуралық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> режим </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ескерілі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іске</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>асырылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
-        <w:t>16. Требования к школьной форме исключают ношение одежды и аксессуаров с травмирующей фурнитурой.</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>16. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қойылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талаптар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жарақаттайтын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>фурнитурасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бар </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>киім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аксессуарлар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>киюге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тыйым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>салынады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
-        <w:t>17. При внедрении школьной формы обращается внимание на состав тканей.</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>17. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>енгізу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>барысында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мата </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>құрамына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>назар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аударылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">18. В качестве тканей школьной формы используются полушерстяные и хлопковые ткани с улучшенными свойствами, имеющими высокую износостойкость, обладающие антибактериальными, </w:t>
-[...26 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>18. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>матасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ретінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қасиеттері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жақсартылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жартылай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жүн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мақта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>киіске</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>төзімді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>антибактериалдық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>антимикробтық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>антистатикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қасиеттері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бар </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>маталар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қолданылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>19. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>түсін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>фасонын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>таңдауды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>юбканың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұзындығын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>19. Выбор цвета, фасона школьной формы и длины юбки определяется организацией среднего образования и общественным советом, утверждается протоколом общешкольного родительского собрания.</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қоғамдық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кеңес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>айықындайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жалпымектептік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ата-аналар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жиналысының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>хаттамасымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бекітіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
-        <w:t>20. Введение изменений в школьную форму принимается по согласованию с общественным советом.</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>20. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өзгерістер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>енгізу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шешім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қоғамдық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кеңеспен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>келісу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>арқылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қабылданады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
-        <w:t>21. Родители и иные законные представители обеспечивают ношение обучающимися школьной формы, установленной в организации среднего образования.</w:t>
+        <w:t>21. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ата-аналар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өзге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>заңды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өкілдер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>алушылардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>белгіленген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>киюіне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>береді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D84D10" w:rsidRPr="00D84D10" w:rsidRDefault="00D84D10" w:rsidP="00D84D10">
+    <w:p w:rsidR="00597598" w:rsidRPr="00597598" w:rsidRDefault="00597598" w:rsidP="00597598">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D84D10">
+      <w:r w:rsidRPr="00597598">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00D84D10">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдарында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="z51"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қойылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талаптарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орындау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00D84D10" w:rsidRPr="00D84D10" w:rsidRDefault="00D84D10" w:rsidP="00D84D10">
+    <w:p w:rsidR="00597598" w:rsidRPr="00597598" w:rsidRDefault="00597598" w:rsidP="00597598">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D84D10">
-[...35 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22. Орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>басшысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бұдан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Басшы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қоғамдық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кеңес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кеңесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://kaz.tengrinews.kz/zakon/docs?ngr=V070004995_" \l "z0" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қамқоршылық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кеңес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ата-аналар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>комитеті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>енгізу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кезінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Талаптарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>басшылыққа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>алады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
-        <w:t>23. Родители и иные законные представители участвуют в обсуждении вопросов о школьной форме и вносят предложения по ее совершенствованию, приобретают ее через действующую торговую сеть.</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>23. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ата-аналар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өзге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> де </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>заңды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өкілдер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мәселелерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талқылауға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатысады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оны </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жетілдіру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұсыныс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>енгізеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, оны </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кез</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>келген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сауда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>желісінен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сатып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>алады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">24. Областные, городов Астаны и </w:t>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">24. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Облыстардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Астана </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Алматы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D84D10">
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қалаларының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>басқармалары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аудандық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қалалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бөлімдері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ата-аналар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>отандық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шығаратын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өндірушілерден</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сатып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>алуды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұсынады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
-        <w:t>      Сноска. В пункт 24 внесено изменение на государственном языке, текст на русском языке не изменяется в соответствии с приказом Министра образования и науки РК от 04.04.2016 </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00D84D10">
+        <w:t>   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ескерту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 24-тармақ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Қ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғылым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>министрінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 04.04.2016 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:anchor="z5" w:history="1">
+        <w:r w:rsidRPr="00597598">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>№ 248</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D84D10">
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>алғашқы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ресми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жарияланған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>күнінен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>күнтізбелік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өткен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>соң</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
-        <w:t>25. Руководитель обеспечивает утверждение школьной формы до 25 мая учебного года.</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>25. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Басшы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ағымдағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жылғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мамырға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бекітілуін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қамтамасыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>етеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">26. Руководитель выносит вопрос соблюдения школьной формы </w:t>
+        <w:t>26. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Басшы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бі</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D84D10">
-[...7 lines deleted...]
-        <w:t>обучающимися</w:t>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D84D10">
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>алушылардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формасын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сақтауы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мәселесін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қоғамдық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кеңестің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талқылауына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шығарады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">27. Руководитель </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> родителей или иных законных представителей с настоящими Требованиями при подаче заявления о приеме (произвольной форме) обучающегося в организацию среднего образования под роспись и на общешкольном родительском собрании.</w:t>
+        <w:t xml:space="preserve">27. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Басшы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Талаптармен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ата-аналарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>заңды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өкілдерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>алушыны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қабылдау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өтініш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>еркін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нысанда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кезінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қойғызу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>арқылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектептік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ата-аналар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жиналысында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>таныстырады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00597598">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F49EB" w:rsidRPr="00D84D10" w:rsidRDefault="009F49EB">
+    <w:p w:rsidR="009F49EB" w:rsidRPr="00597598" w:rsidRDefault="009F49EB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="009F49EB" w:rsidRPr="00D84D10" w:rsidSect="00012C1A">
+    <w:sectPr w:rsidR="009F49EB" w:rsidRPr="00597598" w:rsidSect="00012C1A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
-    <w:rsidRoot w:val="00D84D10"/>
+    <w:rsidRoot w:val="00597598"/>
     <w:rsid w:val="00012C1A"/>
     <w:rsid w:val="00060FC0"/>
     <w:rsid w:val="00065F25"/>
     <w:rsid w:val="00084CE2"/>
     <w:rsid w:val="00090F9A"/>
     <w:rsid w:val="000A11E3"/>
     <w:rsid w:val="000A4629"/>
     <w:rsid w:val="000B2E78"/>
     <w:rsid w:val="000C3A00"/>
     <w:rsid w:val="000C7DF5"/>
     <w:rsid w:val="000E47FE"/>
     <w:rsid w:val="001005F2"/>
     <w:rsid w:val="00103D4A"/>
     <w:rsid w:val="001112DA"/>
     <w:rsid w:val="0011253B"/>
     <w:rsid w:val="0011291B"/>
     <w:rsid w:val="00151AE8"/>
     <w:rsid w:val="00161873"/>
     <w:rsid w:val="0016299E"/>
     <w:rsid w:val="001663CD"/>
     <w:rsid w:val="00167FFD"/>
     <w:rsid w:val="001A4FDB"/>
     <w:rsid w:val="001C0E06"/>
     <w:rsid w:val="001D1433"/>
     <w:rsid w:val="001F1A71"/>
@@ -1960,50 +17584,51 @@
     <w:rsid w:val="003A3D9C"/>
     <w:rsid w:val="003A48BB"/>
     <w:rsid w:val="00404A99"/>
     <w:rsid w:val="00411C54"/>
     <w:rsid w:val="004138E9"/>
     <w:rsid w:val="00435008"/>
     <w:rsid w:val="00435B18"/>
     <w:rsid w:val="00436227"/>
     <w:rsid w:val="0044795B"/>
     <w:rsid w:val="00461338"/>
     <w:rsid w:val="00461730"/>
     <w:rsid w:val="0048401A"/>
     <w:rsid w:val="0049221E"/>
     <w:rsid w:val="004B3A00"/>
     <w:rsid w:val="004B641C"/>
     <w:rsid w:val="004B654D"/>
     <w:rsid w:val="004C504E"/>
     <w:rsid w:val="004D1C1B"/>
     <w:rsid w:val="005047C1"/>
     <w:rsid w:val="00522C46"/>
     <w:rsid w:val="00524A8E"/>
     <w:rsid w:val="00535C94"/>
     <w:rsid w:val="00542035"/>
     <w:rsid w:val="0055032A"/>
     <w:rsid w:val="00587964"/>
+    <w:rsid w:val="00597598"/>
     <w:rsid w:val="005A210B"/>
     <w:rsid w:val="005A619A"/>
     <w:rsid w:val="005B4EA5"/>
     <w:rsid w:val="005B538A"/>
     <w:rsid w:val="005D3C66"/>
     <w:rsid w:val="005E20C9"/>
     <w:rsid w:val="005F5507"/>
     <w:rsid w:val="00622148"/>
     <w:rsid w:val="00646ED0"/>
     <w:rsid w:val="00661EC6"/>
     <w:rsid w:val="006673C9"/>
     <w:rsid w:val="00672F4D"/>
     <w:rsid w:val="00681A19"/>
     <w:rsid w:val="00691734"/>
     <w:rsid w:val="006A5FC2"/>
     <w:rsid w:val="006B6904"/>
     <w:rsid w:val="006C22B4"/>
     <w:rsid w:val="006F6FD0"/>
     <w:rsid w:val="00706198"/>
     <w:rsid w:val="00726FEA"/>
     <w:rsid w:val="007317BE"/>
     <w:rsid w:val="0073181D"/>
     <w:rsid w:val="007420D3"/>
     <w:rsid w:val="0075067B"/>
     <w:rsid w:val="007526B3"/>
@@ -2025,115 +17650,114 @@
     <w:rsid w:val="00823359"/>
     <w:rsid w:val="008249EC"/>
     <w:rsid w:val="008260B8"/>
     <w:rsid w:val="0084160D"/>
     <w:rsid w:val="00843BC2"/>
     <w:rsid w:val="00861863"/>
     <w:rsid w:val="00875BEA"/>
     <w:rsid w:val="008775F8"/>
     <w:rsid w:val="0088426F"/>
     <w:rsid w:val="00890422"/>
     <w:rsid w:val="008A61B3"/>
     <w:rsid w:val="008A79DE"/>
     <w:rsid w:val="008B2F9E"/>
     <w:rsid w:val="008B455B"/>
     <w:rsid w:val="008D4332"/>
     <w:rsid w:val="008E714B"/>
     <w:rsid w:val="00911D36"/>
     <w:rsid w:val="009152AF"/>
     <w:rsid w:val="009152B3"/>
     <w:rsid w:val="00915CC2"/>
     <w:rsid w:val="00933A4E"/>
     <w:rsid w:val="00935D82"/>
     <w:rsid w:val="00936461"/>
     <w:rsid w:val="00952E3D"/>
     <w:rsid w:val="00960777"/>
-    <w:rsid w:val="00960A45"/>
     <w:rsid w:val="00967A0D"/>
     <w:rsid w:val="00970184"/>
     <w:rsid w:val="00974EC6"/>
     <w:rsid w:val="0097798F"/>
     <w:rsid w:val="00982D4A"/>
     <w:rsid w:val="00987C00"/>
     <w:rsid w:val="009B4BF2"/>
     <w:rsid w:val="009C1865"/>
     <w:rsid w:val="009C268A"/>
     <w:rsid w:val="009C4207"/>
     <w:rsid w:val="009D5283"/>
     <w:rsid w:val="009F220A"/>
     <w:rsid w:val="009F417F"/>
     <w:rsid w:val="009F49EB"/>
     <w:rsid w:val="00A02F35"/>
     <w:rsid w:val="00A13A4A"/>
     <w:rsid w:val="00A14E4A"/>
     <w:rsid w:val="00A2306A"/>
     <w:rsid w:val="00A4076A"/>
     <w:rsid w:val="00A427FA"/>
+    <w:rsid w:val="00A72EA9"/>
     <w:rsid w:val="00A75312"/>
     <w:rsid w:val="00A83050"/>
     <w:rsid w:val="00A9023C"/>
     <w:rsid w:val="00A94072"/>
     <w:rsid w:val="00AC4A4C"/>
     <w:rsid w:val="00AC52C1"/>
     <w:rsid w:val="00AE634F"/>
     <w:rsid w:val="00AF4FF1"/>
     <w:rsid w:val="00B00E78"/>
     <w:rsid w:val="00B10133"/>
     <w:rsid w:val="00B177F3"/>
     <w:rsid w:val="00B62E9C"/>
     <w:rsid w:val="00B76396"/>
     <w:rsid w:val="00B87F27"/>
     <w:rsid w:val="00B95E60"/>
     <w:rsid w:val="00BA3200"/>
     <w:rsid w:val="00BA4A5D"/>
     <w:rsid w:val="00BF4205"/>
     <w:rsid w:val="00BF72A1"/>
     <w:rsid w:val="00C03BBA"/>
     <w:rsid w:val="00C1334D"/>
     <w:rsid w:val="00C15B82"/>
     <w:rsid w:val="00C23D42"/>
     <w:rsid w:val="00C47DCE"/>
     <w:rsid w:val="00C62BAA"/>
     <w:rsid w:val="00C655C3"/>
     <w:rsid w:val="00C72E0E"/>
     <w:rsid w:val="00C80332"/>
     <w:rsid w:val="00CD00F6"/>
     <w:rsid w:val="00CD0E1A"/>
     <w:rsid w:val="00CD1B2E"/>
     <w:rsid w:val="00CD6719"/>
     <w:rsid w:val="00CF025D"/>
     <w:rsid w:val="00CF1704"/>
     <w:rsid w:val="00CF4FCF"/>
     <w:rsid w:val="00CF58AE"/>
     <w:rsid w:val="00D11085"/>
     <w:rsid w:val="00D124F2"/>
     <w:rsid w:val="00D27D6F"/>
     <w:rsid w:val="00D448A1"/>
     <w:rsid w:val="00D44A77"/>
     <w:rsid w:val="00D65C82"/>
     <w:rsid w:val="00D72350"/>
-    <w:rsid w:val="00D84D10"/>
     <w:rsid w:val="00D90504"/>
     <w:rsid w:val="00D94ADC"/>
     <w:rsid w:val="00DA1A1A"/>
     <w:rsid w:val="00DB1156"/>
     <w:rsid w:val="00DB180C"/>
     <w:rsid w:val="00DB4F83"/>
     <w:rsid w:val="00DB6539"/>
     <w:rsid w:val="00DC28AE"/>
     <w:rsid w:val="00DC4117"/>
     <w:rsid w:val="00DE05D5"/>
     <w:rsid w:val="00DE7435"/>
     <w:rsid w:val="00DF2EAB"/>
     <w:rsid w:val="00E022DB"/>
     <w:rsid w:val="00E12808"/>
     <w:rsid w:val="00E27334"/>
     <w:rsid w:val="00E30A57"/>
     <w:rsid w:val="00E330AD"/>
     <w:rsid w:val="00E41681"/>
     <w:rsid w:val="00E469AB"/>
     <w:rsid w:val="00E5044B"/>
     <w:rsid w:val="00E52171"/>
     <w:rsid w:val="00E535BA"/>
     <w:rsid w:val="00E53920"/>
     <w:rsid w:val="00E6044E"/>
     <w:rsid w:val="00E76066"/>
@@ -2333,204 +17957,179 @@
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00012C1A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00D84D10"/>
+    <w:rsid w:val="00597598"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Заголовок 3 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00D84D10"/>
+    <w:rsid w:val="00597598"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D84D10"/>
+    <w:rsid w:val="00597598"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00D84D10"/>
+    <w:rsid w:val="00597598"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a5">
-    <w:name w:val="Emphasis"/>
-[...9 lines deleted...]
-  <w:style w:type="character" w:styleId="a6">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D84D10"/>
+    <w:rsid w:val="00597598"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="note">
     <w:name w:val="note"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="00D84D10"/>
+    <w:rsid w:val="00597598"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
-    <w:div w:id="1117677867">
+    <w:div w:id="1437557731">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-      <w:divsChild>
-[...12 lines deleted...]
-      </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://online.zakon.kz/Document/?link_id=1005012947" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tengrinews.kz/zakon/docs?ngr=V1600013576" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://online.zakon.kz/Document/?link_id=1005012947" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tengrinews.kz/zakon/docs?ngr=V070004995_" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://online.zakon.kz/Document/?link_id=1005012946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tengrinews.kz/zakon/docs?ngr=V1600013576" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://online.zakon.kz/Document/?link_id=1005012944" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tengrinews.kz/zakon/docs?ngr=V070004995_" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://online.zakon.kz/Document/?link_id=1005012947" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tengrinews.kz/zakon/docs?ngr=Z070000319_" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kaz.tengrinews.kz/zakon/docs?ngr=V1600013576" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kaz.tengrinews.kz/zakon/docs?ngr=V1600013576" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2779,54 +18378,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1382</Words>
-  <Characters>7878</Characters>
+  <Words>1263</Words>
+  <Characters>7200</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>60</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9242</CharactersWithSpaces>
+  <CharactersWithSpaces>8447</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>dina</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>