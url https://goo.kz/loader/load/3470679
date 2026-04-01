--- v0 (2025-12-29)
+++ v1 (2026-04-01)
@@ -1,4547 +1,7576 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="005A0874" w:rsidRPr="00BE267A" w:rsidRDefault="005A0874" w:rsidP="005A0874">
+    <w:p w:rsidR="006C5060" w:rsidRPr="00BE267A" w:rsidRDefault="006C5060" w:rsidP="006C5060">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Бек</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Утверждаю:</w:t>
+        <w:t>ітемі</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="005A0874" w:rsidRDefault="005A0874" w:rsidP="005A0874">
+    <w:p w:rsidR="006C5060" w:rsidRDefault="006C5060" w:rsidP="006C5060">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>______________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A0874" w:rsidRPr="00BE267A" w:rsidRDefault="005A0874" w:rsidP="005A0874">
+    <w:p w:rsidR="006C5060" w:rsidRPr="00BE267A" w:rsidRDefault="006C5060" w:rsidP="006C5060">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">                                 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A0874" w:rsidRPr="00BE267A" w:rsidRDefault="005A0874" w:rsidP="005A0874">
+    <w:p w:rsidR="006C5060" w:rsidRPr="00BE267A" w:rsidRDefault="006C5060" w:rsidP="006C5060">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Д</w:t>
+        <w:t>КЖОМ д</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>иректор</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> КСОШ</w:t>
+        <w:t>ы</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A0874" w:rsidRDefault="005A0874" w:rsidP="005A0874">
+    <w:p w:rsidR="006C5060" w:rsidRPr="00BE267A" w:rsidRDefault="006C5060" w:rsidP="006C5060">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Акылжанова С.З.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A0874" w:rsidRPr="00BE267A" w:rsidRDefault="005A0874" w:rsidP="005A0874">
-[...22 lines deleted...]
-    <w:p w:rsidR="005A0874" w:rsidRPr="00BE267A" w:rsidRDefault="005A0874" w:rsidP="005A0874">
+    <w:p w:rsidR="006C5060" w:rsidRPr="00BE267A" w:rsidRDefault="006C5060" w:rsidP="006C5060">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7513"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A0874" w:rsidRDefault="005A0874" w:rsidP="005E7826">
+    <w:p w:rsidR="006C5060" w:rsidRPr="00BE267A" w:rsidRDefault="006C5060" w:rsidP="006C5060">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...11 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="005A0874" w:rsidRPr="00BE267A" w:rsidRDefault="005A0874" w:rsidP="005A0874">
+    <w:p w:rsidR="006C5060" w:rsidRPr="00BE267A" w:rsidRDefault="006C5060" w:rsidP="006C5060">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00BE267A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018-2019 оқу жылындағы </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Службы психолого-педагогического сопровождения с детьми особыми образовательными потребностями Кенжекольской средней общеобразовательной школы на 2018-2019 учебный год.</w:t>
+        <w:t xml:space="preserve">Кенжекөл жалпы орта білім беру мектебінің </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE267A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> арнайы білім беру қажеттіліктерімен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">педагогикалық - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE267A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>психологиялық қолдау қызметінің жұмыс жоспары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A0874" w:rsidRPr="00BE267A" w:rsidRDefault="005A0874" w:rsidP="005A0874">
+    <w:p w:rsidR="006C5060" w:rsidRPr="00BE267A" w:rsidRDefault="006C5060" w:rsidP="006C5060">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="005A0874">
+    <w:p w:rsidR="006C5060" w:rsidRPr="00983C5B" w:rsidRDefault="006C5060" w:rsidP="006C5060">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Цель работы</w:t>
+        <w:t>Жұмыстың мақсаты</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67AD6">
+      <w:r w:rsidRPr="00983C5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00983C5B" w:rsidRPr="00983C5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>психолого - педагогическое</w:t>
+        <w:t xml:space="preserve"> психологиялық-педагогикалық сүйемелдеу,оқушылардың жеке және әлеуметтік бейімделуіне жәрдемдесу, педагогикалық үдерісті ізгілендіруді қамтамасыз ету</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67AD6">
+      <w:r w:rsidR="00983C5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сопровождение, содействие личностной и социальной адаптации учащихся, обеспечение </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> педагогического процесса </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="005A0874">
+    <w:p w:rsidR="006C5060" w:rsidRPr="00DD4E95" w:rsidRDefault="00983C5B" w:rsidP="006C5060">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67AD6">
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>педагога-психолога, логопеда и социального педагога</w:t>
+        <w:t>Қызметтің</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> міндеттері</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5060" w:rsidRPr="00DD4E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4E95" w:rsidRPr="00DD4E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>педагог</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>- психолог</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4E95" w:rsidRPr="00DD4E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>әлеуметтік</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4E95" w:rsidRPr="00DD4E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> педагог</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="005A0874">
+    <w:p w:rsidR="006C5060" w:rsidRPr="00983C5B" w:rsidRDefault="006C5060" w:rsidP="006C5060">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67AD6">
+      <w:r w:rsidRPr="00983C5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">• Раннее выявление учащихся с трудностями в обучении и личностном развитии; </w:t>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00983C5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4E95" w:rsidRPr="00DD4E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Оқыту мен тұлғалық дамуында қиындықтары бар оқушыларды ерте анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="005A0874">
+    <w:p w:rsidR="006C5060" w:rsidRPr="00DD4E95" w:rsidRDefault="006C5060" w:rsidP="006C5060">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67AD6">
+      <w:r w:rsidRPr="00983C5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">• Оказание психолого-педагогической помощи учащимся в преодолении школьных трудностей, социально-эмоциональных проблем; </w:t>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4E95" w:rsidRPr="00DD4E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Оқушыларға мектеп қиындықтарын, әлеуметтік-эмоциялық мәселелерді жеңуде психологиялық-педагогикалық көмек көрсету;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="005A0874">
+    <w:p w:rsidR="006C5060" w:rsidRPr="00DD4E95" w:rsidRDefault="006C5060" w:rsidP="006C5060">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67AD6">
+      <w:r w:rsidRPr="00DD4E95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">• Разработка и реализация индивидуальных программ развития и коррекции нарушенных функций; </w:t>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4E95" w:rsidRPr="00DD4E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Бұзылған функцияларды дамыту мен түзетудің жеке бағдарламаларын әзірлеу және іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="005A0874">
+    <w:p w:rsidR="006C5060" w:rsidRPr="00DD4E95" w:rsidRDefault="00DD4E95" w:rsidP="006C5060">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67AD6">
+      <w:r w:rsidRPr="00DD4E95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">• Проектирование условий, гарантирующих охрану и укрепление физического, психического и социального здоровья субъектов образовательного процесса; </w:t>
-[...16 lines deleted...]
-        <w:t>• Оказание помощи уч</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>ащимся с ООП</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67AD6">
+      <w:r w:rsidRPr="00DD4E95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в досуговом самоопределении; </w:t>
+        <w:t>Білім беру үдерісі субъектілерінің дене, психикалық және әлеуметтік денсаулығын қорғау мен нығайтуға кепілдік беретін шарттарды жобалау;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="005A0874">
+    <w:p w:rsidR="006C5060" w:rsidRPr="00DD4E95" w:rsidRDefault="006C5060" w:rsidP="006C5060">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67AD6">
+      <w:r w:rsidRPr="00DD4E95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">• Оказание помощи учащимся в определении своих возможностей, исходя из способностей, склонностей, интересов, состояния здоровья; </w:t>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4E95" w:rsidRPr="00DD4E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ЖТД - мен оқушыларға бос уақытын өзін-өзі анықтауға көмек көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="005A0874">
+    <w:p w:rsidR="006C5060" w:rsidRPr="00DD4E95" w:rsidRDefault="00DD4E95" w:rsidP="006C5060">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67AD6">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>ния к учащимся с ООП</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E67AD6">
+      <w:r w:rsidRPr="00DD4E95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">, способности к активному социальному взаимодействию; </w:t>
+        <w:t>Оқушылардың қабілеттеріне, бейімділігіне, қызығушылықтарына, денсаулық жағдайына қарай өз мүмкіндіктерін анықтауға көмек көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="005A0874">
+    <w:p w:rsidR="006C5060" w:rsidRPr="00DD4E95" w:rsidRDefault="006C5060" w:rsidP="006C5060">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67AD6">
+      <w:r w:rsidRPr="00DD4E95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">• Организация информационной поддержки субъектов образовательного процесса по основным направлениям деятельности службы; </w:t>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4E95" w:rsidRPr="00DD4E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Білім беру процесінің субъектілеріне ОЖББ-мен оқушыларға толерантты қарым-қатынасты, белсенді әлеуметтік өзара іс-қимыл жасау қабілетін қалыптастыруға ықпал ету;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="005A0874">
+    <w:p w:rsidR="006C5060" w:rsidRPr="00DD4E95" w:rsidRDefault="006C5060" w:rsidP="006C5060">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67AD6">
+      <w:r w:rsidRPr="00DD4E95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">• Формирование и развитие информационно-методического и диагностического комплекса службы </w:t>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4E95" w:rsidRPr="00DD4E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қызмет қызметінің негізгі бағыттары бойынша білім беру үдерісі субъектілерін ақпараттық қолдауды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C5060" w:rsidRPr="00DD4E95" w:rsidRDefault="006C5060" w:rsidP="006C5060">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD4E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4E95" w:rsidRPr="00DD4E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қызметтің ақпараттық-әдістемелік және диагностикалық кешенін қалыптастыру және дамыту</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD4E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="534"/>
         <w:gridCol w:w="3242"/>
         <w:gridCol w:w="18"/>
         <w:gridCol w:w="10"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="10"/>
         <w:gridCol w:w="1830"/>
         <w:gridCol w:w="42"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="27"/>
         <w:gridCol w:w="1774"/>
         <w:gridCol w:w="56"/>
         <w:gridCol w:w="13"/>
         <w:gridCol w:w="27"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="1918"/>
         <w:gridCol w:w="21"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidTr="00670015">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="21" w:type="dxa"/>
           <w:trHeight w:val="508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="006C5060" w:rsidP="00670015">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E67AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">№ </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E67AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00E67AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">/п </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3300" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00E67AD6">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="0074709A" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0074709A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Основные разделы и содержание деятельности </w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қызметтің негізгі бөлімдері мен мазмұны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00E67AD6">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="0074709A" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Исполнители </w:t>
-            </w:r>
+              <w:t>Орындаушылар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00E67AD6">
+          <w:p w:rsidR="006C5060" w:rsidRPr="0074709A" w:rsidRDefault="0074709A" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Сроки </w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00E67AD6">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="0074709A" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Бақылау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>нысандары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidTr="00670015">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="21" w:type="dxa"/>
           <w:trHeight w:val="184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="006C5060" w:rsidP="00670015">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E67AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="006C5060" w:rsidP="00670015">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E67AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="006C5060" w:rsidP="00670015">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E67AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3808" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="006C5060" w:rsidP="00670015">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E67AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidTr="00670015">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="21" w:type="dxa"/>
           <w:trHeight w:val="187"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9586" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="005E7826">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E67AD6">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="0074709A" w:rsidP="0074709A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2483"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>Психолого-педагогическая диагностика</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Психологиялы</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қ-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>педагогикалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> диагностика</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidTr="00670015">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="21" w:type="dxa"/>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="006C5060" w:rsidP="00670015">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E67AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3300" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...21 lines deleted...]
-              <w:t>едицинское изучение детей с ООП</w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="0074709A" w:rsidRDefault="0074709A" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074709A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ЖТД бар балаларды медициналық зерттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="0074709A" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074709A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">медицина </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қызметкерлері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">сентябрь </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="0074709A" w:rsidRDefault="0074709A" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Қыркүйек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="0074709A" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>оқ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ушылар</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>медициналық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ұсыныстар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidTr="00670015">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="21" w:type="dxa"/>
           <w:trHeight w:val="666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="006C5060" w:rsidP="00670015">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E67AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3300" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="00E67AD6">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="0074709A" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074709A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ЖББО - мен оқушылардың танымдық іс-әрекеті мен эмоциялық-тұлғалық сферасының даму деңгейін анықтау</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">психологи </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="0074709A" w:rsidRDefault="0074709A" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>психолог</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="006C5060" w:rsidP="00670015">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E67AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">сентябрь </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0074709A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қыркүйек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="0074709A" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Психологиялық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>түсінік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="001C4F6A" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="001C4F6A" w:rsidTr="0074709A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="0074709A" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E67AD6">
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3270" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Определение уровня </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="0074709A" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0074709A">
+              <w:t xml:space="preserve">ҚББ бар </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E67AD6">
-              <w:t>сформированности</w:t>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>оқушылардың</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E67AD6">
-[...4 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="0074709A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>мектеп-маңызды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>дағдыларының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>қалыптасу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>деңгейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>анықтау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="006C5060" w:rsidP="00670015">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E67AD6">
               <w:t>психолог</w:t>
             </w:r>
-            <w:r>
-              <w:t>и</w:t>
+            <w:r w:rsidR="0074709A">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тар</w:t>
             </w:r>
             <w:r w:rsidRPr="00E67AD6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">сентябрь </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="0074709A" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қыркүйек</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">педагогические представления </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="0074709A" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0074709A">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>педагогикалық ұсыныстар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="001C4F6A" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="001C4F6A" w:rsidTr="0074709A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="0074709A" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E67AD6">
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3270" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...12 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="0074709A" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0074709A">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ҚББ-мен оқушылардың әлеуметтік даму деңгейінің диагностикасы.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">социальный педагог </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="0074709A" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Әлеуметтік</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> педагог </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">сентябрь </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="0074709A" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қыркүйек</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">социальные представления </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="0074709A" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Әлеуметтік ұсыныстар</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="001C4F6A" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="001C4F6A" w:rsidTr="0074709A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="0074709A" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E67AD6">
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3270" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00E67AD6">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="0074709A" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0074709A">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ҚББ-мен оқушыларды Отбасылық тәрбиелеу жағдайларын зерделеу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Классный руководитель </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="0074709A" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Сынып жетекшісі</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">октябрь-ноябрь </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="0074709A" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Қазан - қараша</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">социальный портрет семьи </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="0074709A" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0074709A">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>отбасының әлеуметтік портреті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="001C4F6A" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="001C4F6A" w:rsidTr="0074709A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1793"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="0074709A" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E67AD6">
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3270" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...18 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="0074709A" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>Педагогикалық-психологиялық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>сүйемелдеудің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>жеке</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>бағдарламаларын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>құру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>педагогтарға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>арналған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>оқу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>үрдісінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t xml:space="preserve"> ББҰ бар </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>оқушыларға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>жеке</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>көзқарасты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>жүзеге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>асыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>ұсынымдармен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t xml:space="preserve"> ББҰ бар</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>О</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>қушыларды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>отбасылық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>тәрбиелеу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>ұсынымдармен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074709A">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008D28D5">
+              <w:t>Сүйемелдеу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008D28D5">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008D28D5">
+              <w:t>қызметінің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008D28D5">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008D28D5">
+              <w:t>мамандары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">сентябрь </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қыркүйек</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Индивидуальные программы психолого-педагогического сопровождения </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D28D5">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Психологиялық-педагогикалық сүйемелдеудің жеке бағдарламалары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="001C4F6A" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="001C4F6A" w:rsidTr="0074709A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E67AD6">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="0074709A" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3270" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Динамическое изучение успешности реализации коррекционно-развивающей работы с учащимися и их учебной успешности. </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D28D5">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Оқушылармен түзету-дамыту жұмыстарын іске асырудың табыстылығын және олардың оқу табыстылығын динамикалық зерттеу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Специалисты службы сопровождения </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D28D5">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сүйемелдеу қызметінің мамандары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">В течение года </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жыл бойына</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Наблюдения специалистов </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D28D5">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мамандардың бақылаулары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="001C4F6A" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="001C4F6A" w:rsidTr="0074709A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E67AD6">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="0074709A" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3270" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00E67AD6">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D28D5">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ҚББ бар балаларды салыстырмалы қорытынды психологиялық-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D28D5">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>педагогикалық тексеру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Специалисты службы сопровождения </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D28D5">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Сүйемелдеу қызметінің </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D28D5">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>мамандары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">апрель </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="008D28D5" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> Сәуір</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">психолого-педагогический профиль </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="008D28D5" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D28D5">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">психологиялық-педагогикалық </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D28D5">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>профиль</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="001C4F6A" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="001C4F6A" w:rsidTr="00670015">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="187"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E67AD6">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t xml:space="preserve">Специальное психолого-педагогическое сопровождение </w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D28D5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Арнайы психологиялық-педагогикалық сүйемелдеу</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="001C4F6A" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="001C4F6A" w:rsidTr="00670015">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E67AD6">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00261574" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3270" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Систематическое проведение индивидуальных и групповых коррекционно-развивающих занятий </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D28D5">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жеке және топтық түзету-дамыту сабақтарын жүйелі түрде өткізу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">, психологи </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="008D28D5" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>психоло</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>гтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">В течение года </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жыл бойына</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">рабочая документация </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жұмыс </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t>документация</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сы</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="001C4F6A" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="001C4F6A" w:rsidTr="00670015">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E67AD6">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00261574" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3270" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Оказание необходимой психолого-педагогической помощи учащимся в различных видах деятельности </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D28D5">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Әр түрлі қызмет түрлерінде оқушыларға қажетті психологиялық-педагогикалық көмек көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Специалисты службы сопровождения </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D28D5">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сүйемелдеу қызметінің мамандары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">В течение года </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жыл бойына </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="006C5060" w:rsidP="00670015">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E67AD6">
               <w:t xml:space="preserve">По запросу </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="001C4F6A" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="001C4F6A" w:rsidTr="00670015">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E67AD6">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00261574" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3270" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Психолого-педагогическое консультирование родителей (групповое, индивидуальное) </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D28D5">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ата-аналарға психологиялық-педагогикалық кеңес беру (топтық, жеке))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D28D5">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сүйемелдеу қызметінің мамандары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00E67AD6">
-              <w:t xml:space="preserve">Специалисты службы сопровождения </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жыл бойына </w:t>
+            </w:r>
             <w:r w:rsidRPr="00E67AD6">
-              <w:t xml:space="preserve">в течение уч. года </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="006C5060" w:rsidP="00670015">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E67AD6">
               <w:t xml:space="preserve">рекомендации для родителей </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidTr="00670015">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E67AD6">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00261574" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00E67AD6">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D28D5">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ҚББ-мен оқушыларды оқыту және тәрбиелеу мәселелері бойынша педагогтарға жеке және топтық кеңес беру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1912" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D28D5">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сүйемелдеу қызметінің мамандары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00E67AD6">
-              <w:t xml:space="preserve">Специалисты службы сопровождения </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">по запросу </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Сұраныс бойынша</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">информационные материалы </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="008D28D5" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ақпараттық </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> материал</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>дар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidTr="00670015">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E67AD6">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00261574" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, обсуждение на итоговом педсовете </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D28D5">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ҚББ бар балалармен түзету-дамыту жұмыстарының нәтижелерін талдау және қорыту, қорытынды педкеңесте талқылау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1912" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D28D5">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сүйемелдеу қызметінің мамандары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00E67AD6">
-              <w:t xml:space="preserve">Специалисты службы сопровождения </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">май </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="008D28D5" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ма</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>мыр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D28D5">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сүйемелдеу қызметінің мамандары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00E67AD6">
-              <w:t xml:space="preserve">Отчеты специалистов сопровождения </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidTr="00670015">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E67AD6">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00261574" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Соблюдение охранительного педагогического режима </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D28D5">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қорғау педагогикалық режимін сақтау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1912" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Педагогический коллектив </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="008D28D5" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Педагоги</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">калық </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ұжым</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жыл бойына </w:t>
+            </w:r>
             <w:r w:rsidRPr="00E67AD6">
-              <w:t xml:space="preserve">в течение уч. года </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">рекомендации для учителей </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Педагогтарға ұсыныстар</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidTr="00670015">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="668"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E67AD6">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00261574" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Вовлечение родителей в учебно-воспитательный процесс </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ата-аналарды оқу-тәрбие үдерісіне тарту</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1912" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Специалисты службы сопровождения, педагоги </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="008D28D5" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D28D5">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сүйемелдеу қызметінің мамандары</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, педагог</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жыл бойына </w:t>
+            </w:r>
             <w:r w:rsidRPr="00E67AD6">
-              <w:t xml:space="preserve">в течение уч. года </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">рекомендации для родителей </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="008D28D5" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ата – аналарға ұсыныстар</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidTr="00670015">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="187"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="006C5060" w:rsidP="00261574">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
             </w:pPr>
             <w:r w:rsidRPr="00E67AD6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Психолого-педагогическое и медико-педагогическое просвещение </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidTr="00670015">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E67AD6">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00261574" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Информирование участников образовательного процесса о целях и задачах инклюзивного образования </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Инклюзивті білім беру мақсаты мен міндеттері туралы білім беру процесіне қатысушыларды ақпараттандыру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1912" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D28D5">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сүйемелдеу қызметінің мамандары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00E67AD6">
-              <w:t xml:space="preserve">Специалисты службы сопровождения </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1912" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жыл бойына </w:t>
+            </w:r>
             <w:r w:rsidRPr="00E67AD6">
-              <w:t xml:space="preserve">в течение уч. года </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">рекомендации для родителей </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ата-аналарға арналған ұсыныстар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidTr="00670015">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E67AD6">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00261574" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Проведение лекций и обучающих семинаров с участниками образовательного процесса </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Білім беру процесіне қатысушылармен дәрістер мен оқыту семинарларын өткізу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1912" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D28D5">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сүйемелдеу қызметінің мамандары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00E67AD6">
-              <w:t xml:space="preserve">Специалисты службы сопровождения </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1912" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">по плану </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Жоспар бойынша</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">информационные материалы </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ақпараттық</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> материал</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>дар</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidTr="00670015">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="989"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E67AD6">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00261574" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Білім беру процесіне қатысушылар үшін ҚББ - мен оқушыларға толеранттық қарым-қатынасты </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>учащимся с ООП</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> для участников образовательного процесса </w:t>
+              <w:t>қалыптастыру бойынша тренингтер, семинарлар өткізу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1912" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00AD6976" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D28D5">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Сүйемелдеу қызметінің мамандары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00E67AD6">
-              <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Специалисты службы </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E67AD6">
-              <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">сопровождения </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1912" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">По плану </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жоспар бойынша </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">информационные материалы </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ақпараттық</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> материал</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дар </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidTr="00670015">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1149"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00261574" w:rsidP="00670015">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
-              <w:t>21</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E67AD6">
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00E67AD6">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ҚББ-мен балаларды оқыту және тәрбиелеу тәжірибесін зерделеу мақсатында мектеп педагогтарының арнайы жалпы білім беру ұйымдарына баруын ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">педагоги </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00AD6976" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>педагог</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3829" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">по плану </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Жоспар бойынша</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidTr="00670015">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="989"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E67AD6">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00261574" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, СМИ) </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Инклюзивті білім беру қағидаттары мен құндылықтарын қоғамдастық деңгейінде танымал ету (оқушылар,ата-аналар, қоғам, БАҚ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D28D5">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сүйемелдеу қызметінің мамандары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00E67AD6">
-              <w:t xml:space="preserve">Специалисты службы сопровождения </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1870" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жыл бойына </w:t>
+            </w:r>
             <w:r w:rsidRPr="00E67AD6">
-              <w:t xml:space="preserve">в течение года </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">публикации в СМИ </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="200"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>БАҚ жарияланымдары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidTr="00AD6976">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="2030"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00261574" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Арнайы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ұйымдармен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>шығармашылық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ынтымақтастық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>келісімдерді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ұзарту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Жа</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ңа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>келісімдер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жасасу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2002" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00AD6976" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ПОҚ қызметінің жетекшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00AD6976" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жоспар бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1986" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00AD6976" w:rsidP="00AD6976">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Келісімдер</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidTr="00670015">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...21 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00261574" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3242" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Инклюзивті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>л</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мәселелері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ғылыми-практикалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>конференцияларға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>семинарларға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дөңгелек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>үстелдерге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қатысу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2002" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Руководитель службы ППС </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00AD6976" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сүйемелдеу қызметінің мамандары </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">По плану работы </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00AD6976" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жыл бойына </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">соглашения </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00AD6976" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ақпараттық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> материал</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дар </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidTr="000812BD">
-[...165 lines deleted...]
-      <w:tr w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidTr="00670015">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="187"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E67AD6">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00AD6976" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>Организационно-методическая деятельность</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ұйымдастыру-әдістемелік қызмет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidTr="00670015">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="507"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00261574" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3242" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Оформление и ведение документации </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00AD6976" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Құжаттарды ресімдеу және жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Специалисты службы сопровождения </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сүйемелдеу қызметінің мамандары </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">в течение уч. года </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жыл бойына </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00264C94" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00264C94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ж</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00264C94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ұмыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00264C94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00264C94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құжаттамасы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidTr="00670015">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00E67AD6">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00261574" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3242" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Сабақтарына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қатысу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Специалисты службы сопровождения </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сүйемелдеу қызметінің мамандары </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">по запросу </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00264C94" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Сұраныс бойынша</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00264C94" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00264C94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>стенограммалар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00264C94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00264C94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00264C94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00264C94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сабақтарды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00264C94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00264C94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>талдау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidTr="000812BD">
+      <w:tr w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidTr="00670015">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00E67AD6">
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00261574" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3242" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Сүйемелдеу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қызметінің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>есебі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00AD6976" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ПОҚ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қызметінің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жетекшісі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD6976">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мамандар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00264C94" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00264C94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тоқсандық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00264C94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00264C94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қорытынды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005A0874" w:rsidRPr="00E67AD6" w:rsidRDefault="005A0874" w:rsidP="000812BD">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">отчеты специалистов </w:t>
+          <w:p w:rsidR="006C5060" w:rsidRPr="00E67AD6" w:rsidRDefault="00264C94" w:rsidP="00670015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Мамандар қорытындылары</w:t>
+            </w:r>
+            <w:r w:rsidR="006C5060" w:rsidRPr="00E67AD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AE05E6" w:rsidRDefault="00AE05E6" w:rsidP="00AE05E6"/>
-[...1 lines deleted...]
-    <w:sectPr w:rsidR="00E70460" w:rsidSect="006612BD">
+    <w:p w:rsidR="006C5060" w:rsidRPr="001C4F6A" w:rsidRDefault="006C5060" w:rsidP="006C5060">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="006C5060" w:rsidRDefault="006C5060" w:rsidP="006C5060"/>
+    <w:p w:rsidR="00087D1A" w:rsidRDefault="00087D1A"/>
+    <w:sectPr w:rsidR="00087D1A" w:rsidSect="006612BD">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="72"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00003885"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E70460"/>
+    <w:rsidRoot w:val="00875CC9"/>
+    <w:rsid w:val="00087D1A"/>
+    <w:rsid w:val="00261574"/>
+    <w:rsid w:val="00264C94"/>
+    <w:rsid w:val="006C5060"/>
+    <w:rsid w:val="0074709A"/>
+    <w:rsid w:val="00875CC9"/>
+    <w:rsid w:val="008D28D5"/>
+    <w:rsid w:val="00983C5B"/>
+    <w:rsid w:val="00AD6976"/>
+    <w:rsid w:val="00DD4E95"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -4684,82 +7713,82 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00AE05E6"/>
+    <w:rsid w:val="006C5060"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00AE05E6"/>
+    <w:rsid w:val="006C5060"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
@@ -4891,107 +7920,107 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00AE05E6"/>
+    <w:rsid w:val="006C5060"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00AE05E6"/>
+    <w:rsid w:val="006C5060"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5235,59 +8264,90 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D653EFAD-5D89-4C7D-A157-48EA45ECBE35}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5029</Characters>
+  <Pages>5</Pages>
+  <Words>885</Words>
+  <Characters>5048</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
+  <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5900</CharactersWithSpaces>
+  <CharactersWithSpaces>5922</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>