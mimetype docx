--- v0 (2025-12-15)
+++ v1 (2026-07-23)
@@ -1,1355 +1,1849 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p w:rsidR="00FF2AFE" w:rsidRDefault="000737F0" w:rsidP="0094620A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:caps/>
           <w:color w:val="0050AD"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DEE5EB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000737F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:caps/>
           <w:color w:val="0050AD"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DEE5EB"/>
         </w:rPr>
-        <w:t>КОНТЕ</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>МЕНЕДЖЕ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000737F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:caps/>
           <w:color w:val="0050AD"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DEE5EB"/>
         </w:rPr>
-        <w:t>НТ-МЕНЕДЖЕР</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="000737F0" w:rsidRPr="0094620A" w:rsidRDefault="000737F0" w:rsidP="0094620A">
+        <w:t>Р</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:caps/>
+          <w:color w:val="0050AD"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="DEE5EB"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C00ACB" w:rsidRPr="00C00ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:caps/>
+          <w:color w:val="0050AD"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="DEE5EB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C00ACB" w:rsidRPr="000737F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:caps/>
+          <w:color w:val="0050AD"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="DEE5EB"/>
+        </w:rPr>
+        <w:t>КОНТЕ</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00C00ACB" w:rsidRPr="000737F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:caps/>
+          <w:color w:val="0050AD"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="DEE5EB"/>
+        </w:rPr>
+        <w:t>НТ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C00ACB" w:rsidRPr="00C00ACB" w:rsidRDefault="00C00ACB" w:rsidP="00C00ACB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="000737F0" w:rsidRPr="0094620A" w:rsidRDefault="009D27BD" w:rsidP="0094620A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Контент менеджері - белгілі бір веб-торапта мазмұнды жасау, өңдеу және жарнамалауға жауапты маман. Сондай-ақ, бұл сарапшылар сайттың өзін редакциялай алады, қажетті өзгерістер жасайды және оны мәтіндік ақпаратпен және әдемі графикамен толтырады (суреттер, анимация, бейне).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000737F0" w:rsidRPr="0094766A" w:rsidRDefault="00C00ACB" w:rsidP="0094620A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:caps/>
           <w:color w:val="0050AD"/>
           <w:kern w:val="36"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0094766A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:caps/>
           <w:color w:val="0050AD"/>
           <w:kern w:val="36"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">            </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000737F0" w:rsidRPr="0094620A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000737F0" w:rsidRPr="0094766A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:caps/>
           <w:color w:val="0050AD"/>
           <w:kern w:val="36"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ОБЯЗАННОСТИ КОНТЕНТ-МЕНЕДЖЕРА:</w:t>
-[...29 lines deleted...]
-        <w:pStyle w:val="a3"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:caps/>
+          <w:color w:val="0050AD"/>
+          <w:kern w:val="36"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>МЕНЕДЖЕ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:caps/>
+          <w:color w:val="0050AD"/>
+          <w:kern w:val="36"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Р-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:caps/>
+          <w:color w:val="0050AD"/>
+          <w:kern w:val="36"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> КОНТЕНТт</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:caps/>
+          <w:color w:val="0050AD"/>
+          <w:kern w:val="36"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ің міндеттері</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:caps/>
+          <w:color w:val="0050AD"/>
+          <w:kern w:val="36"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="000737F0" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:caps/>
+          <w:color w:val="0050AD"/>
+          <w:kern w:val="36"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C00ACB" w:rsidRPr="0094766A" w:rsidRDefault="00C00ACB" w:rsidP="00C00ACB">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...36 lines deleted...]
-        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Сайт үшін бірегей мәтіндік және графикалық мазмұнды құру, оны орналастыру және кейінгі редакциялау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C00ACB" w:rsidRPr="0094766A" w:rsidRDefault="00C00ACB" w:rsidP="00C00ACB">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...18 lines deleted...]
-        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>веб-ресурстың функционалдығын және қолжетімділігін қамтамасыз ету жөніндегі жұмысты орындайтын фрилансерлерді және басқа мердігерлерді қадағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C00ACB" w:rsidRPr="0094766A" w:rsidRDefault="00C00ACB" w:rsidP="00C00ACB">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...18 lines deleted...]
-        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жаңалықтар бюллетеньдерін жасау үшін жаңалықтар мен сілтеме массасын жинау, белгілі бір өнімдер туралы жаңа және қызықты ақпаратты талдау және т.б.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C00ACB" w:rsidRPr="0094766A" w:rsidRDefault="00C00ACB" w:rsidP="00C00ACB">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сайтты пайдаланушылармен байланыс жасау (тапсырысты өңдеу, кеңес беру, акцияларды жылжыту және т.б.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D84FDC" w:rsidRPr="0094766A" w:rsidRDefault="00C00ACB" w:rsidP="0094766A">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D27BD">
+      <w:r w:rsidRPr="0094766A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00D84FDC" w:rsidRPr="0094620A" w:rsidRDefault="000737F0" w:rsidP="0094620A">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Еңбек мазмұны</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84FDC" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C00ACB" w:rsidRPr="0094766A" w:rsidRDefault="00C00ACB" w:rsidP="00C00ACB">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Айта кету керек, контент менеджерінің маманы Интернет-сайтқа жаңа ақпаратты бірқалыпты қосудан ғана болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C00ACB" w:rsidRPr="0094766A" w:rsidRDefault="00C00ACB" w:rsidP="00C00ACB">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Бұл мамандықтағы мамандар сонымен қатар мақсатты сайтты пайдаланушылардың қажеттілігін арттыру үшін маркетингтік міндеттерді атқарады. Ең дұрысы, олар веб-сайтты қолданып, белгілі бір өнім немесе қызмет үшін маркетинг стратегиясын жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C00ACB" w:rsidRPr="0094766A" w:rsidRDefault="00C00ACB" w:rsidP="00C00ACB">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Бүгінде мұндай мамандар АТ саласындағы қазіргі заманғы еңбек нарығында маңызды орын алады. Олар бірнеше салаларда өздерінің дағдыларын жетілдіреді: веб-сайттармен жұмыс істеу, сондай-ақ тірі аудиториямен жұмыс істеу. Әдетте, контент менеджерлері маркетингтік зерттеулерге немесе веб-сайтты ілгерілетудің жаңа әдістеріне арналған барлық іс-шараларға жиі қатысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D84FDC" w:rsidRPr="0094766A" w:rsidRDefault="00C00ACB" w:rsidP="0094620A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="0094766A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009D27BD">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Білуі тиіс</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84FDC" w:rsidRPr="0094766A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Должен знать:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D84FDC" w:rsidRPr="0094620A" w:rsidRDefault="000737F0" w:rsidP="0094620A">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D84FDC" w:rsidRPr="0094766A" w:rsidRDefault="000737F0" w:rsidP="0094620A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094620A">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">едакторах (например, </w:t>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HTML </w:t>
+      </w:r>
+      <w:r w:rsidR="00C00ACB" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CSS,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00ACB" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> графикалық </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84FDC" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>едактор</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00ACB" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ларда жұмыс жасау</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84FDC" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00ACB" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мысалы</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84FDC" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D84FDC" w:rsidRPr="0094620A">
+      <w:r w:rsidR="00D84FDC" w:rsidRPr="0094766A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Photoshop</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D84FDC" w:rsidRPr="0094620A">
+      <w:r w:rsidR="00D84FDC" w:rsidRPr="0094766A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000737F0" w:rsidRPr="0094620A" w:rsidRDefault="000737F0" w:rsidP="0094620A">
+    <w:p w:rsidR="000737F0" w:rsidRPr="0094766A" w:rsidRDefault="000737F0" w:rsidP="0094620A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094620A">
-[...10 lines deleted...]
-        <w:pStyle w:val="a3"/>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SEO-</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00ACB" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сайт</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00ACB" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тарды жылжыту</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0094620A" w:rsidRPr="0094766A" w:rsidRDefault="00C00ACB" w:rsidP="0094766A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жеке қасиеттері</w:t>
+      </w:r>
+      <w:r w:rsidR="0094620A" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C00ACB" w:rsidRPr="0094766A" w:rsidRDefault="00C00ACB" w:rsidP="00C00ACB">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      табандылық;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C00ACB" w:rsidRPr="0094766A" w:rsidRDefault="00C00ACB" w:rsidP="00C00ACB">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      тиімділік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C00ACB" w:rsidRPr="0094766A" w:rsidRDefault="00C00ACB" w:rsidP="00C00ACB">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      назар аударарлық;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C00ACB" w:rsidRPr="0094766A" w:rsidRDefault="00C00ACB" w:rsidP="00C00ACB">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      шығармашылық және көркемдік қабілеттер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C00ACB" w:rsidRPr="0094766A" w:rsidRDefault="00C00ACB" w:rsidP="00C00ACB">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      жақсы жады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C00ACB" w:rsidRPr="0094766A" w:rsidRDefault="00C00ACB" w:rsidP="00C00ACB">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      бейнелі ойлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C00ACB" w:rsidRPr="0094766A" w:rsidRDefault="00C00ACB" w:rsidP="00C00ACB">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      жүйелі мұқият жұмысқа бейімділік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C00ACB" w:rsidRPr="0094766A" w:rsidRDefault="00C00ACB" w:rsidP="00C00ACB">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      материалдың мерзімін сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D84FDC" w:rsidRPr="0094766A" w:rsidRDefault="00D84FDC" w:rsidP="0094766A">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D27BD">
+      <w:r w:rsidRPr="0094766A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Л</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009D27BD">
+        <w:t>Медицин</w:t>
+      </w:r>
+      <w:r w:rsidR="0094766A" w:rsidRPr="0094766A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009D27BD">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>алық қарсы көрсеткіштер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094766A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0094620A" w:rsidRPr="0094620A" w:rsidRDefault="0094620A" w:rsidP="0094620A">
-[...247 lines deleted...]
-    <w:p w:rsidR="00D84FDC" w:rsidRPr="0094620A" w:rsidRDefault="00D84FDC" w:rsidP="0094620A">
+    <w:p w:rsidR="00D84FDC" w:rsidRPr="0094766A" w:rsidRDefault="0094766A" w:rsidP="0094620A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094620A">
-[...8 lines deleted...]
-    <w:p w:rsidR="00D84FDC" w:rsidRPr="0094620A" w:rsidRDefault="00D84FDC" w:rsidP="0094620A">
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нашар көру</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84FDC" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D84FDC" w:rsidRPr="0094766A" w:rsidRDefault="0094766A" w:rsidP="0094620A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094620A">
-[...8 lines deleted...]
-    <w:p w:rsidR="00D84FDC" w:rsidRPr="0094620A" w:rsidRDefault="00D84FDC" w:rsidP="0094620A">
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нашар есту</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84FDC" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D84FDC" w:rsidRPr="0094766A" w:rsidRDefault="0094766A" w:rsidP="0094620A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094620A">
-[...8 lines deleted...]
-    <w:p w:rsidR="00D84FDC" w:rsidRPr="0094620A" w:rsidRDefault="00D84FDC" w:rsidP="0094620A">
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тірек-қимыл аппараты,қол,аяқ</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84FDC" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D84FDC" w:rsidRPr="0094766A" w:rsidRDefault="00D84FDC" w:rsidP="0094620A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094620A">
-[...10 lines deleted...]
-        <w:pStyle w:val="a3"/>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>невроз</w:t>
+      </w:r>
+      <w:r w:rsidR="0094766A" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D84FDC" w:rsidRPr="0094766A" w:rsidRDefault="0094766A" w:rsidP="0094766A">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="a3"/>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мамандықты  алу жолдары</w:t>
+      </w:r>
+      <w:r w:rsidR="0094620A" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0094620A" w:rsidRPr="0094766A" w:rsidRDefault="0094766A" w:rsidP="0094766A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Менеджер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D84FDC" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D84FDC" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>контент</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">і  болу үшін  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D84FDC" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>филологи</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ялық білімі болуы </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0094620A" w:rsidRPr="0094766A" w:rsidRDefault="0094620A" w:rsidP="009D27BD">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...33 lines deleted...]
-    <w:p w:rsidR="0094620A" w:rsidRPr="009D27BD" w:rsidRDefault="009D27BD" w:rsidP="009D27BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Инноваци</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0094766A" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ялық </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Еврази</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0094766A" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">я </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Университет</w:t>
+      </w:r>
+      <w:r w:rsidR="0094766A" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0094620A" w:rsidRPr="0094766A" w:rsidRDefault="0094766A" w:rsidP="009D27BD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...21 lines deleted...]
-    <w:p w:rsidR="0094620A" w:rsidRPr="009D27BD" w:rsidRDefault="009D27BD" w:rsidP="009D27BD">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094620A" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Павлодар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаласы</w:t>
+      </w:r>
+      <w:r w:rsidR="0094620A" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, Ломов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көшесі</w:t>
+      </w:r>
+      <w:r w:rsidR="0094620A" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, 45, +7(7182)67-30-87, 67-37-37.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0094620A" w:rsidRPr="0094766A" w:rsidRDefault="0094620A" w:rsidP="009D27BD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...21 lines deleted...]
-    <w:p w:rsidR="0094620A" w:rsidRPr="009D27BD" w:rsidRDefault="009D27BD" w:rsidP="009D27BD">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Электрон</w:t>
+      </w:r>
+      <w:r w:rsidR="0094766A" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дық  мекен- жайы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>: ineu.edu.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0094620A" w:rsidRPr="0094766A" w:rsidRDefault="0094766A" w:rsidP="009D27BD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...22 lines deleted...]
-    <w:p w:rsidR="0094620A" w:rsidRPr="009D27BD" w:rsidRDefault="009D27BD" w:rsidP="009D27BD">
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094620A" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С.Торай</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ғ</w:t>
+      </w:r>
+      <w:r w:rsidR="0094620A" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ыров</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094620A" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тындағы ПМУ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0094620A" w:rsidRPr="0094766A" w:rsidRDefault="0094766A" w:rsidP="009D27BD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D27BD">
+      <w:r w:rsidRPr="0094766A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="0094620A" w:rsidRPr="009D27BD">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094620A" w:rsidRPr="0094766A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="0094620A" w:rsidRPr="009D27BD">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Павлодар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094766A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="0094620A" w:rsidRPr="009D27BD" w:rsidRDefault="009D27BD" w:rsidP="009D27BD">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаласы</w:t>
+      </w:r>
+      <w:r w:rsidR="0094620A" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094620A" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094620A" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ломов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көшесі</w:t>
+      </w:r>
+      <w:r w:rsidR="0094620A" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094620A" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>64</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0094620A" w:rsidRPr="0094766A" w:rsidRDefault="0094620A" w:rsidP="009D27BD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D27BD">
+      <w:r w:rsidRPr="0094766A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="0094620A" w:rsidRPr="009D27BD" w:rsidRDefault="009D27BD" w:rsidP="009D27BD">
+        <w:t>Тел.: 8(7182) 67-36-85, факс: 8(7182) 67-37-02</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0094620A" w:rsidRPr="0094766A" w:rsidRDefault="0094620A" w:rsidP="009D27BD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D27BD">
+      <w:r w:rsidRPr="0094766A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0094620A" w:rsidRPr="009D27BD">
+        <w:t>Электрон</w:t>
+      </w:r>
+      <w:r w:rsidR="0094766A" w:rsidRPr="0094766A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...7 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дық мекен-жайы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094766A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">Электронный адрес: </w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidR="0094620A" w:rsidRPr="009D27BD">
+        <w:r w:rsidRPr="0094766A">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:i/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>pgu@psu.kz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0094620A" w:rsidRPr="009D27BD" w:rsidRDefault="0094620A" w:rsidP="0094620A">
+    <w:p w:rsidR="0094620A" w:rsidRPr="0094766A" w:rsidRDefault="0094766A" w:rsidP="0094620A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009D27BD">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094766A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009D27BD">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Байланысты мамандықтары</w:t>
+      </w:r>
+      <w:r w:rsidR="0094620A" w:rsidRPr="0094766A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0094620A" w:rsidRPr="009D27BD" w:rsidRDefault="0094620A" w:rsidP="0094620A">
+    <w:p w:rsidR="0094620A" w:rsidRPr="0094766A" w:rsidRDefault="0094620A" w:rsidP="0094620A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:szCs w:val="24"/>
-[...30 lines deleted...]
-    <w:p w:rsidR="0094620A" w:rsidRPr="009D27BD" w:rsidRDefault="0094620A" w:rsidP="0094620A">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>web-редактор,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0094620A" w:rsidRPr="0094766A" w:rsidRDefault="0094766A" w:rsidP="0094620A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:szCs w:val="24"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> виртуальной газеты</w:t>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>виртуал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ді </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>газет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тің әдеби</w:t>
+      </w:r>
+      <w:r w:rsidR="0094620A" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> редактор</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidR="0094620A" w:rsidRPr="0094766A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0094620A" w:rsidRPr="0094620A" w:rsidRDefault="0094620A" w:rsidP="0094620A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0094620A" w:rsidRPr="0094620A" w:rsidSect="0094620A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="vine" w:sz="10" w:space="24" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
         <w:left w:val="vine" w:sz="10" w:space="24" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="vine" w:sz="10" w:space="24" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
         <w:right w:val="vine" w:sz="10" w:space="24" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+    <w:altName w:val="Arial"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="04D1681E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1D026084"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1454,51 +1948,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="166B2DCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25CC570C"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1070" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1790" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1540,51 +2034,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5390" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6110" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6830" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="270E6BC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59045288"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1653,51 +2147,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="32CB4DF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A7295F8"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1766,51 +2260,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="53D14B7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7FEAD03E"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1879,51 +2373,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="58CA0824"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D848C32A"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1992,51 +2486,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="5DF95BDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AEB25AF0"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7EBC88E6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1770" w:hanging="690"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
@@ -2104,51 +2598,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="75120593"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29E49BF6"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2217,51 +2711,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="7AD920CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B7208CC"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2330,51 +2824,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="7C2869F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C74AD3D6"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1070" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2477,549 +2971,453 @@
   <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="116"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat>
-[...5 lines deleted...]
-  </w:compat>
+  <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="002347F0"/>
     <w:rsid w:val="000737F0"/>
     <w:rsid w:val="002347F0"/>
+    <w:rsid w:val="002C5B46"/>
     <w:rsid w:val="0094620A"/>
+    <w:rsid w:val="0094766A"/>
     <w:rsid w:val="009D27BD"/>
+    <w:rsid w:val="00C00ACB"/>
     <w:rsid w:val="00D84FDC"/>
     <w:rsid w:val="00FF2AFE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{7A42858E-3791-4345-BCEB-22064E1602AC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="002C5B46"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D84FDC"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0094620A"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="HTML">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="HTML0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C00ACB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
+    <w:name w:val="Стандартный HTML Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="HTML"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C00ACB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
+    <w:div w:id="90509557">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="388118612">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="516193414">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="974529105">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="990401826">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1078138812">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1441754510">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1944992362">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgu@psu.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -3042,86 +3440,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3254,80 +3652,76 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>395</Words>
-  <Characters>2252</Characters>
+  <Words>372</Words>
+  <Characters>2121</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2642</CharactersWithSpaces>
+  <CharactersWithSpaces>2489</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Admin</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>