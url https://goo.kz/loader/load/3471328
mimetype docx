--- v0 (2025-12-18)
+++ v1 (2026-07-24)
@@ -1,571 +1,3742 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00850797" w:rsidRPr="00850797" w:rsidRDefault="00850797" w:rsidP="00850797">
+    <w:p w:rsidR="00EB45CE" w:rsidRPr="008353E7" w:rsidRDefault="00EB45CE" w:rsidP="00EB45CE">
       <w:pPr>
-        <w:spacing w:after="0"/>
-        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r w:rsidRPr="008353E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00850797">
+        </w:rPr>
+        <w:t xml:space="preserve">ОЙЫНДАР МЕН ЖАТТЫҒУЛАР ЖҮЙЕСІ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008353E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ИГРЫ И </w:t>
-[...9 lines deleted...]
-        <w:t>УПРАЖНЕНИЯ</w:t>
+        <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00850797" w:rsidRPr="00850797" w:rsidRDefault="00850797" w:rsidP="00850797">
+    <w:p w:rsidR="00EB45CE" w:rsidRPr="008353E7" w:rsidRDefault="00EB45CE" w:rsidP="00EB45CE">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...74 lines deleted...]
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00850797" w:rsidRPr="00850797" w:rsidRDefault="00850797" w:rsidP="00850797">
+    <w:p w:rsidR="00EB45CE" w:rsidRPr="008353E7" w:rsidRDefault="00EB45CE" w:rsidP="00EB45CE">
       <w:pPr>
-        <w:spacing w:after="0"/>
-        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008353E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>солай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөйлейді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>?»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мақсаты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жануарларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дауысынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айыра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>луге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дауыстарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>еліктеуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үйрету</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Құрал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Доп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ойын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>барысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ойынға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-5 бала </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қатысады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Балалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жарты </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дөңгелекке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>турады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ортасында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>доппен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тәрбиеші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>турады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Балаларға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>доп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>лақтырып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жануарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>атайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Бала </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>допты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қағып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ап </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жануардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыстауын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>еске</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>түсіру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>керек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>допты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>лақтырып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ит</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қалай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үреді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көрсетші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сені</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шақырды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, тап»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мақсаты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>басқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>адамды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дауысынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>танып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үйрету</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Құрал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арнайы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>құрал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>керек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>емес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ойын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>барысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>адамнан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кем </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>адам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қатыспайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Біреуі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>орта</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>турып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көзін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жұмады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Тәрбиеші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көрсеткен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бала, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ортада</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>турған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>баланы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ша</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қырады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Бала </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ша</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қырған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>адамды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дауысынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>танып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> табу </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қажет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Таныса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шеңберге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>турады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шақырған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бала </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>орта</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>турады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Бес </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>санына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шапалақта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB45CE" w:rsidRPr="008353E7" w:rsidRDefault="00EB45CE" w:rsidP="00EB45CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00850797">
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мақсаты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Беске</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>санап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әрекетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тәрбиешінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ұсынысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>орындап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үйрету</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ойын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>барысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ойында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>екеулеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>топпен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ойнау</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Тәрбиеші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>балаға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қарама</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қарсы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>отырып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айтады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қазі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>санаймын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «бес» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>деген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кезде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шапалақтайсын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008353E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>"Кто тебя звал, узнай"</w:t>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Бұл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00850797" w:rsidRPr="00850797" w:rsidRDefault="00850797" w:rsidP="00850797">
+    <w:p w:rsidR="00EB45CE" w:rsidRPr="008353E7" w:rsidRDefault="00EB45CE" w:rsidP="00EB45CE">
       <w:pPr>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00850797">
-[...5 lines deleted...]
-        <w:t>Цель: научить голос другого человека.</w:t>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мақсаты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Баланы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбысты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөздің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>басындағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбысты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ажыратып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үйрету</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Құрал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ірдей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>басталатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>суреттердің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аттары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ойын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>барысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ойын</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>балаға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қатысуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ойыншылар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үстел</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>басына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>отырады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тәрбиеші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>балаларға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>суреттерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көрсеті</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>атайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Балалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>зейінді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыңдап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сөздегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бірдей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыстарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>танып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>білу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қажет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Табылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыбыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айтылу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қажет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мысалы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ааапа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ааайна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ааалма</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008353E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00850797" w:rsidRPr="00850797" w:rsidRDefault="00850797" w:rsidP="00850797">
+    <w:p w:rsidR="00EB45CE" w:rsidRPr="008353E7" w:rsidRDefault="00EB45CE" w:rsidP="00EB45CE">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...61 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00850797" w:rsidRPr="00850797" w:rsidRDefault="00850797" w:rsidP="00850797">
+    <w:p w:rsidR="00EB45CE" w:rsidRPr="008353E7" w:rsidRDefault="00EB45CE" w:rsidP="00EB45CE">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...20 lines deleted...]
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00850797" w:rsidRPr="00850797" w:rsidRDefault="00850797" w:rsidP="00850797">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="008D0489" w:rsidRPr="008353E7" w:rsidRDefault="008D0489">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...82 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00850797" w:rsidRPr="00850797" w:rsidRDefault="00850797" w:rsidP="00850797">
-[...125 lines deleted...]
-    <w:sectPr w:rsidR="00850797" w:rsidRPr="00850797">
+    <w:sectPr w:rsidR="008D0489" w:rsidRPr="008353E7">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB45CE"/>
     <w:rsid w:val="008353E7"/>
-    <w:rsid w:val="00850797"/>
     <w:rsid w:val="008D0489"/>
     <w:rsid w:val="00EB45CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -1228,57 +4399,57 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>199</Words>
-  <Characters>1135</Characters>
+  <Words>221</Words>
+  <Characters>1261</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
+  <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Reanimator Extreme Edition</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1332</CharactersWithSpaces>
+  <CharactersWithSpaces>1480</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>