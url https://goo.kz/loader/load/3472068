--- v0 (2026-03-05)
+++ v1 (2026-06-25)
@@ -1,33831 +1,32775 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
+    <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303D2D">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r w:rsidRPr="003761F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Об утверждении третьего этапа (2016 - 2018 годы) Плана мероприятий по обеспечению прав и улучшению качества жизни инвалидов в Республике Казахстан на 2012 - 2018 годы</w:t>
+        <w:t>Қазақстан Республикасында мүгедектердің құқықтарын қамтамасыз ету және өмір сүру сапасын жақсарту жөніндегі 2012 – 2018 жылдарға арналған іс-шаралар жоспарының үшінші кезеңін (2016 – 2018 жылдар) бекіту туралы</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303D2D">
+      <w:r w:rsidRPr="003761F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Постановление Правительства Республики Казахстан от 14 апреля 2016 года № 213.</w:t>
+        <w:t>Қазақстан Республикасы Үкіметінің 2016 жылғы 14 сәуірдегі № 213 қаулысы.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
+    <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303D2D">
+      <w:r w:rsidRPr="003761F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>      2016 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
+    <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303D2D">
+      <w:r w:rsidRPr="003761F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>      ПРЕСС-РЕЛИЗ</w:t>
+        <w:t>       Қазақстан Республикасының Үкіметі </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003761F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
+    <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303D2D">
+      <w:r w:rsidRPr="003761F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>     Вводится в действие с 1 января 2016 года.</w:t>
+        <w:t>      1. Қоса беріліп отырған Қазақстан Республикасында мүгедектердің құқықтарын қамтамасыз ету және өмір сүру сапасын жақсарту жөніндегі 2012 – 2018 жылдарға арналған іс-шаралар жоспарының үшінші кезеңі (2016 – 2018 жылдар) (бұдан әрі – Жоспар) бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
+    <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303D2D">
+      <w:r w:rsidRPr="003761F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>        Правительство Республики Казахстан </w:t>
-[...21 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>      2. Жоспарды орындауға жауапты мемлекеттік органдар, облыстардың, Астана және Алматы қалаларының әкімдері:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
+    <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303D2D">
+      <w:r w:rsidRPr="003761F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>      1. Утвердить прилагаемый третий этап (2016 – 2018 годы) Плана мероприятий по обеспечению прав и улучшению качества жизни инвалидов в Республике Казахстан на 2012 – 2018 годы (далее – План).</w:t>
+        <w:t>      1) Жоспардың уақтылы орындалуын қамтамасыз етсін;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
+    <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303D2D">
+      <w:r w:rsidRPr="003761F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>     2. Государственным органам, акимам областей, городов Астаны и Алматы, ответственным за выполнение Плана:</w:t>
+        <w:t>      2) жыл сайын, 20 қаңтарға дейін Қазақстан Республикасының Денсаулық сақтау және әлеуметтік даму министрлігіне Жоспардың орындалу барысы туралы ақпарат берсін.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
+    <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303D2D">
+      <w:r w:rsidRPr="003761F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>     1) обеспечить своевременное исполнение Плана;</w:t>
+        <w:t>      3. Қазақстан Республикасының Денсаулық сақтау және әлеуметтік даму министрлігі жыл сайын, 10 ақпанға дейін Қазақстан Республикасының Үкіметіне Жоспардың орындалу барысы туралы жиынтық ақпарат берсін.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
+    <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303D2D">
+      <w:r w:rsidRPr="003761F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>     2) ежегодно, до 20 января, представлять информацию о ходе выполнения Плана в Министерство здравоохранения и социального развития Республики Казахстан.</w:t>
+        <w:t>      4. Осы қаулының орындалуын бақылау Қазақстан Республикасының Денсаулық сақтау және әлеуметтік даму министрлігіне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
+    <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303D2D">
+      <w:r w:rsidRPr="003761F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>     3. Министерству здравоохранения и социального развития Республики Казахстан представлять ежегодно, до 10 февраля, сводную информацию об исполнении Плана в Правительство Республики Казахстан.</w:t>
-[...45 lines deleted...]
-        <w:t>      5. Настоящее постановление вводится в действие с 1 января 2016 года.</w:t>
+        <w:t>      5. Осы қаулы 2016 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4346"/>
-        <w:gridCol w:w="5159"/>
+        <w:gridCol w:w="5149"/>
+        <w:gridCol w:w="4356"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5520" w:type="dxa"/>
-[...70 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="6525" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5520" w:type="dxa"/>
-[...79 lines deleted...]
-              <w:t>К. Масимов</w:t>
+            <w:tcW w:w="6525" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Премьер-Министрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>К.Мәсімов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
+    <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303D2D">
+      <w:r w:rsidRPr="003761F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5656"/>
-        <w:gridCol w:w="3849"/>
+        <w:gridCol w:w="5705"/>
+        <w:gridCol w:w="3800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
             <w:pPr>
               <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00303D2D">
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
             <w:pPr>
               <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00303D2D">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>постановлением Правительства</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+              <w:t>Үкіметінің</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>Республики Казахстан</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+              <w:t>2016 жылғы 14 сәуірдегі</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>от 14 апреля 2016 года № 213</w:t>
+              <w:t>№ 213 қаулысымен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
+    <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303D2D">
+      <w:r w:rsidRPr="003761F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>  Третий этап (2016 – 2018 годы) Плана мероприятий</w:t>
-[...43 lines deleted...]
-        <w:t>в Республике Казахстан на 2012 – 2018 годы</w:t>
+        <w:t> Қазақстан Республикасында мүгедектердің құқықтарын қамтамасыз ету және өмір сүру сапасын жақсарту жөніндегі 2012 – 2018 жылдарға арналған іс-шаралар жоспарының үшінші кезеңі (2016 – 2018 жылдар)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
+    <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303D2D">
+      <w:r w:rsidRPr="003761F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>      Сноска. План с изменениями, внесенным постановлением Правительства РК от 04.04.2017 № 169 (вводится в действие с 01.01.2017).</w:t>
+        <w:t>       Ескерту. Іс-шаралар жоспарының үшінші кезеңіне өзгеріс енгізілді - ҚР Үкіметінің 04.04.2017 № 169 қаулысымен (01.01.2017 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="403"/>
-        <w:gridCol w:w="1983"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1601"/>
+        <w:gridCol w:w="1691"/>
+        <w:gridCol w:w="1467"/>
+        <w:gridCol w:w="1611"/>
+        <w:gridCol w:w="1070"/>
+        <w:gridCol w:w="1365"/>
+        <w:gridCol w:w="1898"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...278 lines deleted...]
-              <w:t> Источник финансирования</w:t>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Р/с</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Іс-шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Аяқталу нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жауапты орындаушылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Орындалу мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Болжамды шығыстар (млн. теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қаржыландыру көзі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
-[...28 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="270" w:type="dxa"/>
-[...28 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1485" w:type="dxa"/>
-[...28 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
-[...28 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...28 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3210" w:type="dxa"/>
-[...28 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...20 lines deleted...]
-              <w:t>1. Совершенствование национального законодательства и мониторинг их реализации</w:t>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1. Ұлттық заңнаманы жетілдіру және оны іске асыру мониторингі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...20 lines deleted...]
-              <w:t>1. Разработка нормативных правовых актов</w:t>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1. Нормативтік құқықтық актілерді әзірлеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министрлердің, әкімдердің мүгедектік мәселелері жөніндегі кеңесшілері туралы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>акимов по вопросам инвалидности и принятию его решением Координационного совета в области социальной защиты инвалидов</w:t>
-[...34 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+              <w:t>үлгілік ережені әзірлеу және оны Мүгедектерді әлеуметтік қорғау саласындағы үйлестіру кеңесінің шешімімен қабылдау жөнінде ұсыныстар дайындау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>предложения в МЗСР</w:t>
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+              <w:t>ДСӘДМ-ге ұсыныстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">облыстардың, Астана және Алматы қалаларының әкімдері, ҮЕҰ өкілдері </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>(по согласованию)</w:t>
-[...34 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+              <w:t>(келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>декабрь 2016 года</w:t>
-[...76 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+              <w:t>2016 жылғы желтоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
-[...242 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> "Мүгедектердi оңалтудың кейбiр мәселелерi туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 22 қаңтардағы № 26 бұйрығына оңалтудың техникалық көмекші (орнын толтырушы) құралдарына бірыңғай талаптар қою бөлігінде өзгерістер мен толықтырулар енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-нің бұйрығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ, облыстардың, Астана және Алматы қалаларының әкімдері, ҮЕҰ өкілдері (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2017 жылғы сәуір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
-[...242 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қызмет көрсетудің кіріктірілген моделін ескере отырып, Арнаулы әлеуметтік қызметтер көрсету </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>стандартын әзірлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ДСӘДМ-нің бұйрығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ДСӘДМ, БҒМ, ІІМ, облыстардың, Астана және Алматы қалаларының әкімдері, ҮЕҰ өкілдері (келісім </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2018 жылғы қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...37 lines deleted...]
-              <w:t>2. Принятие мер по совершенствованию национального законодательства</w:t>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
-[...317 lines deleted...]
-              <w:t> </w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2. Ұлттық заңнаманы жетілдіру бойынша шаралар қабылдау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...270 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мүгедектік белгісі бойынша кемсітушілікті жоюға бағытталған Қазақстан Республикасының кейбір заңнамалық актілеріндегі мүгедектік дефинициясы мен индикаторларын өзгертуге ұсыныстар әзірлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ұсыныстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>БҒМ, ІІМ, ҰЭМ, МСМ, облыстардың, Астана және Алматы қалаларының әкімдері, ҮЕҰ өкілдері (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2016 жылғы маусым</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...37 lines deleted...]
-              <w:t>2. Доступность объектов социальной и транспортной инфраструктуры</w:t>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мүгедектерге немесе құрамында мүгедектері бар отбасыларға ұсынылатын және олар тұратын үй-жайларды арнайы құралдармен және жабдықтармен қайта жарақтандыру тетігін енгізу туралы ұсыныстар әзірлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ұсыныстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2016 жылғы мамыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...20 lines deleted...]
-              <w:t>1. Доступность объектов</w:t>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2. Әлеуметтік және көлік инфрақұрылымы объектілерінің қолжетімділігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
-[...293 lines deleted...]
-              <w:t> </w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1. Объектілердің қолжетімділігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...207 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Объектілерге мүгедектердің бару ықтималдылығын бағалауға </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>байланысты оларды түгендеудің және бейімдеудің өңірлік жоспарларын бекіту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жыл сайын, 1 ақпанға дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...83 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>8.</w:t>
-[...248 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Өңірлерде әлеуметтік инфрақұрылым объектілерін паспорттау және бейімдеу жұмыстарын ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...269 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Объектілерді, ғимараттарды, инженерлік инфрақұрылымды, көше-жол желісін салуға арналған жобалық құжаттамаларды келісу кезінде облыс әкімдері кеңесшілерінің, қоғамдық кеңес мүшелерінің, мүгедектердің қоғамдық бірлестіктері өкілдерінің қатысу мәселесін қарау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...65 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мүгедектер баратын объектілерді салу және бейімдеу кезінде ҚНжЕ-нің сақталуы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>групп населения</w:t>
-[...34 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+              <w:t>бойынша ұсынымдар әзірлеу және өңірлерге ұсыну</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>информация в МЗСР</w:t>
-[...162 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+              <w:t>ұсынымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ҰЭМ, ДСӘДМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2016 жылғы тамыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>2. Доступность транспортной инфраструктуры</w:t>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Объектілерді салу кезінде мүгедектер мен халықтың жүріп-тұруы шектеулі өзге де топтарына қолжетімді орта құруды ескере отырып, сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік нормативтер талаптарының сақталуын мониторингтеу және бақылау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ҰЭМ (жинақтау), облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
-[...329 lines deleted...]
-              <w:t>По бюджетной программе РБ 058 "Оказание социальной защиты и помощи населению на республиканском уровне, а также совершенствование системы социальной защиты и развитие инфраструктуры"</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2. Көлік инфрақұрылымының қолжетімділігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...214 lines deleted...]
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мүгедектерге қызмет көрсетуге бағдарланған ұйымдар орналасқан жерлерде жол белгілері мен сілтегіштерін орнату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Еңбек-миніне ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыс-тардың, Астана және Алматы қалала-рының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктір-мей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
-              <w:textAlignment w:val="baseline"/>
-[...18 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2016 ж. – 49,1: РБ – 29,4; ЖБ – 19,7;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>2017 г. – 34,2: РБ – 17,1; МБ – 17,1;</w:t>
-[...66 lines deleted...]
-              <w:t>По бюджетной программе РБ 058 "Оказание социальной защиты и помощи населению на республиканском уровне, а также совершенствование системы социальной защиты и развитие инфраструктуры"</w:t>
+              <w:t>2017 ж. – 11,8: РБ – 5,9; ЖБ – 5,9;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2018 ж. – 12,5: РБ – 5,0; ЖБ – 7,5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>РБ 058 "Республикалық деңгейде халықты әлеуметтік қорғау және көмек көрсету, сондай-ақ әлеуметтік қорғау жүйесін жетілдіру және инфрақұрылымды дамыту" бюджеттік бағдарламасы бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...194 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мүгедектерге қызмет көрсетуге бағдарланған ұйымдар орналасқан жерлерде </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>отчетным периодом</w:t>
-[...21 lines deleted...]
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
+              <w:t>жүргіншілер өтетін жолдарды дыбыстайтын құрылғылармен жарақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Еңбекминіне ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыс-тардың, Астана және Алматы қалала-рының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жарты жылда бір рет, есептi кезеңнен кейiнгi </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>айдың 10-күнiнен кешіктір-мей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
-              <w:textAlignment w:val="baseline"/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>2016 г. – 485,9:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+              <w:t>2016 ж. – 78,0: РБ – 46,8; ЖБ – 31,2;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>РБ – 145,8;</w:t>
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+              <w:t xml:space="preserve">2017 ж. – 34,2: РБ – 17,1; ЖБ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>МБ – 309,6;</w:t>
-[...80 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+              <w:t>– 17,1;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2018 ж. – 32,7: РБ – 13,1; ЖБ – 19,6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">По бюджетной программе РБ 058 "Оказание социальной защиты и помощи </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+              <w:t xml:space="preserve">РБ 058 "Республикалық деңгейде халықты әлеуметтік қорғау және көмек көрсету, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>населению на республиканском уровне, а также совершенствование системы социальной защиты и развитие инфраструктуры"</w:t>
+              <w:t>сондай-ақ әлеуметтік қорғау жүйесін жетілдіру және инфрақұрылымды дамыту" бюджеттік бағдарламасы бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>14.</w:t>
-[...212 lines deleted...]
-              </w:rPr>
+              <w:t>13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>"Инватакси" қызметтерін дамытуға мемлекеттік әлеуметтік тапсырысты орналастыру</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3210" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>За счет средств железнодорожных перевозчиков</w:t>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Еңбекминіне ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыс-тардың, Астана және Алматы қалала-рының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктір-мей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2016 ж. – 485,9:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>РБ – 145,8;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ЖБ – 340,1;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>2017 ж. – 387,0:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>РБ – 77,4;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ЖБ – 309,6;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>2018 ж. – 414,1:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>РБ – 41,4;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖБ – 372,7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>РБ 058 "Республикалық деңгейде халықты әлеуметтік қорғау және көмек көрсету, сондай-ақ әлеуметтік қорғау жүйесін жетілдіру және инфрақұрылымды дамыту" бюджеттік бағдарламасы бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...269 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Теміржол құрамдарын тірек-қимыл аппараты бұзылған мүгедектерге қолжетімді арнайы купесі бар вагондармен жабдықтауды ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> ИДМ, теміржол тасымалдаушылары (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>теміржол тасымалдаушыларының қаражаты есебінен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...226 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мүгедектердің арнайы көлік құралдарын қоюға арналған тұрақ орындарын бөлу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...65 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жүріп-тұруы қиын, оның ішінде көру қабілеті </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>и приведению авто, железнодорожных вокзальных комплексов, аэропортов и привокзальных территорий в соответствие с требованиями доступности услуг для инвалидов</w:t>
-[...34 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+              <w:t>бұзылған мүгедектерге қоғамдық көлік пен жолаушы аялдамаларының қолжетімділігін ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>информация в МЗСР</w:t>
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">облыстардың, Астана және Алматы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>(по согласованию), акимы областей, городов Астаны и Алматы</w:t>
-[...34 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+              <w:t>қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">раз в полугодие не </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+              <w:t xml:space="preserve">жарты жылда бір рет, есептi </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>позднее 10 числа месяца, следующего за отчетным периодом</w:t>
-[...33 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+              <w:t>кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3210" w:type="dxa"/>
-[...47 lines deleted...]
-              <w:t>ов</w:t>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бюджеттен тыс қаражат есебінен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>18.</w:t>
-[...248 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+              <w:t>17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қызметтердің сапасын жақсарту және авто, теміржол вокзалдары кешендерін, әуежайларды және вокзал жанындағы аумақтарды мүгедектерге арналған қызметтерге қолжетімділік талаптарымен сәйкестендіру жөнінде шаралар қабылдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ИДМ (жинақтау), "ҚТЖ" ҰК" АҚ (келісім бойынша), облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>меншік иесінің қаражаты есебінен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...37 lines deleted...]
-              <w:t>3. Профилактика и предупреждение инвалидности</w:t>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қоғамдық кеңестердің өңірлерде объектілерге бейімдеу жүргізілуіне мониторинг ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...20 lines deleted...]
-              <w:t>1. Дети</w:t>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3. Мүгедектік профилактикасы және оның алдын алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
-[...293 lines deleted...]
-              <w:t> </w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1. Балалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...276 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отбасыны жоспарлау және Медициналық көрсетілімдер бойынша жүктілікті үзу жөніндегі </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>комиссияның жұмысын мониторингтеу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жарты жылда бір рет, есептi кезеңнен кейiнгi айдың </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...65 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>детей в медицинских организациях</w:t>
-[...230 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+              <w:t>20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Туа біткен даму кемшіліктерін және мүгедектікке әкелетін тұқым қуалайтын ауруларды анықтау үшін балаларды ерте скринингтеуді мониторингтеу және оның тиімділігін талдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...270 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Медициналық ұйымдарда шала туылған балалардың күтімін мониторингтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...350 lines deleted...]
-              <w:t>По бюджетной программе РБ 058 "Оказание социальной защиты и помощи населению на республиканском уровне, а также совершенствование системы социальной защиты и развитие инфраструктуры"</w:t>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> Әлеуметтік қорғау және білім беру жүйесінің ұйымдарымен өзара іс-қимыл бойынша медициналық ұйымдардағы балалар сурдологиялық кабинеттерінің қызметін талдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...237 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Есту қабілеті бұзылған </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>балаларды есту-сөйлеуге бейімдеуді жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">облыстардың, Астана </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">жарты жылда </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>РБ – 372,6:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>2016 г. – 603,1;</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2016 ж. – 115,9;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>2017 г. – 1197,2;</w:t>
-[...68 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+              <w:t>2017 ж. – 124,0;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>2018 ж. – 132,7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ском уровне, а также совершенствование системы социальной защиты и развитие инфраструктуры"</w:t>
+              <w:t>РБ 058 "Республикалы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>қ деңгейде халықты әлеуметтік қорғау және көмек көрсету, сондай-ақ әлеуметтік қорғау жүйесін жетілдіру және инфрақұрылым ды дамыту" бюджеттік бағдарламасы бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>25.</w:t>
-[...256 lines deleted...]
-              <w:t> </w:t>
+              <w:t>24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Кохлеарлық импланттарға сөйлеу процессорларын ауыстыру және баптау жөніндегі көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Еңбек-миніне ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыс-тардың, Астана және Алматы қалала-рының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тоқсан сайын, есептi тоқсан-нан кейiнгi айдың 10-күнiне дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>РБ – 2627,5: 2016 ж. – 603,1; 2017 ж. – 1197,2; 2018 ж. – 827,2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>РБ 058 "Республикалық деңгейде халықты әлеуметтік қорғау және көмек көрсету, сондай-ақ әлеуметтік қорғау жүйесін жетілдіру және инфрақұрылымды дамыту" бюджеттік бағдарламасы бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...269 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>25.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Кохлеарлық имплантация жүргізу мониторингі және операция алдындағы және операциядан кейінгі есту-сөйлеуді оңалтуды қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...269 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>26.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ретинопатиясы бар шала туылған нәрестелерге уақтылы офтальмологиялық көмек көрсетуді мониторингтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...269 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>27.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Онкогемотологиялық патологиясы бар балаларға арналған, оның ішінде балалар санаторийлерінің базасындағы стационарлардың қызметін мониторингтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...37 lines deleted...]
-              <w:t>2. Трудоспособное население</w:t>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>28.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Туберкулезбен ауырған және АИТВ инфекциясымен өмір сүретін балаларды оңалту және санаторийлік-курорттық емдеу жүргізуді мониторингтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
-[...294 lines deleted...]
-              <w:t> </w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2. Еңбек етуге қабілетті халық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...269 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>29.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жұмыс істейтін халықты мерзімді профилактикалық тексеруді ұйымдастырудың тиімділігін мониторингтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...269 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>30.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Алғашқы медициналық-санитариялық көмек және күндізгі стационарлар деңгейінде мүгедектерді </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>алғашқы және екінші медициналық оңалтуды ұйымдастыру мониторингі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...65 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>(в рамках Карты социальных проблем)</w:t>
-[...206 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+              <w:t>31.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Кейіннен пациентті/мүгедекті оңалтудың жеке бағдарламасының медициналық бөлігін түзете отырып, мүгедектің денсаулық жағдайын динамикалық бақылауды жетілдіру бойынша ұсыныстар әзірлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2016 жылғы қараша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...227 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>32.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мүгедектік көрсеткішінің қарқындылығы, оңалтудың жеке бағдарламасына сәйкес оңалтуды жүргізу бойынша өңірлердің рейтингін қалыптастыру (Әлеуметтік проблемалар картасы шеңберінде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың  10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...269 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>33.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Протездік-ортопедиялық бұйымдардың сапасын арттыру және оларды уақтылы ұсыну үшін "Республикалық протездiк-ортопедиялы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>қ орталық" АҚ мен Травматология және ортопедия ҒЗИ-дің өзара іс-қимылы жөніндегі пилоттық жобаны жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>"РПОО" АҚ, "ТОҒЗИ" РМК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2017 жылғы  20 қаңтарға дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖБ 003 және 009 "Мүгедектерді әлеуметтік қолдау" бюджеттік бағдарламалары бойынша көзделген қаражат шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...65 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>исследовательских работ</w:t>
-[...215 lines deleted...]
-              <w:t>По бюджетной программе РБ 001 "Формирование государственной политики в области здравоохранения и социального развития"</w:t>
+              <w:t>34.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мүгедектерге медициналық-әлеуметтік сараптама, оңалту және әлеуметтік қолдау жүргізу бойынша электрондық композиттік қызметті ұсыну</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...312 lines deleted...]
-              <w:t>По бюджетной программе РБ 058 "Оказание социальной защиты и помощи населению на республиканском уровне, а также совершенствование системы социальной защиты и развитие инфраструктуры"</w:t>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>35.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жүргізілген зерттеу жұмыстарының нәтижесі бойынша Тіршілік-тынысы мен денсаулықтың қызмет етуінің, шектелуінің халықаралық жіктемесінің ережелерін ескере отырып, мүгедектікті белгілеу өлшемшарттарының балдық жүйесін әзірлеу жөнінде ұсыныс дайындау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының Үкіметіне ұсыныстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> ДСӘДМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2017 жылғы ақпан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>РБ – 19,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> РБ 001 "Денсаулық сақтау және әлеуметтік даму саласындағы мемлекеттік саясатты қалыптастыру" бюджеттік бағдарламасы бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...302 lines deleted...]
-              <w:t>По бюджетной программе РБ 058 "Оказание социальной защиты и помощи населению на республиканском уровне, а также совершенствование системы социальной защиты и развитие инфраструктуры"</w:t>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>36.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мүгедектерді міндетті гигиеналық құралдармен </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(жөргектермен, несеп қабылдағыш-тармен, нәжіс қабылдағыштармен) қамтамасыз ету нормаларын ұлғайту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Еңбек-миніне ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">облыс-тардың, Астана және Алматы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>қалала-рының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">жарты жылда бір рет, есептi </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>кезеңнен кейiнгi айдың 10-күнiнен кешіктір-мей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">РБ – 10779,9: 2016 ж. – 3113,5; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2017 ж. – 3696,0; 2018 ж. – 3970,4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">РБ 058 "Республикалық деңгейде халықты </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>әлеуметтік қорғау және көмек көрсету, сондай-ақ әлеуметтік қорғау жүйесін жетілдіру және инфрақұрылымды дамыту" бюджеттік бағдарламасы бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...304 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>республиканском уровне, а также совершенствование системы социальной защиты и развитие инфраструктуры"</w:t>
+              <w:t>36-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Оңалтудың жеке бағдарламасына сәйкес естуі бойынша мүгедектер үшін ымдау тілі маманының әлеуметтік қызметтерін ұсыну көлемін жылына отыз сағаттан алпыс сағатқа дейін ұлғайту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Еңбек-миніне ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыс-тардың, Астана және Алматы қалала-рының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктір-мей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>РБ – 953,1: 2017 ж. – 454,7; 2018 ж. – 498,4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>РБ 058 "Республикалық деңгейде халықты әлеуметтік қорғау және көмек көрсету, сондай-ақ әлеуметтік қорғау жүйесін жетілдіру және инфрақұрылымды дамыту" бюджеттік бағдарламасы бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...278 lines deleted...]
-              <w:t>В пределах предусмотренных средств АО "Казпочта"</w:t>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>36-2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мүгедектерге берілетін техникалық көмекші (орнын толтырушы) құралдардың тізбесін кеңейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Еңбек-миніне ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыс-тардың, Астана және Алматы қалала-рының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктір-мей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>РБ – 4779,7: 2017 ж. – 2183,8, 2018 ж. – 2595,9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>РБ 058 "Республикалық деңгейде халықты әлеуметтік қорғау және көмек көрсету, сондай-ақ әлеуметтік қорғау жүйесін жетілдіру және инфрақұрылымды дамыту" бюджеттік бағдарламасы бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...37 lines deleted...]
-              <w:t>3. Лица пожилого возраста</w:t>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>37.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Шалғайдағы ауылдарда тұратын мүгедектерге оңалту құралдарын (протездік-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ортопедиялық бұйымдарды қоспағанда) үйге жеткізіп беруді ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">облыстардың, Астана және Алматы қалаларының әкімдері, "Азаматтарға </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>арналған үкімет" МК, "Қазпошта" АҚ (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">тоқсан сайын есептi тоқсаннан кейiнгi айдың </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>10-күнiне дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>"Қазпошта" АҚ көзделген қаражаты шегінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
-[...293 lines deleted...]
-              <w:t> </w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3. Егде жастағы адамдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...269 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>38.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Медициналық-әлеуметтік алғашқы көмек деңгейінде егде адамдар клубын ұйымдастыруды мониторингтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...293 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>39.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> Егде жастағы адамдарда қанайналымы жүйесінің ауруларын, онкологиялық ауруларды, глаукоманы, қант диабетін анықтауға арналған скринингті мониторингтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...38 lines deleted...]
-              <w:t>4. Развитие инклюзивного образования</w:t>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>40.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Егде жастағы адамдарға ақылы қызметтерді қоса алғанда, арнаулы әлеуметтік қызметтер көрсетуді мониторингтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жыл сайын 20 қаңтарға дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...20 lines deleted...]
-              <w:t>1. Общее среднее образование</w:t>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4. Инклюзивті білім беруді дамыту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
-[...293 lines deleted...]
-              <w:t> </w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1. Жалпы орта білім</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...226 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>41.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Балалардың жеке қажеттіліктер</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ін ескере отырып, олар үшін жалпы білім беретін мектептердің қолжетімділігін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>БҒМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> облыстардың, Астана және </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">жарты жылда бір рет, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...278 lines deleted...]
-              <w:t> По бюджетной программе РБ 099 "Обеспечение доступности качественного школьного образования"</w:t>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>42.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> Үйде оқитын мүгедек балалардың жеке ерекшеліктерін, мүмкіндіктері мен қажеттіліктерін ескере отырып, оқу орындарын компьютерлік техника кешенімен және бағдарламалық қамсыздандырумен жабдықтау, осы орындарды кең жолақты Интернетке қосу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>БҒМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖБ 067 "Ведомстволық бағыныстағы мемлекеттік мекемелерінің және ұйымдарының күрделі шығыстары" бюджеттік бағдарламасы бойынша көзделген қаражат шегінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...313 lines deleted...]
-              <w:t> </w:t>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>43.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Көру қабілеті бұзылған балаларды ірі қаріптері және Брайль қарпі бар оқулықтармен және ОӘК-мен кезең-кезеңімен қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>БҒМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жыл сайын, 20 қаңтарға дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>РБ – 145,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>РБ 099 "Сапалы мектеп біліміне қолжетімділікті қамтамасыз ету" бюджеттік бағдарламасы бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>44.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Мүмкіндіктері шектеулі баланы оңалтудың жеке бағдарламаларын </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>45.</w:t>
-[...248 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+              <w:t>даярлау мәселелері бойынша ПМПК және МӘС-пен өзара іс-қимылды ұйымдастыру және оны іске асыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жарты жылда бір рет, есептi кезеңнен кейiнгi </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...278 lines deleted...]
-              <w:t>По бюджетной программе РБ 099 "Обеспечение доступности качественного школьного образования", за счет займа Всемирного Банка</w:t>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>45.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Үйде, жалпы білім беретін мектептерде, арнайы (түзету) мектептерде оқитын балалар бойынша статистикалық мәліметтерді ұсыну</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>БҒМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...277 lines deleted...]
-              <w:t> </w:t>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>46.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Кәсіп алуға бағдарланған арнайы (түзету) мектептер үшін арнайы оқу бағдарламаларын қайта қарау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>БҒМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2017 жылғы қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>РБ – 2,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>РБ 099 "Сапалы мектеп біліміне қолжетімділікті қамтамасыз ету" бюджеттік бағдарламасы бойынша, Дүниежүзілік банктің қарызы есебінен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...281 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>47.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> МӘМ-де әлеуметтік-педагогикалық қызметтер көрсету тәсілдерін қайта қарау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2016 жылғы қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>48.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мүгедектерді әлеуметтік қорғау мәселелері жөніндегі консультативтік-кеңесші органдардың отырыстарында инклюзивті білім беруді </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>2. Профессиональное образование</w:t>
+              <w:t>енгізу және дамыту нәтижелерін қарау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
-[...293 lines deleted...]
-              <w:t> </w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2. Кәсіптік білім беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...226 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>49.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Техникалық және кәсіптік білім беретін, орта білімнен кейінгі және жоғары білім беретін оқу орындарында мүгедектігі бар адамдарды оқытуға квота белгілеуге арналған мамандықтар тізбесін жыл сайын нақтылау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> БҒМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жыл сайын, 20 қазанға дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...269 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>50.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> Ерекше білім беру қажеттіліктері бар студенттерге тең жағдай мен кедергісіз қолжетімділік жасау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>БҒМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> облыстардың, Астана және Алматы қалаларының әкімдері, ЖОО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> ЖБ және ЖОО көзделген қаражаты шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...281 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>51.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мүгедектердің білім алуы үшін жағдайлар жасалған техникалық және кәсіптік білім беретін, орта білімнен кейінгі және жоғары білім беретін оқу орындарын мониторингтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>БҒМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2017 жылғы қаңтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>52.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Техникалық және кәсіптік </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>5. Улучшение условий для предоставления специальных социальных услуг</w:t>
+              <w:t>білім беретін, орта білімнен кейінгі және жоғары білім беретін оқу орындарында мүгедектігі бар адамдарды оқытуға арналған квотаның орындалуын мониторингтеуді жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> БҒМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жыл сайын, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>20 желтоқсанға дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
-[...293 lines deleted...]
-              <w:t> </w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>5. Арнаулы әлеуметтік қызметтерді ұсыну үшін жағдайларды жақсарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...269 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>53.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Сыйымдылығы шағын әлеуметтік үйлердің, әлеуметтік қызмет көрсету орталықтарының желісін дамыту мәселесін қарау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жыл сайын, 20 қаңтарға дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...350 lines deleted...]
-              <w:t>По бюджетной программе РБ 058 "Оказание социальной защиты и помощи населению на республиканском уровне, а также совершенствование системы социальной защиты и развитие инфраструктуры"</w:t>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>54.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>МӘМ-ді әлеуметтік қызмет көрсету орталықтарына кезең-кезеңімен қайта құру мәселесін пысықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...65 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>55.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Арнаулы әлеуметтік қызметтер көрсетуге мемлекеттік әлеуметтік тапсырысты орналастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>РБ – 2967,2:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>2016 ж. – 837, 3;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>2017 ж. – 1022,0;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>2018 ж. – 1107,9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">РБ 058 "Республикалық деңгейде халықты әлеуметтік қорғау және көмек көрсету, сондай-ақ әлеуметтік қорғау жүйесін жетілдіру және инфрақұрылымды дамыту" бюджеттік бағдарламасы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>оказания психологической помощи и консультаций для родителей, воспитывающих детей-инвалидов</w:t>
-[...238 lines deleted...]
-              <w:t>За счет средств ПРООН</w:t>
+              <w:t>бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>57.</w:t>
-[...329 lines deleted...]
-              <w:t>По бюджетной программе РБ 001 "Формирование государственной политики в области здравоохранения и социального развития"</w:t>
+              <w:t>56.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мүгедек балаларды тәрбиелеуші ата-аналарға психологиялық көмек пен кеңестер беретін онлайн-қолдау қызметін ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері, ҚРМУ (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> БҰҰДБ қаражаты есебінен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...37 lines deleted...]
-              <w:t>6. Обеспечение занятости лиц с инвалидностью</w:t>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>57.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мүгедектер мен егде жастағы адамдарға арнаулы әлеуметтік қызметтерді ұсынатын қызметкерлердің біліктілігін арттыруды ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>РБ – 37,5:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>2016 ж. –  12,1;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>2017 ж. – 12,4; 2018 ж. – 13,0.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> РБ 001 "Денсаулық сақтау және әлеуметтік даму саласындағы мемлекеттік саясатты қалыптастыру" бюджеттік бағдарламасы бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
-[...294 lines deleted...]
-              <w:t>В пределах предусмотренных средств по бюджетным программам РБ 044 "Реализация мероприятий в рамках Дорожной карты занятости 2020", МБ 002, 003 и 004 "Программа занятости"</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>6. Мүгедектігі бар адамдарды жұмыспен қамту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...289 lines deleted...]
-              <w:t> </w:t>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>58.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қолдау шараларын пайдалана отырып, мүгедектерді нәтижелі жұмыспен қамтуға тарту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана мен Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тоқсан сайын, есептi тоқсаннан кейiнгi айдың 10-күнiне дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>"Жұмыспен қамту жол картасы 2020" бағдарламасы, аумақтарды дамыту бағдарламалары бойынша көзделген қаражат шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>РБ 044 "Жұмыспен қамту 2020 жол картасы шеңберінде іс-шараларды іске асыру", ЖБ 002, 003 және 004 "Жұмыспен қамту бағдарламасы" бюджеттік бағдарламалары бойынша көзделген қаражат шегінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>59.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жалпы орта, кәсіптік және техникалық, жоғары білім алғаннан кейін мүгедектігі бар </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>60.</w:t>
-[...248 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+              <w:t>бітірушілерді жұмыспен қамту туралы мәліметтерді ұсыну</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t> ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>БҒМ (жинақтау), облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жарты жылда бір рет, есептi кезеңнен кейiнгi айдың </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t> талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...269 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>60.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Арнайы жұмыс орындарын субсидиялау және жұмыс орындарына квота белгілеу тетігін енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2018 жылдан бастап тоқсан сайын, есептi тоқсаннан кейiнгi айдың 10-күнiне дейiн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>РБ – 206,9*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...293 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>61.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мүгедектерді жұмысқа орналастыруға квоталарды іске асыратын ұйымдардың тізбесін айқындау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> Талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...269 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>62.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мүгедектерді жұмысқа орналастыру квотасына сәйкес мүгедектерді жұмысқа орналастыруға жәрдемдесу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тоқсан сайын, есептi тоқсаннан кейiнгi айдың 10-күнiне дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...269 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>63.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мүмкіндіктері шектеулі адамдарға арналған бос жұмыс орындарының жәрмеңкесін ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тоқсан сайын, есептi тоқсаннан кейiнгi айдың 10-күнiне дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>64.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақ соқырлар қоғамы мен </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>65.</w:t>
-[...248 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+              <w:t>Қазақ саңыраулар қоғамы кәсіпорындарында өндірістік практика базаларын ұйымдастыру бойынша ұсыныстар әзірлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ДСӘДМ-ге ұсыныстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">облыстардың, Астана және </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Алматы қалаларының әкімдері, Қазақ соқырлар қоғамы (келісім бойынша), Қазақ саңыраулар қоғамы (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2016 жылғы тамыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...269 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>65.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> Қазақ соқырлар қоғамы мен Қазақ саңыраулар қоғамының кәсіпорындарында 29 жастан асқан адамдарды оқыту мүмкіндігін зерделеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері, Қазақ соқырлар қоғамы (келісім бойынша), Қазақ саңыраулар қоғамы (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2016 жылғы қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...226 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>66.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мүгедектердің қоғамдық бірлестіктері немесе мүгедектердің қоғамдық бірлестіктері құрған ұйымдар ұсынатын немесе жеткізетін тауарларды, жұмыстар мен көрсетілетін қызметтерді мониторингтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жыл сайын, 20 қаңтарға дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...37 lines deleted...]
-              <w:t>7. Участие в культурной и спортивной жизни, проведение досуга и отдыха</w:t>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>67.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мүмкіндіктері шектеулі әйелдерді кәсіпкерлік қызметке тарту арқылы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>оларды қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>"Даму" КДҚ" АҚ (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жыл сайын, 20 қаңтарға дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>"Даму" КДҚ" АҚ қаражаты есебінен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
-[...293 lines deleted...]
-              <w:t>В пределах предусмотренных средств</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>7. Мәдени және спорттық өмірге араласу, бос уақыт пен демалысты өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...281 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>68.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мәдениет объектілерінің: концерт ұйымдарының, театрлардың, мәдени-демалыс ұйымдарының, кітапханалардың, музейлер мен музей-қорықтардың, цирктердің қолжетімділігін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>МСМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3210" w:type="dxa"/>
-[...47 lines deleted...]
-              <w:t>нных средств</w:t>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Көзделген қаражат шегінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...227 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>69.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мүгедектігі бар адамдар үшін спорт объектілері мен ғимараттарының қолжетімділігін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>МСМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3210" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>В пределах предусмотренных средств</w:t>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Көзделген қаражат шегінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...226 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>70.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Концерт ұйымдарын, театрларды, мәдени-демалыс ұйымдарын, кітапханаларды, музейлер мен музей-қорықтарды, цирктерді мүгедектерге арналған арнайы құрылғылармен (электрондық ақпарат жеткізгіштер, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>аудио- және бейнеплеерлер, Брайль қарпімен басылған кітаптар, арнайы пернетақтамен жарақталған компьютерлер және т.б.) қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>МСМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3210" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>В пределах предусмотренных средств и внебюджетных средств</w:t>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Көзделген қаражат шегінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...194 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>го за отчетным периодом</w:t>
-[...169 lines deleted...]
-              <w:t>достижений"</w:t>
+              <w:t>71.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> Мүгедектер арасында аудандық, облыстық және республикалық спорт жарыстарын ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>МСМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Көзделген қаражат шегінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...38 lines deleted...]
-              <w:t>8. Формирование позитивного отношения социума к лицам с инвалидностью</w:t>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>72.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мүгедек спортшыларды халықаралық жарыстарға даярлау және қатыстыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>МСМ (жинақтау), облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>РБ – 139,2:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>2016 ж. – 46,4,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>2017 ж. – 46,4,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t> 2018 ж. – 46,4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>РБ 036 "Жоғары жетістіктер спортын дамыту" бюджеттік бағдарламасы бойынша көзделген қаражат шегінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
-[...293 lines deleted...]
-              <w:t>В пределах предусмотренных средств по бюджетной программе 087 "Проведение государственной информационной политики"</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>8. Қоғамның мүгедектігі бар адамдарға оң қарым-қатынасын қалыптастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...355 lines deleted...]
-              <w:t>По бюджетной программе РБ 058 "Оказание социальной защиты и помощи населению на республиканском уровне, а также совершенствование системы социальной защиты и развитие инфраструктуры"</w:t>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>73.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Кедергісіз орта құру жөніндегі ақпараттық бейнероликтерді орналастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ИДМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> 2016 жылғы маусым</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> "Мемлекеттік ақпараттық саясат жүргізу" 087 бюджеттік бағдарламасы бойынша көзделген қаражат шегінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...65 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>74.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жаңалық телехабарларын трансляция-лауды </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>эфире республиканских телеканалов</w:t>
-[...34 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+              <w:t>сурдоаударма-мен сүйемелдеуді қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>информация в МЗСР</w:t>
-[...170 lines deleted...]
-              <w:t>В пределах предусмотренных средств по бюджетной программе 087 "Проведение государственной информационной политики"</w:t>
+              <w:t>Еңбек-миніне ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыс-тардың, Астана және Алматы қалала-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>рының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>жарты жылда бір рет, есептi кезеңне</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>н кейiнгi айдың 10-күнiнен кешіктір-мей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">2016 ж. – 490,3: РБ – 294,2; ЖБ – 196,1; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2017 ж. – 350,4:РБ – 175,2; ЖБ – 175,2; 2018 ж. – 374,9: РБ – 149,9; ЖБ – 225,0.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">РБ 058 "Республикалық деңгейде халықты әлеуметтік </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>қорғау және көмек көрсету, сондай-ақ әлеуметтік қорғау жүйесін жетілдіру және инфрақұрылымды дамыту" бюджеттік бағдарламасы бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>76.</w:t>
-[...205 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+              <w:t>75.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Республикалық телеарналардың эфирінен берілетін телехабарлар аясында мүгедектерді қолдау, қоғамға бейімдеу және мүгедектігі бар адаммен қарым-қатынас жасаудың негізгі дағдылары тақырыбын жария ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ИДМ (жинақтау), облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жарты жылда бір рет есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3210" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>В пределах предусмотренных средств по бюджетной программе 087 "Проведение государственной информационной политики" и МБ</w:t>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>"Мемлекеттік ақпараттық саясат жүргізу" 087 бюджеттік бағдарламасы бойынша көзделген қаражат шегінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...269 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>76.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бұқаралық ақпарат құралдарында қоғамның мүгедектік проблемаларына деген позитивті қарым-қатынасын қалыптастыруға бағытталған публикациялар мен мақалалар жариялау, телеарналардан хабарлар тарату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ИДМ (жинақтау), облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> жарты жылда бір рет, есептi кезеңнен кейiнгi айдың 10-күнiнен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> "Мемлекеттік ақпараттық саясат жүргізу" 087 бюджеттік бағдарламасы бойынша және ЖБ-тен көзделген қаражат шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...269 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>77.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сайлау туралы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ақпараттың барлық қажетті балама қолжетімді форматтарда (ірі қаріптерді, Брайль тілін, ымдау тілін пайдалану және басқа) қолжетімді болуын және таратуды қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">облыстардың, Астана </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>сайлау науқанд</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ары кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...269 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>78.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> Сайлау өткізу кезінде үй-жайлардың мүгедектерге қолжетімділігін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>облыстардың, Астана және Алматы қалаларының әкімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>сайлау науқандары кезеңінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>79.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мүгедектердің құқықтары туралы конвенцияның сақталуын мониторингтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының Үкіметіне ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ (жинақтау), АҚҰО, ҮЕҰ (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2017 жылғы ақпан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>80.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
-[...266 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="1935" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> Мүгедектердің құқықтары туралы конвенцияның ережелеріне сәйкес Мүгедектердің құқықтары мен заңды мүдделерін қорғау жөніндегі жыл сайынғы ұлттық есепке ұсыныстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ-ге ұсыныстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>БҒМ, ҰЭМ, Қаржымині, СІМ, ИДМ, ІІМ, МСМ, облыстардың, Астана және Алматы қалаларының әкімдері, ҰКП, ҮЕҰ (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2016 жылғы желтоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
+    <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303D2D">
+      <w:r w:rsidRPr="003761F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
+    <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303D2D">
+      <w:r w:rsidRPr="003761F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>      Примечание:</w:t>
+        <w:t>      Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
+    <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303D2D">
+      <w:r w:rsidRPr="003761F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>     * объемы средств будут уточняться при формировании республиканского бюджета на 2018 год.</w:t>
+        <w:t>      * қаржы көлемі 2018 жылға арналған республикалық бюджетті қалыптастыру кезінде нақтыланатын болады.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidRDefault="00303D2D" w:rsidP="00303D2D">
+    <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00303D2D">
+      <w:r w:rsidRPr="003761F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>            Расшифровка аббревиатур:</w:t>
+        <w:t>      Аббревиатуралардың толық жазылуы:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3374"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5116"/>
+        <w:gridCol w:w="3047"/>
+        <w:gridCol w:w="954"/>
+        <w:gridCol w:w="5504"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t> "Қазпошта" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>акционерное общество "Казпочта"</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>"Қазпошта" акционерлік қоғамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>"ҚТЖ" ҰК" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>акционерное общество "Национальная компания "Қазақстан темір жолы"</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>"Қазақстан темір жолы" ұлттық компаниясы" акционерлік қоғамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>"РПОО" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>акционерное общество "Республиканский протезно-ортопедический центр"</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> "Республикалық протездік-ортопедиялық орталық" акционерлік қоғамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>"Даму" КДҚ" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>акционерное общество "Фонд развития предпринимательства "Даму"</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>"Даму" кәсіпкерлікті дамыту қоры" акционерлік қоғамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>АИТВ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>вирус иммунодефицита человека</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>адамның иммун тапшылығы вирусы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖОО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>высшие учебные заведения</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>жоғары оқу орындары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>"Азаматтарға арналған үкімет" МК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>государственная корпорация "Правительство для граждан"</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>"Азаматтарға арналған үкімет" мемлекеттік корпорациясы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ҚРМУ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>Казахстанско-Российский медицинский университет</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> Қазақстан-Ресей медицина университеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>местный бюджет</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жергілікті бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ІІМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>Министерство внутренних дел Республики Казахстан</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының Ішкі істер министрлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ДСӘДМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>Министерство здравоохранения и социального развития Республики Казахстан</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> Қазақстан Республикасының Денсаулық сақтау және әлеуметтік даму министрлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>СІМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>Министерство иностранных дел Республики Казахстан</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының Сыртқы істер министрлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> ИДМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>Министерство по инвестициям и развитию Республики Казахстан</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> Қазақстан Республикасының Инвестициялар және даму министрлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>МСМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>Министерство культуры и спорта Республики Казахстан</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> Қазақстан Республикасының Мәдениет және спорт министрлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ҰЭМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>Министерство национальной экономики Республики Казахстан</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> Қазақстан Республикасының Ұлттық экономика министрлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>БҒМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>Министерство образования и науки Республики Казахстан</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> Қазақстан Республикасының Білім және ғылым министрлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қаржымині</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>Министерство финансов Республики Казахстан</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының Қаржы министрлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...72 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>МӘМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>медико-социальное учреждение</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>медициналық-әлеуметтік мекеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>МӘС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>медико-социальная экспертиза</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>медициналық-әлеуметтік сараптама</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ҮЕҰ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>неправительственные организации</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> үкіметтік емес ұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ҰКП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>Национальная палата предпринимателей Республики Казахстан "Атамекен"</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> "Атамекен" Қазақстан Республикасы Ұлттық кәсіпкерлер палатасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>АҚҰО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>Национальный центр по правам человека</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Адам құқықтары жөніндегі ұлттық орталық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақ саңыраулар қоғамы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>общественное объединение "Казахское общество слепых"</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>"Қазақ саңыраулар қоғамы" қоғамдық бірлестігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақ соқырлар қоғамы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>общественное объединение "Казахское общество глухих"</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>"Қазақ соқырлар қоғамы" қоғамдық бірлестігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...28 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ПМПК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1455" w:type="dxa"/>
-[...28 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>психолого-медико-педагогическая консультация</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> психологиялық-медициналық-педагогикалық консультация</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>БҰҰДБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>Программа развития Организации Объединенных Наций</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Біріккен Ұлттар Ұйымының Даму бағдарламасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...35 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>РБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1455" w:type="dxa"/>
-[...28 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>республиканский бюджет</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>республикалық бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>"ТОҒЗИ" РМК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>Республиканское государственное предприятие "Научно-исследовательский институт травматологии и ортопедии"</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> "Травматология және ортопедия ғылыми-зерттеу институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ҚНжЕ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t>строительные нормы и правила</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>құрылыс нормалары мен ережелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303D2D" w:rsidRPr="00303D2D" w:rsidTr="00303D2D">
+      <w:tr w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidTr="003761F6">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00303D2D">
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> ОӘК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6600" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t> учебно-методический комплекс</w:t>
+            <w:tcW w:w="7215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="30" w:lineRule="atLeast"/>
+              <w:ind w:left="20"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003761F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> оқу-әдістемелік кешен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007503AB" w:rsidRDefault="007503AB">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="003761F6" w:rsidRPr="003761F6" w:rsidRDefault="003761F6" w:rsidP="003761F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003761F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="007503AB">
+    <w:p w:rsidR="00255780" w:rsidRDefault="00255780"/>
+    <w:sectPr w:rsidR="00255780">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1075 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="94"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2062"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009B2062"/>
+    <w:rsidRoot w:val="00E147DE"/>
+    <w:rsid w:val="00255780"/>
+    <w:rsid w:val="003761F6"/>
+    <w:rsid w:val="00E147DE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -34000,69 +32944,68 @@
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004D6E9B"/>
+    <w:rsid w:val="003761F6"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="004D6E9B"/>
+    <w:rsid w:val="003761F6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -34218,114 +33161,101 @@
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004D6E9B"/>
+    <w:rsid w:val="003761F6"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="004D6E9B"/>
+    <w:rsid w:val="003761F6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
-    <w:div w:id="427968003">
-[...12 lines deleted...]
-    <w:div w:id="1807812980">
+    <w:div w:id="972171506">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -34573,55 +33503,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>25</Pages>
-[...1 lines deleted...]
-  <Characters>26684</Characters>
+  <Pages>1</Pages>
+  <Words>4880</Words>
+  <Characters>27817</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>222</Lines>
-  <Paragraphs>62</Paragraphs>
+  <Lines>231</Lines>
+  <Paragraphs>65</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31303</CharactersWithSpaces>
+  <CharactersWithSpaces>32632</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Азамат</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>