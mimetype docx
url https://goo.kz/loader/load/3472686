--- v0 (2025-12-27)
+++ v1 (2026-04-22)
@@ -4,3062 +4,4037 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00400323" w:rsidRPr="006E3DE6" w:rsidRDefault="00400323" w:rsidP="00FA1343">
+    <w:p w:rsidR="00D15875" w:rsidRPr="00F957BE" w:rsidRDefault="0025071D" w:rsidP="00FA1343">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006E3DE6">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t>КОНЦЕПЦИЯ</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының</w:t>
+      </w:r>
+      <w:r w:rsidR="008C49C5" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жалпы орта </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>білім беру ұйымдарында</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007268A9" w:rsidRPr="006E3DE6" w:rsidRDefault="002E5879" w:rsidP="007268A9">
+    <w:p w:rsidR="00D15875" w:rsidRPr="00F957BE" w:rsidRDefault="00D15875" w:rsidP="00FA1343">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006E3DE6">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="005F20C0" w:rsidRPr="006E3DE6">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019 жылы 1 қыркүйек </w:t>
+      </w:r>
+      <w:r w:rsidR="0025071D" w:rsidRPr="00F957BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...135 lines deleted...]
-        <w:t xml:space="preserve">образования </w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Білім күніне арналған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00DB4C26" w:rsidRPr="006E3DE6" w:rsidRDefault="00551130" w:rsidP="007268A9">
+    <w:p w:rsidR="00D15875" w:rsidRPr="00F957BE" w:rsidRDefault="0025071D" w:rsidP="00FA1343">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006E3DE6">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t>1 сентября 2019 года</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Саналы ұрпақ - жарқын болашақ» мерекесін</w:t>
+      </w:r>
+      <w:r w:rsidR="00D15875" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00400323" w:rsidRPr="006E3DE6" w:rsidRDefault="00400323" w:rsidP="00FA1343">
+    <w:p w:rsidR="00D15875" w:rsidRPr="00F957BE" w:rsidRDefault="00E35DF3" w:rsidP="00E35DF3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>азаматтықжәнепатриоттық</w:t>
+      </w:r>
+      <w:r w:rsidR="00D15875" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С</w:t>
+      </w:r>
+      <w:r w:rsidR="0025071D" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>абағ</w:t>
+      </w:r>
+      <w:r w:rsidR="009D38F9" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ын </w:t>
+      </w:r>
+      <w:r w:rsidR="0025071D" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">өткізу </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0025071D" w:rsidRPr="00F957BE" w:rsidRDefault="0025071D" w:rsidP="00FA1343">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Т</w:t>
+      </w:r>
+      <w:r w:rsidR="008C49C5" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ұ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ЖЫРЫМДАМАСЫ</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D90A79" w:rsidRPr="006E3DE6" w:rsidRDefault="001A6B1A" w:rsidP="00D90A79">
+    <w:p w:rsidR="00570F75" w:rsidRPr="00F957BE" w:rsidRDefault="00570F75" w:rsidP="00570F75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...56 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B16504" w:rsidRPr="006E3DE6" w:rsidRDefault="00B16504" w:rsidP="00120698">
-[...30 lines deleted...]
-    <w:p w:rsidR="00FA1343" w:rsidRPr="006E3DE6" w:rsidRDefault="006D2448" w:rsidP="00FA1343">
+    <w:p w:rsidR="00D60E6D" w:rsidRPr="00F957BE" w:rsidRDefault="008C49C5" w:rsidP="0025071D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...54 lines deleted...]
-        <w:t>- Годом Книги.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D60E6D" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қыркүйек</w:t>
+      </w:r>
+      <w:r w:rsidR="00D60E6D" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00D60E6D" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дәстүрлі</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20FF4" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Б</w:t>
+      </w:r>
+      <w:r w:rsidR="00D60E6D" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ілім</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20FF4" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>күні</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60E6D" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мерекесі, оның</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60E6D" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мақсаты</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60E6D" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>өскелең</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60E6D" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ұрпақ</w:t>
+      </w:r>
+      <w:r w:rsidR="00782538" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тың</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60E6D" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidR="00F65487" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ге</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F65487" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>құштарлығын</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60E6D" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қалыптастыру</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60E6D" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60E6D" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60E6D" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60E6D" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жылының</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60E6D" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>алдында</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60E6D" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мереке</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60E6D" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>атмосферасын</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60E6D" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>құру</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60E6D" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>болып</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60E6D" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>табылады.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384554" w:rsidRPr="006E3DE6" w:rsidRDefault="006D2448" w:rsidP="00FA1343">
+    <w:p w:rsidR="00B16504" w:rsidRPr="00F957BE" w:rsidRDefault="00A86225" w:rsidP="00FA1343">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жаңа оқы жылы атаулы оқиғаларға толы болады</w:t>
+      </w:r>
+      <w:r w:rsidR="006D2448" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA1343" w:rsidRPr="00F957BE" w:rsidRDefault="006D2448" w:rsidP="00A86225">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00B16504" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A86225" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жыл Қазақ</w:t>
+      </w:r>
+      <w:r w:rsidR="00782538" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">станда Жастар жылы, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A86225" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ТМД-да – Кітап жылы деп жарияланды</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1343" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00BF550F" w:rsidRPr="006E3DE6">
-[...43 lines deleted...]
-          <w:szCs w:val="28"/>
+    </w:p>
+    <w:p w:rsidR="00384554" w:rsidRPr="00F957BE" w:rsidRDefault="006D2448" w:rsidP="00FA1343">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1343" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A86225" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жыл Абай Құнанбаевтың туғанына 175 жыл</w:t>
+      </w:r>
+      <w:r w:rsidR="00384554" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00824569" w:rsidRPr="006E3DE6" w:rsidRDefault="00025DD5" w:rsidP="00480E93">
+    <w:p w:rsidR="00384554" w:rsidRPr="00F957BE" w:rsidRDefault="00A86225" w:rsidP="00A86225">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Келер жыл</w:t>
+      </w:r>
+      <w:r w:rsidR="009D38F9" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> біздің елде Еріктілер жылы, ТМД-да – 1941-1945 жж. Ұлы</w:t>
+      </w:r>
+      <w:r w:rsidR="00782538" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тан соғысындағы Жеңістің 75 жылдығы ата</w:t>
+      </w:r>
+      <w:r w:rsidR="009D38F9" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>лып өтеді</w:t>
+      </w:r>
+      <w:r w:rsidR="006D2448" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F70EE" w:rsidRPr="00F957BE" w:rsidRDefault="001F70EE" w:rsidP="001F70EE">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> праздник первого звонка.  </w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Білім Күні мерекесі – патриоттық және</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>идеологиялық</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>маңызы</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бар</w:t>
+      </w:r>
+      <w:r w:rsidR="00083F11" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, жаңа оқу</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00083F11" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жылындағы бірінші тәрбиелік</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00083F11" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>іс-шара. Бірінші класс оқушылары және</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00083F11" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>олардың</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00083F11" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ата-аналары</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00083F11" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>үшін – бұл</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00083F11" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>алғашқы қоңырау мерекесі.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00065798" w:rsidRPr="006E3DE6" w:rsidRDefault="007268A9" w:rsidP="006F2D3E">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="00FF2173" w:rsidRPr="00F957BE" w:rsidRDefault="0078538C" w:rsidP="00FF2173">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...227 lines deleted...]
-        <w:t xml:space="preserve"> основе общего интереса к книге, организация мини-библиотек в кабинетах начальных классов.</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Кітап оқу мектеп оқушылары</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>алғы</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>шартты</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B5BB1" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мақсат</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B5BB1" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>болуы</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B5BB1" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тиіс. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2173" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жаңа оқу</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2173" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жылында кітаптың</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2173" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мәртебесін</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2173" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көтеру және</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2173" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>кітап</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2173" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>оқуды</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2173" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қолдау</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2173" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мақсатында білім алушылардың</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2173" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>арасында «оқу</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2173" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сәнін» қалыптастыру</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2173" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бағытында оқу</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2173" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сағаттары</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2173" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>дәстүрлі болуы тиіс, кітаппен алмасу үшін</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2173" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>арнайы – буккросинг орындарын ұйымдастыру, кітапқа</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2173" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>деген</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2173" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ортақ</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2173" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызығушылық</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2173" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>негізінде оқушылар</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2173" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2173" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ересектердің (кітапханашы, мұғалім, ата-аналар</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2173" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2173" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2173" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>алушылар) бірлескен іс-әрекеттерін, бастауыш кластардың кабинеттерінде шағын кітапханалар ұйымдастыру</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2173" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қажет. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447D08" w:rsidRPr="006E3DE6" w:rsidRDefault="00447D08" w:rsidP="00447D08">
+    <w:p w:rsidR="008D420D" w:rsidRPr="00F957BE" w:rsidRDefault="008D420D" w:rsidP="008D420D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Білім күні</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мектеп оқушылары, олардыңата-аналарыменмұғалімдердіңарасындаәлеуметтікжелілерде 1-2 минуттық жағымды бейнеролик орналастыру бойынша </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«Саналы ұрпақ - жарқын болашақ» атты республикалықинтернет-науқанөтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D420D" w:rsidRPr="00F957BE" w:rsidRDefault="008D420D" w:rsidP="008D420D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бейнероликті орналастыру күні: 1 қыркүйек 2019 жыл.</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Әлеуметтік</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>желілерде</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орналастыру</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>уақыты:17.00-21.00. Ең</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жақсы бейнероликтер ағымдағы</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жылдың</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қыркүйек</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>айында</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өтетін</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектептік</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іс-шараларда</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аталады. Өңірдің 10 үздік</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бейнеролигі</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тарату</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ҚРБҒМ</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D420D" w:rsidRPr="00F957BE" w:rsidRDefault="008D420D" w:rsidP="008D420D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Бейнероликтер үшін</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұсынылатын</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тақырыптар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D420D" w:rsidRPr="00F957BE" w:rsidRDefault="008D420D" w:rsidP="008D420D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00432825" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>барлығы</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00432825" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«Менің</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектебім - супер мектеп!», «Мектеп</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әзіл</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>байыпты», «Сәлеметсізбе, жаңа</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жылы», «Маған</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>менің</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формам</w:t>
+      </w:r>
+      <w:r w:rsidR="006278C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұнайды!»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D420D" w:rsidRPr="00F957BE" w:rsidRDefault="008D420D" w:rsidP="008D420D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- бірінші класс оқушыларына«Меніңмектептегібіріншікүнім»</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2173" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, «Меніңалғашқымектепқоңырауым»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D420D" w:rsidRPr="00F957BE" w:rsidRDefault="008D420D" w:rsidP="008D420D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- 2-4 класс оқушыларыүшін«Меніңжазғы жарқыноқиғам (кластастарыүшіноқиға)»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D420D" w:rsidRPr="00F957BE" w:rsidRDefault="008D420D" w:rsidP="008D420D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-  5-8 класс оқушыларыүшін«Меніңсаяхатым (кластастары үшіноқиға)»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D420D" w:rsidRPr="00F957BE" w:rsidRDefault="008D420D" w:rsidP="008D420D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- 9-11 класс оқушыларыүшін«Менің есейген кластастарым», «Меніңойларым, армандарым, күтулерім»</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2173" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, «Болашақмамандықты таңдау алдында»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D420D" w:rsidRPr="00F957BE" w:rsidRDefault="008D420D" w:rsidP="008D420D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>- бірінші класс оқушыларыныңата-аналарыүшін«Біздіңмектептегі бірінші күніміз», «Жаңажол - өмірдіңжаңакезеңі»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FF2173" w:rsidRPr="00F957BE" w:rsidRDefault="00FF2173" w:rsidP="008D420D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- ата-аналар үшін «Біздіңмектепкебарарқауіпсізжолымыз», «Мен, меніңотбасым, меніңмектебім»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D420D" w:rsidRPr="00F957BE" w:rsidRDefault="008D420D" w:rsidP="008D420D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- бірінші класс оқушыларыныңата-әжелеріүшін«Немереммен - біріншікласқа!»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D420D" w:rsidRPr="00F957BE" w:rsidRDefault="008D420D" w:rsidP="008D420D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- класс жетекшілері үшін«Жаңаоқужылымен,меніңсүйіктісыныбым!».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D420D" w:rsidRPr="00F957BE" w:rsidRDefault="008D420D" w:rsidP="008D420D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- мұғалімдеріүшін«Ашықмектеп»;</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2173" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Мен жәнеменіңоқушыларым».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00782538" w:rsidRPr="00F957BE" w:rsidRDefault="00782538" w:rsidP="00D60E6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D60E6D" w:rsidRPr="00F957BE" w:rsidRDefault="00D60E6D" w:rsidP="00D60E6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Білім күні </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«Саналы ұрпақ - жарқын болашақ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00432825" w:rsidRPr="00F957BE" w:rsidRDefault="00432825" w:rsidP="00432825">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006E3DE6">
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1-қыркүйеккүнібілімберуұйымдарында Білім Күнінеарналғандәстүрлісаптүзеулерөтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00432825" w:rsidRPr="00F957BE" w:rsidRDefault="00432825" w:rsidP="00432825">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Салтанатты саптүзеулер жәнебіріншісабақтар</w:t>
+      </w:r>
+      <w:r w:rsidR="00C376D6" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білімніңмаңыздылығын жәнеадамөміріндегіролін көрсететін,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектептегі «жаңаоқужылын» ашуғаарналғанәсергетолы іс-шара болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D60E6D" w:rsidRPr="00F957BE" w:rsidRDefault="00FF2173" w:rsidP="00D60E6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidR="00D60E6D" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>едагогбалаларғажазғыдемалыстаноқуғабірқалыптыөту</w:t>
+      </w:r>
+      <w:r w:rsidR="0081028C" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">леріне </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60E6D" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>көмектеседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D60E6D" w:rsidRPr="00F957BE" w:rsidRDefault="00425417" w:rsidP="00D60E6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Іс-шараларды дайындау кезінде педагогтыңнақтымазмұнын, нысанын, әдістемелікшешіміндербестаңдауынабасымдықберіледі</w:t>
+      </w:r>
+      <w:r w:rsidR="00D60E6D" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Білімкүнііс-шараларынөткізудіңдәстүрліжәнежаңаформаларынқолдануұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D60E6D" w:rsidRPr="00F957BE" w:rsidRDefault="00D60E6D" w:rsidP="00D60E6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Білім алушылармен жұмысістеуформаларыменқұралдарыәртүрлі болуы тиіс, еңбастысыоларқызықтыболуы, азаматтылықпенпатриотизмді, туғанөлкесінің, өңірдің, елдіңтабиғижәнетарихи-мәденимұрасынаұқыптықараудықалыптастыруғаықпалетуі, </w:t>
+      </w:r>
+      <w:r w:rsidR="0081028C" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім ал</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ушылардыңжасынасәйкескелуі</w:t>
+      </w:r>
+      <w:r w:rsidR="00092D29" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиісті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D60E6D" w:rsidRPr="00F957BE" w:rsidRDefault="00092D29" w:rsidP="00D60E6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Іс-шараны білім алушылардыңжасерекшелігінежәнеолардыңдайындықдеңгейіне, мектептіңерекшелігіне, әлеуметтік-мәденикеңістіктіңконтекстіне, педагогтыңдайындықдеңгейінеқарайдайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D60E6D" w:rsidRPr="00F957BE" w:rsidRDefault="000B3269" w:rsidP="00D60E6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Іс-шаралар оқушылардытүрліқызметтүрлеріне</w:t>
+      </w:r>
+      <w:r w:rsidR="00092D29" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00092D29" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>танымдық, ойын, көркем-шығармашылық, проблемалық-құндылыққарым-қатынас, еңбек, спорттық-сауықтыру, әлеуметтікшығармашылық</w:t>
+      </w:r>
+      <w:r w:rsidR="00424ACC" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қосудықарастырады</w:t>
+      </w:r>
+      <w:r w:rsidR="00092D29" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D60E6D" w:rsidRPr="00F957BE" w:rsidRDefault="00092D29" w:rsidP="00D60E6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Білім күніоқушыларүшінжаңаформалардыпайдаланаотырып, түрлітанымдықжәнетақырыптықтәрбиелікіс-шаралардыұсынамыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E54D86" w:rsidRPr="00F957BE" w:rsidRDefault="00D60E6D" w:rsidP="00BB0FBA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-4 </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6682" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>клас</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тар үшінұсынылатыншаралар:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54D86" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жаңа оқужылынажоспарланғанволонтерлік</w:t>
+      </w:r>
+      <w:r w:rsidR="00092D29" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>"Отанғақызметету"</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54D86" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,«Мен керемет топтыңқұрамдасымын» атты </w:t>
+      </w:r>
+      <w:r w:rsidR="00092D29" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>игіістердің</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0FBA" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>презентациясы</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54D86" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;«Меніңжазымымныңбіркүні» суреттерінің, альбомдарыныңконкурсы; «Туыстар арасындағы жаз» атты достар, туыстар, көршілерсуреттерініңкөрмесі; «Мектеп – толықөмір» атты ата-аналардың, мектептүлектеріменмұғалімдеріңмектептегіөмірітуралы фильмдер мен бейне материалдар көрсету</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6682" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00910D21" w:rsidRPr="00F957BE" w:rsidRDefault="00D60E6D" w:rsidP="00BB0FBA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-8 </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6682" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>клас</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тар үшін</w:t>
+      </w:r>
+      <w:r w:rsidR="00910D21" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:«Өзімеқажет - елгеқажет!» іс-шарасы </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0FBA" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>табысты адамдармен кездесу</w:t>
+      </w:r>
+      <w:r w:rsidR="00910D21" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>лер</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0FBA" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жәнеолардыңөңірді (ауылды, қаланы, ауданды) </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0FBA" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>дамытуғақосқанүлесі</w:t>
+      </w:r>
+      <w:r w:rsidR="00910D21" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; «Мұражайдағыбілімкүні» экскурсиясы (аймақтыңтарихы, мәдениеті, атақтыадамдары, қасиеттіжерлері туралы); фотокөрме – достарымен өткізгендемалыскүндерініңпрезентациясы; «Лайықтыболғымкеледі!» атты азаматтыңконституциялыққұқықтарымен міндеттері </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6682" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>туралы білімдерін тереңдетугебағытталғандиспуттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B6682" w:rsidRPr="00F957BE" w:rsidRDefault="00D60E6D" w:rsidP="00BB0FBA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9-11 </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6682" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кластар </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін:</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6682" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Археологиялықэкспедицияныңізімен», «Қасиетті жерлер</w:t>
+      </w:r>
+      <w:r w:rsidR="001B0167" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ге саяхат – ортақ іс</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6682" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="001B0167" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> атты жазғысаяхаттардыңпрезентациясы; «Меніңбақыттыжазым», «Меніңжазғыеңғажайыпжаңалықтарым» атты әңгіме-презентациялар; «Ертеңгікүнге» терезесі бар мектеп»,</w:t>
+      </w:r>
+      <w:r w:rsidR="001B0167" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Біз сыбайлас жемқорлыққа</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40A9D" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>- қоғамдықмүдделердісатқындауға</w:t>
+      </w:r>
+      <w:r w:rsidR="001B0167" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қарсымыз» </w:t>
+      </w:r>
+      <w:r w:rsidR="00D40A9D" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«Лайықтысөз, лайықтысебеп, лайықтыадам» интеллектуалды пікірталастар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B3FAE" w:rsidRPr="00F957BE" w:rsidRDefault="00D40A9D" w:rsidP="00C9169B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сонымен қатар, </w:t>
+      </w:r>
+      <w:r w:rsidR="004B3FAE" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жоғарыклассбілімалушыларын кәсіпкерліксаласындағыбазалықұғымдардыоқып-білугебағытталған, ХХІ ғасырдың «жұмсақ» дағдыларын жәнекәсіпкерліктұрғыданойлауды қалыптастыруға ықпалететін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«Кәсіпкерлік жәнебизнеснегіздері» жаңапәнімен таныстыру қ</w:t>
+      </w:r>
+      <w:r w:rsidR="004B3FAE" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C9169B" w:rsidRPr="00F957BE" w:rsidRDefault="00C9169B" w:rsidP="00C9169B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Іс-шаралар бұқаралықақпаратқұралдарындажариялануытиіс, Білімкүнін атап өту туралы мерекелік іс-шара материалдары білім беру ұйымдарының жәнебілім басқармаларыныңсайттарындаорналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FF2173" w:rsidRPr="00F957BE" w:rsidRDefault="00FF2173" w:rsidP="00816F9C">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...31 lines deleted...]
-      </w:r>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00447D08" w:rsidRPr="006E3DE6" w:rsidRDefault="00447D08" w:rsidP="00447D08">
+    <w:p w:rsidR="00DE783B" w:rsidRPr="00F957BE" w:rsidRDefault="00DE783B" w:rsidP="00DE783B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Саналы ұрпақ - жарқынболашақ» жалпыреспубликалықазаматтықжәнепатриоттықсабақ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE783B" w:rsidRPr="00F957BE" w:rsidRDefault="00DE783B" w:rsidP="00DE783B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DE783B" w:rsidRPr="00F957BE" w:rsidRDefault="00DE783B" w:rsidP="00DE783B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
-[...26 lines deleted...]
-        <w:t>.00-21.00.Лучшие ролики отмечаются на общешкольных мероприятиях в сентябре т.г.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қоғамменбілімберукеңістігініңқазіргіжаһанданужағдайындаазаматтылықпенпатриотизмдітәрбиелеуасаөзектіболды.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447D08" w:rsidRPr="006E3DE6" w:rsidRDefault="00447D08" w:rsidP="00447D08">
-[...19 lines deleted...]
-    <w:p w:rsidR="00447D08" w:rsidRPr="006E3DE6" w:rsidRDefault="00447D08" w:rsidP="00447D08">
+    <w:p w:rsidR="00DE783B" w:rsidRPr="00F957BE" w:rsidRDefault="00DE783B" w:rsidP="00DE783B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-        <w:t>Предлагаемые темы видео роликов:</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Өзелініңпатриотыболу - кезкелгенадамүшінәрқашанүлкенқұрмет. Патроиот болып туылмайды, патриот болып қалыптасады,  сондықтанпатриоттықтәрбие- бұл тәрбиежұмысыныңмаңыздықұрамдасбөлігіболыптабылады.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447D08" w:rsidRPr="006E3DE6" w:rsidRDefault="00447D08" w:rsidP="00447D08">
+    <w:p w:rsidR="00DE783B" w:rsidRPr="00F957BE" w:rsidRDefault="00DE783B" w:rsidP="00DE783B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...30 lines deleted...]
-        <w:t>», «Здравствуй, новый школьный год!», «Моя школьная форма мне нравится!»;</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Патриотизм жанғатереңтүсетінөтеқымбатсезім. Патриотизмді әрбірадам сөзбен емес, іспен көосетуікерек. Патриот деп өзін-өзіатайтынадамемес, өзгелердіқұрметтейтінадам, бірақ еңалдыменоныңотандастары. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447D08" w:rsidRPr="006E3DE6" w:rsidRDefault="00447D08" w:rsidP="00447D08">
+    <w:p w:rsidR="00DE783B" w:rsidRPr="00F957BE" w:rsidRDefault="00DE783B" w:rsidP="00DE783B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...30 lines deleted...]
-        <w:t>;</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мектеп алдында тұлғаныңбелсендіазаматтықұстанымын, әскери-патриоттықтәрбиеберуқажеттілігін, төзімділікті, қоғамментұлғаныңәлеуметтікмаңыздықұндылықтарға тәрбиелеуміндеттеріқойылады.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447D08" w:rsidRPr="006E3DE6" w:rsidRDefault="00447D08" w:rsidP="00447D08">
+    <w:p w:rsidR="00DE783B" w:rsidRPr="00F957BE" w:rsidRDefault="00DE783B" w:rsidP="00DE783B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> «Мое яркое летнее событие (история для одноклассников)»;</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Отаншылдықтабиғатқа, қоршағанортаға, туғанқаласына, көшеге, үйге, ағаұрпаққа, өзхалқының, отбасыныңдәстүрлерінеқұрметпенқарауарқылыкөрінеді.Мұныңбәрінбалакезіненбастап бойға дарытукерек. Патриоттықсезімотбасындабасталады. Дәлосыотбасындатабиғатқа, қоршағанәлемгеұқыптықарауқалыптасады. Отаншылдарды өркендетугежәнетәрбиелеугеұмтылғанқоғамдабастыбағдар—отбасықұндылығы, албастыміндет-оныңтолыққандыөмірсүруіүшінжағдайжасау. Отбасы-мемлекеттіңнегізі.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447D08" w:rsidRPr="006E3DE6" w:rsidRDefault="00447D08" w:rsidP="00447D08">
+    <w:p w:rsidR="00DE783B" w:rsidRPr="00F957BE" w:rsidRDefault="00DE783B" w:rsidP="00DE783B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> «Мое путешествие (история для одноклассников)»; </w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Мемлекеттік мереке - Конституция күнініңмаңызын асырабағалауқиын. ҚазақстанүшінКонституцияныңболуы-бұлеңалдыменоныңтәуелсіздігіменегемендігінтану. Бұлотаншылдықсезімін, жоғарыазаматтықты, әрбіразаматтыңОтанымыздыоданәрінығайтуғажәнеөркендеугебағытталғанбелсендіөмірлікұстанымынқалыптастыруүшінмаңызды шарт.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447D08" w:rsidRPr="006E3DE6" w:rsidRDefault="00447D08" w:rsidP="00447D08">
+    <w:p w:rsidR="00DE783B" w:rsidRPr="00F957BE" w:rsidRDefault="00DE783B" w:rsidP="00DE783B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...44 lines deleted...]
-        <w:t>;</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ҚазақстанРеспубликасыныңКонституциякүнінмерекелеуҚазақстанқоғамыүшінмаңыздыжалпымемлекеттікмәнібар.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447D08" w:rsidRPr="006E3DE6" w:rsidRDefault="00447D08" w:rsidP="00447D08">
-[...238 lines deleted...]
-    <w:p w:rsidR="00DE3C09" w:rsidRPr="006E3DE6" w:rsidRDefault="008C7C43" w:rsidP="00DE3C09">
+    <w:p w:rsidR="0037511C" w:rsidRPr="00F957BE" w:rsidRDefault="00144118" w:rsidP="0037511C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...22 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикас</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5091E" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ыныңКонституциясыкүнінатапөту</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қазақстандыққоғамүшінмаңыздыжалпымемлекеттікмаңызғаие</w:t>
+      </w:r>
+      <w:r w:rsidR="0037511C" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="004110BD" w:rsidRPr="006E3DE6" w:rsidRDefault="008C7C43" w:rsidP="004110BD">
-[...1264 lines deleted...]
-    <w:p w:rsidR="00DD1989" w:rsidRPr="006E3DE6" w:rsidRDefault="00DD1989" w:rsidP="0037511C">
+    <w:p w:rsidR="00557896" w:rsidRPr="00F957BE" w:rsidRDefault="00144118" w:rsidP="003B5755">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-        <w:t>Значение государственного праздника - Дня Конституции - трудно переоценить. Для Казахстана, наличие Конституции – это, прежде всего, признание ее независимости и суверенитета. Это важное условие для формирования чувства патриотизма, высокой гражданственности, активной жизненной позиции каждого гражданина, направленной на дальнейшее укрепление и процветание Родины.</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>РеспубликаныңКонституциясы</w:t>
+      </w:r>
+      <w:r w:rsidR="0037511C" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="003B5755" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бұлмемлекеттіңНегізгіЗаңы</w:t>
+      </w:r>
+      <w:r w:rsidR="00557896" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, елдіңмемлекеттілігімензайырлығының, заңдылығыментәртібініңзаңдынегізі. Конституция қоғам мен мемлекеттіңнегізгібағыттарынанықтайды.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0037511C" w:rsidRPr="006E3DE6" w:rsidRDefault="0037511C" w:rsidP="0037511C">
+    <w:p w:rsidR="00557896" w:rsidRPr="00F957BE" w:rsidRDefault="00E71FBE" w:rsidP="003B5755">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Празднование Дня Конституции Республики Казахстан имеет важное общегосударственное значение для казахстанского общества. </w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Конституциясы туралы білімніңмаңыздылығынескереотырып, Конституциялық Кеңес еліміздіңбілімберуұйымдарындаоқу жылыныңбасындаҚРКонституциясынаарналғанжалпыреспубликалықашықсабақ (бұданәрі – Сабақ) өткізудіұйымдастыруменөткізутуралыұсыныс жасады. Қазақстан РеспубликасыныңБілімжәнеғылымминистрлігіаталғанбастаманықолдады.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0037511C" w:rsidRPr="006E3DE6" w:rsidRDefault="0037511C" w:rsidP="0037511C">
+    <w:p w:rsidR="00E71FBE" w:rsidRPr="00F957BE" w:rsidRDefault="006B62E9" w:rsidP="00E71FBE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...63 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Азаматтықжәнепатриоттықсабақшеңберінде б</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71FBE" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ілім алушылардыңКонституциятуралытүсініктерін кеңейту, Конституциядабекітілгеннормаларменқұндылықтарға деген құрметтітәрбиелеу, өзқұқықтарын, еркіндіктеріменміндеттерінбілугеықпалету, конституциялықпатриотизмсезіміндамыту қажет.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A161D3" w:rsidRPr="006E3DE6" w:rsidRDefault="0037511C" w:rsidP="0037511C">
+    <w:p w:rsidR="0037511C" w:rsidRPr="00F957BE" w:rsidRDefault="00C86FFA" w:rsidP="0037511C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...41 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Білім алушылардыңбелсендіжұмысформаларынаартықшылықтарберіледі, өзектіанықтамал</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD3A58" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ықматериалды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қолдануқарастырылады</w:t>
+      </w:r>
+      <w:r w:rsidR="0037511C" w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0037511C" w:rsidRPr="006E3DE6" w:rsidRDefault="00F14702" w:rsidP="0037511C">
+    <w:p w:rsidR="00E71FBE" w:rsidRPr="00F957BE" w:rsidRDefault="00FD3A58" w:rsidP="00E71FBE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...31 lines deleted...]
-        <w:t>расширить представления учащихся о Конституции, содействовать воспитанию уважения к нормам и ценностям, закрепленным в Конституции, знанию своих прав, свобод и обязанностей, развивать чувства конституционного патриотизма.</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Сабақтыөткізуүшінзаманауиинтерактивтіәдістерді, соныменқатаркітапханалардың, музейлердің, бейнеқорлардыңматериалдарынқолдануқажет.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00735777" w:rsidRPr="006E3DE6" w:rsidRDefault="0037511C" w:rsidP="0037511C">
+    <w:p w:rsidR="00FD3A58" w:rsidRPr="00F957BE" w:rsidRDefault="00FD3A58" w:rsidP="00FD3A58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының Конституциялықкеңесініңоқуорындарында«ҚазақстанРеспубликасыКонституциясысабағын»өткізубойыншаәдістемелікұсынымдары жәнеКонституция жәнеКонституциялықкеңестіңқызметітуралыанықтамаматериалдар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Конституция бойынша ашықсабақты өткізукезіндеқолдануүшін) 50 бетте (25 қазақжәне 25 орыстілдерінде) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қосымша беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00735777" w:rsidRPr="006E3DE6" w:rsidRDefault="00735777" w:rsidP="00735777">
+    <w:p w:rsidR="00BC7C07" w:rsidRPr="00F957BE" w:rsidRDefault="00E71FBE" w:rsidP="00766926">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-        <w:t>Для проведения урока необходимо активно использовать современные интерактивные методики, а также имеющуюся базу библиотек, музеев, видео фондов.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F957BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A161D3" w:rsidRPr="006E3DE6" w:rsidRDefault="00A161D3" w:rsidP="00A161D3">
-[...85 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId10"/>
+    <w:sectPr w:rsidR="00BC7C07" w:rsidRPr="00F957BE" w:rsidSect="00BC7C07">
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="851" w:right="850" w:bottom="851" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="850" w:bottom="1135" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="0">
-    <w:p w:rsidR="00A07CFB" w:rsidRDefault="00A07CFB" w:rsidP="0019468F">
+    <w:p w:rsidR="008C52FD" w:rsidRDefault="008C52FD" w:rsidP="0019468F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00A07CFB" w:rsidRDefault="00A07CFB" w:rsidP="0019468F">
+    <w:p w:rsidR="008C52FD" w:rsidRDefault="008C52FD" w:rsidP="0019468F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3071,151 +4046,158 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0506020202030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="0">
-    <w:p w:rsidR="00A07CFB" w:rsidRDefault="00A07CFB" w:rsidP="0019468F">
+    <w:p w:rsidR="008C52FD" w:rsidRDefault="008C52FD" w:rsidP="0019468F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00A07CFB" w:rsidRDefault="00A07CFB" w:rsidP="0019468F">
+    <w:p w:rsidR="008C52FD" w:rsidRDefault="008C52FD" w:rsidP="0019468F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="930625562"/>
+      <w:id w:val="1318390162"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="0019468F" w:rsidRPr="00480E93" w:rsidRDefault="00D502D7">
+      <w:p w:rsidR="00E71FBE" w:rsidRPr="00BC7C07" w:rsidRDefault="003E40B7">
         <w:pPr>
           <w:pStyle w:val="a6"/>
           <w:jc w:val="center"/>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="00480E93">
+        <w:r w:rsidRPr="00BC7C07">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0019468F" w:rsidRPr="00480E93">
+        <w:r w:rsidR="00E71FBE" w:rsidRPr="00BC7C07">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00480E93">
+        <w:r w:rsidRPr="00BC7C07">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000B7F52">
+        <w:r w:rsidR="006278C2">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidRPr="00480E93">
+        <w:r w:rsidRPr="00BC7C07">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="0019468F" w:rsidRDefault="0019468F">
+  <w:p w:rsidR="00E71FBE" w:rsidRDefault="00E71FBE">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0A0A6425"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D65ACEC0"/>
     <w:lvl w:ilvl="0" w:tplc="477E3ADE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
@@ -3598,228 +4580,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5B2F5428"/>
+    <w:nsid w:val="5BA754DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A0A44E36"/>
-    <w:lvl w:ilvl="0" w:tplc="04190011">
+    <w:tmpl w:val="6826E1AA"/>
+    <w:lvl w:ilvl="0" w:tplc="A2BEC4D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1)"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2509" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3229" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3949" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4669" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5BA754DD"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="64CA6DAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="654C9D78"/>
     <w:lvl w:ilvl="0" w:tplc="AA3C4CFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1B6AF5B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3916,322 +4809,273 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1402D044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="6"/>
-[...2 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00C16916"/>
-    <w:rsid w:val="00000C39"/>
-    <w:rsid w:val="000070B2"/>
     <w:rsid w:val="000071DD"/>
-    <w:rsid w:val="0002339A"/>
-    <w:rsid w:val="00025DD5"/>
+    <w:rsid w:val="00040946"/>
     <w:rsid w:val="000530E3"/>
     <w:rsid w:val="00061563"/>
-    <w:rsid w:val="00065266"/>
-    <w:rsid w:val="00065798"/>
+    <w:rsid w:val="00080CCA"/>
+    <w:rsid w:val="00083F11"/>
     <w:rsid w:val="000853E9"/>
-    <w:rsid w:val="00097378"/>
+    <w:rsid w:val="00092D29"/>
     <w:rsid w:val="000B0D95"/>
-    <w:rsid w:val="000B6788"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000B7F52"/>
+    <w:rsid w:val="000B0EE8"/>
+    <w:rsid w:val="000B3269"/>
     <w:rsid w:val="000D1F6B"/>
-    <w:rsid w:val="000F074A"/>
-    <w:rsid w:val="000F3DCA"/>
+    <w:rsid w:val="00103074"/>
     <w:rsid w:val="00104E4E"/>
-    <w:rsid w:val="00120698"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0014025B"/>
+    <w:rsid w:val="0013701D"/>
+    <w:rsid w:val="00144118"/>
     <w:rsid w:val="00147666"/>
-    <w:rsid w:val="001529C8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0019468C"/>
+    <w:rsid w:val="00157D01"/>
     <w:rsid w:val="0019468F"/>
-    <w:rsid w:val="00196B0C"/>
-    <w:rsid w:val="001A4C36"/>
+    <w:rsid w:val="001A4AF5"/>
     <w:rsid w:val="001A6B1A"/>
+    <w:rsid w:val="001B0167"/>
     <w:rsid w:val="001B09C7"/>
-    <w:rsid w:val="001B0CC6"/>
-    <w:rsid w:val="001B5296"/>
     <w:rsid w:val="001C0ED2"/>
-    <w:rsid w:val="001C1C40"/>
+    <w:rsid w:val="001C10BF"/>
+    <w:rsid w:val="001D5C10"/>
     <w:rsid w:val="001D764A"/>
-    <w:rsid w:val="001E4A5B"/>
-    <w:rsid w:val="00206B0D"/>
+    <w:rsid w:val="001E33D9"/>
+    <w:rsid w:val="001E4CC0"/>
+    <w:rsid w:val="001F70EE"/>
     <w:rsid w:val="00234F2E"/>
-    <w:rsid w:val="0024136F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="002D185F"/>
+    <w:rsid w:val="0025071D"/>
     <w:rsid w:val="002E17E2"/>
     <w:rsid w:val="002E5879"/>
     <w:rsid w:val="00332658"/>
     <w:rsid w:val="00332EA9"/>
-    <w:rsid w:val="003371BD"/>
+    <w:rsid w:val="00343879"/>
     <w:rsid w:val="003551AD"/>
     <w:rsid w:val="00363376"/>
-    <w:rsid w:val="003741DB"/>
     <w:rsid w:val="0037511C"/>
-    <w:rsid w:val="00377510"/>
     <w:rsid w:val="00384554"/>
-    <w:rsid w:val="003A5DF7"/>
-    <w:rsid w:val="003C7D91"/>
+    <w:rsid w:val="003B5755"/>
     <w:rsid w:val="003D3EB0"/>
-    <w:rsid w:val="003E5989"/>
+    <w:rsid w:val="003E40B7"/>
     <w:rsid w:val="003E7A0F"/>
     <w:rsid w:val="00400323"/>
-    <w:rsid w:val="00403B81"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00434D23"/>
+    <w:rsid w:val="00402017"/>
+    <w:rsid w:val="00424ACC"/>
+    <w:rsid w:val="00425417"/>
+    <w:rsid w:val="00432825"/>
     <w:rsid w:val="0044373F"/>
-    <w:rsid w:val="00447D08"/>
-    <w:rsid w:val="00462C1D"/>
     <w:rsid w:val="00480E93"/>
-    <w:rsid w:val="00490238"/>
     <w:rsid w:val="00490A52"/>
-    <w:rsid w:val="004957D4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004D778B"/>
+    <w:rsid w:val="004B3FAE"/>
     <w:rsid w:val="00513D18"/>
-    <w:rsid w:val="00513EFD"/>
-    <w:rsid w:val="005239D4"/>
     <w:rsid w:val="00535054"/>
-    <w:rsid w:val="00535D26"/>
-    <w:rsid w:val="0054050F"/>
+    <w:rsid w:val="00544FE7"/>
     <w:rsid w:val="00551130"/>
+    <w:rsid w:val="00557896"/>
     <w:rsid w:val="00561EC4"/>
     <w:rsid w:val="0056237C"/>
     <w:rsid w:val="00565879"/>
     <w:rsid w:val="00570F75"/>
-    <w:rsid w:val="00573B64"/>
-[...3 lines deleted...]
-    <w:rsid w:val="005879B1"/>
+    <w:rsid w:val="00574BE4"/>
+    <w:rsid w:val="00586E68"/>
+    <w:rsid w:val="005A2CE1"/>
+    <w:rsid w:val="005A484D"/>
     <w:rsid w:val="005B1274"/>
-    <w:rsid w:val="005B734C"/>
-    <w:rsid w:val="005F20C0"/>
+    <w:rsid w:val="005B6682"/>
     <w:rsid w:val="005F282A"/>
     <w:rsid w:val="005F3185"/>
     <w:rsid w:val="00601512"/>
-    <w:rsid w:val="00624213"/>
-    <w:rsid w:val="00676826"/>
+    <w:rsid w:val="0060521E"/>
+    <w:rsid w:val="00614F2B"/>
+    <w:rsid w:val="006278C2"/>
+    <w:rsid w:val="00667BCA"/>
     <w:rsid w:val="0068526A"/>
     <w:rsid w:val="00694A2B"/>
-    <w:rsid w:val="00695556"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006D1D3B"/>
+    <w:rsid w:val="0069671B"/>
+    <w:rsid w:val="006B62E9"/>
     <w:rsid w:val="006D2448"/>
-    <w:rsid w:val="006E3DE6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00700CB4"/>
+    <w:rsid w:val="006F12C9"/>
     <w:rsid w:val="00715D2B"/>
-    <w:rsid w:val="007174BD"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00753D42"/>
+    <w:rsid w:val="0072038D"/>
+    <w:rsid w:val="00721697"/>
+    <w:rsid w:val="0073449A"/>
+    <w:rsid w:val="0073613D"/>
     <w:rsid w:val="00765C6D"/>
-    <w:rsid w:val="00771B71"/>
+    <w:rsid w:val="00766926"/>
     <w:rsid w:val="00775708"/>
-    <w:rsid w:val="0079790A"/>
+    <w:rsid w:val="00782538"/>
+    <w:rsid w:val="0078538C"/>
     <w:rsid w:val="007A440F"/>
-    <w:rsid w:val="007B2ABF"/>
     <w:rsid w:val="007C261A"/>
     <w:rsid w:val="007C3F38"/>
-    <w:rsid w:val="007F0978"/>
-    <w:rsid w:val="007F147C"/>
     <w:rsid w:val="007F4A7E"/>
+    <w:rsid w:val="0081028C"/>
     <w:rsid w:val="00816F9C"/>
-    <w:rsid w:val="00824569"/>
+    <w:rsid w:val="00822575"/>
+    <w:rsid w:val="00830F7B"/>
+    <w:rsid w:val="0083415E"/>
     <w:rsid w:val="008432EF"/>
-    <w:rsid w:val="008505A5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008805DA"/>
     <w:rsid w:val="008873EF"/>
     <w:rsid w:val="008B0174"/>
-    <w:rsid w:val="008C5028"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008F59DD"/>
+    <w:rsid w:val="008B5BB1"/>
+    <w:rsid w:val="008C49C5"/>
+    <w:rsid w:val="008C52FD"/>
+    <w:rsid w:val="008D420D"/>
+    <w:rsid w:val="00904D91"/>
     <w:rsid w:val="009062C5"/>
-    <w:rsid w:val="00940384"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009C007E"/>
+    <w:rsid w:val="00910D21"/>
+    <w:rsid w:val="00981EC3"/>
+    <w:rsid w:val="009B56B0"/>
     <w:rsid w:val="009C278F"/>
-    <w:rsid w:val="009C7FFA"/>
+    <w:rsid w:val="009D38F9"/>
     <w:rsid w:val="009F138E"/>
-    <w:rsid w:val="009F3D95"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A07CFB"/>
     <w:rsid w:val="00A161D3"/>
-    <w:rsid w:val="00A165D2"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00AA4AF8"/>
+    <w:rsid w:val="00A86225"/>
     <w:rsid w:val="00AA4D1B"/>
-    <w:rsid w:val="00AB342B"/>
-    <w:rsid w:val="00AF08CD"/>
+    <w:rsid w:val="00AC6F74"/>
+    <w:rsid w:val="00AD3A8B"/>
+    <w:rsid w:val="00AD425F"/>
+    <w:rsid w:val="00AF18F8"/>
     <w:rsid w:val="00AF733B"/>
-    <w:rsid w:val="00B12B6C"/>
+    <w:rsid w:val="00B1431A"/>
     <w:rsid w:val="00B16504"/>
+    <w:rsid w:val="00B166CC"/>
     <w:rsid w:val="00B21893"/>
-    <w:rsid w:val="00B274EC"/>
-    <w:rsid w:val="00B40678"/>
+    <w:rsid w:val="00B30342"/>
+    <w:rsid w:val="00B42193"/>
     <w:rsid w:val="00B423CC"/>
-    <w:rsid w:val="00B81A46"/>
     <w:rsid w:val="00B90141"/>
     <w:rsid w:val="00B9091A"/>
     <w:rsid w:val="00B91F74"/>
-    <w:rsid w:val="00B967E0"/>
     <w:rsid w:val="00B96FC2"/>
-    <w:rsid w:val="00B97C18"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BC05ED"/>
+    <w:rsid w:val="00BA303A"/>
+    <w:rsid w:val="00BB0FBA"/>
+    <w:rsid w:val="00BC7C07"/>
+    <w:rsid w:val="00BD6A17"/>
     <w:rsid w:val="00BE0813"/>
-    <w:rsid w:val="00BF550F"/>
-    <w:rsid w:val="00C14A8F"/>
     <w:rsid w:val="00C156CE"/>
     <w:rsid w:val="00C16916"/>
-    <w:rsid w:val="00C25D58"/>
-    <w:rsid w:val="00C354C2"/>
+    <w:rsid w:val="00C376D6"/>
     <w:rsid w:val="00C42EDC"/>
-    <w:rsid w:val="00C478A8"/>
+    <w:rsid w:val="00C86FFA"/>
+    <w:rsid w:val="00C9169B"/>
     <w:rsid w:val="00CA1F6F"/>
     <w:rsid w:val="00CB3233"/>
-    <w:rsid w:val="00CC40AA"/>
-    <w:rsid w:val="00CC616B"/>
     <w:rsid w:val="00CD5149"/>
-    <w:rsid w:val="00D0475F"/>
     <w:rsid w:val="00D07866"/>
-    <w:rsid w:val="00D23766"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00DA508B"/>
+    <w:rsid w:val="00D15875"/>
+    <w:rsid w:val="00D36E28"/>
+    <w:rsid w:val="00D40A9D"/>
+    <w:rsid w:val="00D416F8"/>
+    <w:rsid w:val="00D5091E"/>
+    <w:rsid w:val="00D60E6D"/>
+    <w:rsid w:val="00D63E52"/>
     <w:rsid w:val="00DB4C26"/>
-    <w:rsid w:val="00DC76AB"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00DF7DB8"/>
+    <w:rsid w:val="00DE783B"/>
     <w:rsid w:val="00E05300"/>
-    <w:rsid w:val="00E06765"/>
-    <w:rsid w:val="00E10CCA"/>
+    <w:rsid w:val="00E20FF4"/>
     <w:rsid w:val="00E35ABC"/>
+    <w:rsid w:val="00E35DF3"/>
+    <w:rsid w:val="00E54D86"/>
     <w:rsid w:val="00E64391"/>
+    <w:rsid w:val="00E71FBE"/>
+    <w:rsid w:val="00EB2376"/>
     <w:rsid w:val="00EB7AEA"/>
-    <w:rsid w:val="00ED7724"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F333DF"/>
+    <w:rsid w:val="00EC1699"/>
+    <w:rsid w:val="00EC5EC4"/>
+    <w:rsid w:val="00F241DF"/>
+    <w:rsid w:val="00F2698C"/>
     <w:rsid w:val="00F33A7E"/>
-    <w:rsid w:val="00F402DD"/>
-    <w:rsid w:val="00F40FE5"/>
     <w:rsid w:val="00F446EA"/>
-    <w:rsid w:val="00F533E5"/>
+    <w:rsid w:val="00F56E3F"/>
+    <w:rsid w:val="00F64515"/>
+    <w:rsid w:val="00F65487"/>
     <w:rsid w:val="00F72A06"/>
-    <w:rsid w:val="00F75335"/>
-    <w:rsid w:val="00F9529F"/>
+    <w:rsid w:val="00F75302"/>
+    <w:rsid w:val="00F957BE"/>
+    <w:rsid w:val="00FA08ED"/>
     <w:rsid w:val="00FA1343"/>
-    <w:rsid w:val="00FB48B7"/>
-    <w:rsid w:val="00FC3362"/>
     <w:rsid w:val="00FD238B"/>
-    <w:rsid w:val="00FD33B4"/>
-    <w:rsid w:val="00FE3805"/>
+    <w:rsid w:val="00FD3A58"/>
     <w:rsid w:val="00FE719D"/>
+    <w:rsid w:val="00FF08E3"/>
+    <w:rsid w:val="00FF2173"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="3074"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -4374,51 +5218,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00490238"/>
+    <w:rsid w:val="00F2698C"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
@@ -4645,87 +5489,56 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="1">
     <w:name w:val="Название Знак1"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af1"/>
     <w:rsid w:val="00F72A06"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af3">
-[...29 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ac">
     <w:name w:val="Абзац списка Знак"/>
     <w:link w:val="ab"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
-    <w:rsid w:val="0024136F"/>
+    <w:rsid w:val="00BD6A17"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
     <w:div w:id="64493755">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="247887360">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
@@ -4848,76 +5661,50 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1834369532">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="402063986">
-[...24 lines deleted...]
-    </w:div>
     <w:div w:id="493838311">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="571694283">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -4953,63 +5740,50 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1014915487">
           <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
-    </w:div>
-[...11 lines deleted...]
-      </w:divBdr>
     </w:div>
     <w:div w:id="902717259">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1112439226">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5379,76 +6153,50 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1726099091">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1140418856">
-[...24 lines deleted...]
-    </w:div>
     <w:div w:id="1251622382">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1401489666">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -5478,51 +6226,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2115859971">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pandia.ru/text/category/dejstvennostmz/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pandia.ru/text/category/vidi_deyatelmznosti/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5775,78 +6523,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD8269D5-AF28-41FF-893A-AE3204DAFFD1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF82ACE9-3E1D-4D05-B8E5-68CE1A9D92CA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1445</Words>
-  <Characters>8237</Characters>
+  <Words>1334</Words>
+  <Characters>7606</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>63</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>SPecialiST RePack</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9663</CharactersWithSpaces>
+  <CharactersWithSpaces>8923</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ибраева Стэлла Амангельдиевна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>