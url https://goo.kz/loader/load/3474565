--- v0 (2025-12-05)
+++ v1 (2026-04-23)
@@ -1,1264 +1,1314 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="004132EA" w:rsidRPr="00390FC7" w:rsidRDefault="004132EA" w:rsidP="00390FC7">
+    <w:p w:rsidR="004132EA" w:rsidRPr="00390FC7" w:rsidRDefault="001B5D27" w:rsidP="00390FC7">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00390FC7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Родительское собрание №</w:t>
+        <w:t>Ата-аналар</w:t>
+      </w:r>
+      <w:r w:rsidR="008829E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>жиналысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004132EA" w:rsidRPr="00390FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №</w:t>
       </w:r>
       <w:r w:rsidR="00ED670D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004132EA" w:rsidRPr="00390FC7" w:rsidRDefault="004132EA" w:rsidP="00390FC7">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00390FC7">
+    <w:p w:rsidR="004132EA" w:rsidRPr="00390FC7" w:rsidRDefault="001B5D27" w:rsidP="00390FC7">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Өткізілу күні</w:t>
+      </w:r>
+      <w:r w:rsidR="004132EA" w:rsidRPr="00390FC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00390FC7">
+      <w:r w:rsidR="004132EA" w:rsidRPr="00390FC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00390FC7">
+      <w:r w:rsidR="004132EA" w:rsidRPr="00390FC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00390FC7">
+      <w:r w:rsidR="004132EA" w:rsidRPr="00390FC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00390FC7">
+      <w:r w:rsidR="004132EA" w:rsidRPr="00390FC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00390FC7">
+      <w:r w:rsidR="004132EA" w:rsidRPr="00390FC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00390FC7">
+      <w:r w:rsidR="004132EA" w:rsidRPr="00390FC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>___________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004132EA" w:rsidRPr="00390FC7" w:rsidRDefault="004132EA" w:rsidP="00390FC7">
-[...71 lines deleted...]
-    <w:p w:rsidR="00055E60" w:rsidRPr="00555993" w:rsidRDefault="00AA1F35" w:rsidP="00CB78C6">
+    <w:p w:rsidR="004132EA" w:rsidRPr="00390FC7" w:rsidRDefault="001B5D27" w:rsidP="00390FC7">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Сынып</w:t>
+      </w:r>
+      <w:r w:rsidR="004132EA" w:rsidRPr="00390FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004132EA" w:rsidRPr="00390FC7" w:rsidRDefault="001B5D27" w:rsidP="00390FC7">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Сынып жетекшісі</w:t>
+      </w:r>
+      <w:r w:rsidR="004132EA" w:rsidRPr="00390FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00350F8B" w:rsidRDefault="001B5D27" w:rsidP="00390FC7">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Күн тәртібі</w:t>
+      </w:r>
+      <w:r w:rsidR="00082783" w:rsidRPr="00C504B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED670D" w:rsidRPr="00ED670D" w:rsidRDefault="001B5D27" w:rsidP="00ED670D">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Кеңес сағаты</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED670D" w:rsidRPr="00ED670D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>пән мұғалімдерімен кездесу</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED670D" w:rsidRPr="00ED670D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055E60" w:rsidRPr="00555993" w:rsidRDefault="001B5D27" w:rsidP="00CB78C6">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="0" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>Ознакомление родителей с школьным</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ата-аналарды мектеп бағдарламасымен таныстыру</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB78C6" w:rsidRPr="00CB78C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Руханижаңғыру»</w:t>
       </w:r>
       <w:r w:rsidR="00CB78C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...50 lines deleted...]
-        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00CB78C6" w:rsidRPr="00CB78C6">
-[...32 lines deleted...]
-    <w:p w:rsidR="00055E60" w:rsidRPr="00555993" w:rsidRDefault="00055E60" w:rsidP="00055E60">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекет басшысының «Болашаққа көзқарас: қоғамдық сананы жаңғырту» мақаласының ережелері негізінде әзірленген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055E60" w:rsidRPr="00555993" w:rsidRDefault="00764268" w:rsidP="00055E60">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00555993">
-[...8 lines deleted...]
-    <w:p w:rsidR="00055E60" w:rsidRPr="00555993" w:rsidRDefault="00AA1F35" w:rsidP="00987BD7">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2 тоқсанның қорытындысы</w:t>
+      </w:r>
+      <w:r w:rsidR="00055E60" w:rsidRPr="00555993">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055E60" w:rsidRPr="00555993" w:rsidRDefault="00764268" w:rsidP="00987BD7">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>ЗОЖ: п</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>СӨС: жедел респираторлы вирустық инфекциялар мен тұмудың алдын алу</w:t>
       </w:r>
       <w:r w:rsidR="00055E60" w:rsidRPr="00555993">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>рофилактика ОРВИ и гриппа.</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...19 lines deleted...]
-    <w:p w:rsidR="00055E60" w:rsidRDefault="00055E60" w:rsidP="00055E60">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қызылша профилактикасы</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>6-8 сынып оқушылары арасында СНЮС-ті қолданудың алдын алу профилактикасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055E60" w:rsidRDefault="00764268" w:rsidP="00055E60">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00555993">
-[...32 lines deleted...]
-    <w:p w:rsidR="00CB78C6" w:rsidRDefault="00CB78C6" w:rsidP="00055E60">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>9, 11 сынып оқушыларына арналған «бос</w:t>
+      </w:r>
+      <w:r w:rsidR="004164E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жұмыс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орындар</w:t>
+      </w:r>
+      <w:r w:rsidR="004164E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жәрмеңкесі».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB78C6" w:rsidRDefault="004164E6" w:rsidP="00055E60">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00055E60" w:rsidRDefault="00055E60" w:rsidP="00055E60">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Бастауыш сынып оқушылары үшін тегін тамақтану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00055E60" w:rsidRDefault="004164E6" w:rsidP="00055E60">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C74447">
-[...22 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00C74447">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1-8 сыныпата-аналарына ыстық тамақ, сыныптан тыс жұмыстар туралы сауалнама( сабақтан кейін бос уақытын қамтамасыз ету)</w:t>
+      </w:r>
+      <w:r w:rsidR="00055E60" w:rsidRPr="00C74447">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00AA1F35">
-[...8 lines deleted...]
-    <w:p w:rsidR="00CB36D6" w:rsidRPr="00C74447" w:rsidRDefault="00CB36D6" w:rsidP="00055E60">
+    </w:p>
+    <w:p w:rsidR="00CB36D6" w:rsidRPr="00D54B90" w:rsidRDefault="004164E6" w:rsidP="00055E60">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...5 lines deleted...]
-    <w:p w:rsidR="00ED670D" w:rsidRPr="00B11C90" w:rsidRDefault="00055E60" w:rsidP="00390FC7">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1- сынып оқушыларына арналған психологтың «егер бала мектепте агрессивті болса» ұсынысы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D54B90" w:rsidRPr="00C74447" w:rsidRDefault="00D54B90" w:rsidP="00055E60">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B11C90">
-[...16 lines deleted...]
-    <w:p w:rsidR="00390FC7" w:rsidRPr="00C504B0" w:rsidRDefault="00CC290C" w:rsidP="00390FC7">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00390FC7" w:rsidRPr="00C504B0" w:rsidRDefault="004164E6" w:rsidP="00390FC7">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C504B0">
-[...3 lines deleted...]
-        <w:t>Слушали_________________________________________________________________________________________________________________________________________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Тыңдады</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC290C" w:rsidRPr="00C504B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00C504B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>______________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C504B0">
+      <w:r w:rsidR="00CC290C" w:rsidRPr="00C504B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC290C" w:rsidRPr="00C504B0" w:rsidRDefault="00B11C90" w:rsidP="00390FC7">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00390FC7" w:rsidRDefault="004164E6" w:rsidP="00390FC7">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-        <w:t>Реш</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Шешті</w:t>
       </w:r>
       <w:r w:rsidR="00CC290C" w:rsidRPr="00C504B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>или ____________________________________________________________________________________________________________________________________________</w:t>
+        <w:t>____________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00390FC7" w:rsidRPr="00C504B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>_____________________________</w:t>
       </w:r>
-      <w:r w:rsidR="00C504B0">
-[...20 lines deleted...]
-    <w:p w:rsidR="00CC290C" w:rsidRPr="00C504B0" w:rsidRDefault="00CC290C" w:rsidP="00390FC7">
+      <w:r w:rsidR="00D54B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D54B90" w:rsidRPr="00D54B90" w:rsidRDefault="00D54B90" w:rsidP="00390FC7">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CC290C" w:rsidRPr="00C504B0" w:rsidRDefault="004164E6" w:rsidP="004164E6">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C504B0">
-[...3 lines deleted...]
-        <w:t>Слушали______________________________________________________________________________________________________________________________________________</w:t>
+      <w:r w:rsidRPr="004164E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Тыңдады</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC290C" w:rsidRPr="00C504B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00C504B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>_______________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C504B0">
+      <w:r w:rsidR="00CC290C" w:rsidRPr="00C504B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC290C" w:rsidRPr="00C504B0" w:rsidRDefault="00B11C90" w:rsidP="00390FC7">
-[...10 lines deleted...]
-        <w:t>Реш</w:t>
+    <w:p w:rsidR="00CC290C" w:rsidRPr="00C504B0" w:rsidRDefault="00D54B90" w:rsidP="00390FC7">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Шешті</w:t>
       </w:r>
       <w:r w:rsidR="00CC290C" w:rsidRPr="00C504B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>или ___________________________________________________________________________________________________________________________</w:t>
+        <w:t>___________________________________________________________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00390FC7" w:rsidRPr="00C504B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>____________________________</w:t>
       </w:r>
       <w:r w:rsidR="00C504B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>______________________________</w:t>
       </w:r>
       <w:r w:rsidR="00390FC7" w:rsidRPr="00C504B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00082783" w:rsidRPr="00C504B0" w:rsidRDefault="00082783" w:rsidP="00390FC7">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C504B0" w:rsidRPr="00C504B0" w:rsidRDefault="00C504B0" w:rsidP="00C504B0">
+    <w:p w:rsidR="00C504B0" w:rsidRPr="00C504B0" w:rsidRDefault="004164E6" w:rsidP="004164E6">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C504B0">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="004164E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Тыңдады</w:t>
+      </w:r>
+      <w:r w:rsidR="00C504B0" w:rsidRPr="00C504B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00C504B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>_______________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C504B0">
+      <w:r w:rsidR="00C504B0" w:rsidRPr="00C504B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C504B0" w:rsidRPr="00C504B0" w:rsidRDefault="00B11C90" w:rsidP="00C504B0">
-[...10 lines deleted...]
-        <w:t>Реш</w:t>
+    <w:p w:rsidR="00C504B0" w:rsidRPr="00C504B0" w:rsidRDefault="00D54B90" w:rsidP="00C504B0">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Шешті</w:t>
       </w:r>
       <w:r w:rsidR="00C504B0" w:rsidRPr="00C504B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>или _________________________________________________________________________________________________________________________________________________________________________</w:t>
+        <w:t>_________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C504B0" w:rsidRPr="00C504B0" w:rsidRDefault="00C504B0" w:rsidP="00C504B0">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C504B0" w:rsidRPr="00C504B0" w:rsidRDefault="00C504B0" w:rsidP="00C504B0">
+    <w:p w:rsidR="00C504B0" w:rsidRPr="00C504B0" w:rsidRDefault="004164E6" w:rsidP="004164E6">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C504B0">
-[...12 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="004164E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Тыңдады</w:t>
+      </w:r>
+      <w:r w:rsidR="00C504B0" w:rsidRPr="00C504B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C504B0" w:rsidRPr="00D54B90" w:rsidRDefault="00D54B90" w:rsidP="00390FC7">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Шешті</w:t>
+      </w:r>
+      <w:r w:rsidR="00C504B0" w:rsidRPr="00C504B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00C504B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Реши</w:t>
-[...28 lines deleted...]
-    <w:p w:rsidR="00C504B0" w:rsidRPr="00C504B0" w:rsidRDefault="00C504B0" w:rsidP="00C504B0">
+        <w:t>_________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C504B0" w:rsidRPr="00C504B0" w:rsidRDefault="004164E6" w:rsidP="004164E6">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C504B0">
-[...3 lines deleted...]
-        <w:t>Слушали_____________________________________________________________________________________________________________________________________________</w:t>
+      <w:r w:rsidRPr="004164E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Тыңдады</w:t>
+      </w:r>
+      <w:r w:rsidR="00C504B0" w:rsidRPr="00C504B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00C504B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00C504B0" w:rsidRPr="00C504B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C504B0" w:rsidRPr="00D54B90" w:rsidRDefault="00D54B90" w:rsidP="00C504B0">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Шешті</w:t>
+      </w:r>
+      <w:r w:rsidR="00C504B0" w:rsidRPr="00C504B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>_______________________</w:t>
-[...37 lines deleted...]
-        <w:t>___</w:t>
+        <w:t>___________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004731A8" w:rsidRPr="00C504B0" w:rsidRDefault="004731A8" w:rsidP="00C504B0">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B11C90" w:rsidRPr="00C504B0" w:rsidRDefault="00B11C90" w:rsidP="00B11C90">
+    <w:p w:rsidR="00B11C90" w:rsidRPr="00C504B0" w:rsidRDefault="00D54B90" w:rsidP="00D54B90">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C504B0">
-[...3 lines deleted...]
-        <w:t>Слушали______________________________________________________________________________________________________________________________________________</w:t>
+      <w:r w:rsidRPr="00D54B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Тыңдады</w:t>
+      </w:r>
+      <w:r w:rsidR="00B11C90" w:rsidRPr="00C504B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00B11C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00B11C90" w:rsidRPr="00C504B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B11C90" w:rsidRPr="00D54B90" w:rsidRDefault="00D54B90" w:rsidP="00B11C90">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Шешті</w:t>
+      </w:r>
+      <w:r w:rsidR="00B11C90" w:rsidRPr="00C504B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>_______________________</w:t>
-[...37 lines deleted...]
-        <w:t>___</w:t>
+        <w:t>___________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C504B0" w:rsidRDefault="00C504B0" w:rsidP="00390FC7">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B11C90" w:rsidRPr="00C504B0" w:rsidRDefault="00B11C90" w:rsidP="00B11C90">
+    <w:p w:rsidR="00D54B90" w:rsidRPr="00D54B90" w:rsidRDefault="00D54B90" w:rsidP="00D54B90">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C504B0">
-[...4 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Тыңдады</w:t>
+      </w:r>
+      <w:r w:rsidR="00B11C90" w:rsidRPr="00C504B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00B11C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>_______________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C504B0">
+      <w:r w:rsidR="00B11C90" w:rsidRPr="00C504B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B11C90" w:rsidRDefault="00B11C90" w:rsidP="00B11C90">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00B11C90" w:rsidRDefault="00D54B90" w:rsidP="00B11C90">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Шешті</w:t>
+      </w:r>
+      <w:r w:rsidR="00B11C90" w:rsidRPr="00C504B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00B11C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r w:rsidR="00B11C90" w:rsidRPr="00C504B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED670D" w:rsidRDefault="00ED670D" w:rsidP="00390FC7">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D54B90" w:rsidRDefault="00D54B90" w:rsidP="00390FC7">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D54B90" w:rsidRDefault="00D54B90" w:rsidP="00390FC7">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C504B0" w:rsidRPr="00C504B0" w:rsidRDefault="00D54B90" w:rsidP="00390FC7">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>или ___________________________________________________________________________</w:t>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Хатшы</w:t>
+      </w:r>
+      <w:r w:rsidR="00C504B0" w:rsidRPr="00C504B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C504B0">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аты-жөні</w:t>
+      </w:r>
+      <w:r w:rsidR="00C504B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00C504B0" w:rsidRDefault="00C504B0" w:rsidP="00C504B0">
+        <w:t>_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D54B90" w:rsidRDefault="00D54B90" w:rsidP="00C504B0">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D54B90" w:rsidRDefault="00D54B90" w:rsidP="00C504B0">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Лист регистрации </w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D54B90" w:rsidRDefault="00D54B90" w:rsidP="00C504B0">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C504B0" w:rsidRPr="00D54B90" w:rsidRDefault="00D54B90" w:rsidP="00C504B0">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Тіркеу парағы</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C504B0" w:rsidRDefault="00C504B0" w:rsidP="00C504B0">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="5705"/>
         <w:gridCol w:w="3191"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C504B0" w:rsidTr="00B1591F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C504B0" w:rsidRDefault="00C504B0" w:rsidP="00B1591F">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5705" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C504B0" w:rsidRDefault="00DA271C" w:rsidP="004731A8">
-[...5 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00C504B0" w:rsidRPr="00D54B90" w:rsidRDefault="00D54B90" w:rsidP="00D54B90">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
+              <w:t>Ата-аналардың аты-жөні</w:t>
             </w:r>
-            <w:r w:rsidR="00C504B0">
-[...22 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3191" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C504B0" w:rsidRDefault="00DA271C" w:rsidP="00B1591F">
-[...5 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00C504B0" w:rsidRPr="00D54B90" w:rsidRDefault="00D54B90" w:rsidP="00D54B90">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">     </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Подпись </w:t>
+              <w:t>Қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C504B0" w:rsidTr="00B1591F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C504B0" w:rsidRDefault="00C504B0" w:rsidP="00B1591F">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
@@ -2652,85 +2702,85 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AE00AF" w:rsidRDefault="00AE00AF" w:rsidP="00390FC7">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AE00AF" w:rsidSect="00C504B0">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="567" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000201" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000004" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="03440761"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE5CC778"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4487,125 +4537,129 @@
   <w:num w:numId="13">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat>
-[...1 lines deleted...]
-  </w:compat>
+  <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="002F6C77"/>
     <w:rsid w:val="00002B5D"/>
     <w:rsid w:val="00055E60"/>
     <w:rsid w:val="00082783"/>
     <w:rsid w:val="00101C4D"/>
     <w:rsid w:val="00122554"/>
     <w:rsid w:val="00191DF3"/>
+    <w:rsid w:val="001B5D27"/>
     <w:rsid w:val="001C54A1"/>
     <w:rsid w:val="00240655"/>
     <w:rsid w:val="002F6C77"/>
     <w:rsid w:val="0034698D"/>
     <w:rsid w:val="00350F8B"/>
     <w:rsid w:val="00390FC7"/>
     <w:rsid w:val="004132EA"/>
+    <w:rsid w:val="004164E6"/>
     <w:rsid w:val="004731A8"/>
     <w:rsid w:val="005F1A62"/>
     <w:rsid w:val="00641A7C"/>
     <w:rsid w:val="006A054D"/>
     <w:rsid w:val="006F0799"/>
     <w:rsid w:val="00716335"/>
+    <w:rsid w:val="00764268"/>
     <w:rsid w:val="007B2DA3"/>
     <w:rsid w:val="00835E30"/>
+    <w:rsid w:val="008829E5"/>
     <w:rsid w:val="00987BD7"/>
     <w:rsid w:val="00AA1F35"/>
     <w:rsid w:val="00AE00AF"/>
     <w:rsid w:val="00B11C90"/>
     <w:rsid w:val="00B3239D"/>
     <w:rsid w:val="00B44161"/>
     <w:rsid w:val="00B85201"/>
     <w:rsid w:val="00C504B0"/>
     <w:rsid w:val="00C5470C"/>
+    <w:rsid w:val="00C717DD"/>
     <w:rsid w:val="00CB36D6"/>
     <w:rsid w:val="00CB78C6"/>
     <w:rsid w:val="00CC290C"/>
+    <w:rsid w:val="00D54B90"/>
     <w:rsid w:val="00DA271C"/>
     <w:rsid w:val="00EB7939"/>
     <w:rsid w:val="00ED670D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
@@ -4732,50 +4786,51 @@
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C504B0"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00082783"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
@@ -5018,74 +5073,74 @@
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
     <w:div w:id="451286694">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5338,82 +5393,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8BB9430-630A-4A58-AAB5-87D4D439C8DC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{407B7B08-876B-4ECF-94DE-3B63D448BB02}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>547</Words>
-  <Characters>3119</Characters>
+  <Words>542</Words>
+  <Characters>3093</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3659</CharactersWithSpaces>
+  <CharactersWithSpaces>3628</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>