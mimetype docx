--- v0 (2025-12-26)
+++ v1 (2026-04-02)
@@ -1,3735 +1,2663 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="002A5E92" w:rsidRDefault="002A5E92" w:rsidP="002A5E92">
+    <w:p w:rsidR="00085BB3" w:rsidRDefault="005741CD" w:rsidP="005741CD">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4849"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00841775">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="6867886" cy="8737977"/>
+            <wp:effectExtent l="19050" t="0" r="9164" b="0"/>
+            <wp:docPr id="27" name="Рисунок 26" descr="Скан_20200129 (9).png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Скан_20200129 (9).png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4" cstate="print"/>
+                    <a:srcRect l="6746" t="1372" b="12394"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6870818" cy="8741707"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00841775" w:rsidRDefault="00841775" w:rsidP="005741CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4849"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841775">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="6914185" cy="9371284"/>
+            <wp:effectExtent l="19050" t="0" r="965" b="0"/>
+            <wp:docPr id="29" name="Рисунок 25" descr="Скан_20200129 (10).png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Скан_20200129 (10).png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5" cstate="print"/>
+                    <a:srcRect l="5203" t="1247" b="5237"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6914185" cy="9371284"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00085BB3" w:rsidRDefault="00841775" w:rsidP="00085BB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6840855" cy="9408160"/>
+            <wp:extent cx="6763715" cy="9104113"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
-            <wp:docPr id="15" name="Рисунок 9" descr="Скан_20200129 (19).png"/>
+            <wp:docPr id="25" name="Рисунок 24" descr="Скан_20200129 (11).png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Скан_20200129 (19).png"/>
+                    <pic:cNvPr id="0" name="Скан_20200129 (11).png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6"/>
+                    <a:blip r:embed="rId6" cstate="print"/>
+                    <a:srcRect l="5032" b="7062"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6840855" cy="9408160"/>
+                      <a:ext cx="6768561" cy="9110636"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00841775" w:rsidRDefault="00841775" w:rsidP="00085BB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841775">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="6705841" cy="8882884"/>
+            <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+            <wp:docPr id="30" name="Рисунок 23" descr="Скан_20200129 (12).png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Скан_20200129 (12).png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:srcRect l="5203" t="1247" b="7357"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6705841" cy="8882884"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00841775" w:rsidRDefault="00841775" w:rsidP="00085BB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841775">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="6706530" cy="8796760"/>
+            <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+            <wp:docPr id="28" name="Рисунок 22" descr="Скан_20200129 (13).png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Скан_20200129 (13).png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print"/>
+                    <a:srcRect l="4003" t="998" b="7357"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6706531" cy="8796761"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00085BB3" w:rsidRDefault="00085BB3" w:rsidP="00085BB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00085BB3" w:rsidRDefault="00085BB3" w:rsidP="00085BB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE561E" w:rsidRDefault="00FE561E" w:rsidP="00085BB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E11C78" w:rsidRDefault="00E11C78" w:rsidP="00E11C78">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B17F1">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5939790" cy="8169275"/>
+            <wp:effectExtent l="19050" t="0" r="3810" b="0"/>
+            <wp:docPr id="31" name="Рисунок 2" descr="Скан_20200129 (14).png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Скан_20200129 (14).png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5939790" cy="8169275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6840855" cy="9408160"/>
-[...1 lines deleted...]
-            <wp:docPr id="13" name="Рисунок 8" descr="Скан_20200129 (20).png"/>
+            <wp:extent cx="5939790" cy="8169275"/>
+            <wp:effectExtent l="19050" t="0" r="3810" b="0"/>
+            <wp:docPr id="32" name="Рисунок 1" descr="Скан_20200129 (15).png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Скан_20200129 (20).png"/>
+                    <pic:cNvPr id="0" name="Скан_20200129 (15).png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7"/>
+                    <a:blip r:embed="rId10" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6840855" cy="9408160"/>
-[...125 lines deleted...]
-                      <a:ext cx="6840855" cy="9408160"/>
+                      <a:ext cx="5939790" cy="8169275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E412A1" w:rsidRDefault="002A5E92" w:rsidP="002A5E92">
+    <w:p w:rsidR="00E11C78" w:rsidRDefault="00E11C78" w:rsidP="00E11C78">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A5E92">
+      <w:r w:rsidRPr="002B17F1">
         <w:rPr>
-          <w:lang w:val="kk-KZ"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6840855" cy="9408160"/>
-[...1 lines deleted...]
-            <wp:docPr id="17" name="Рисунок 4" descr="Скан_20200129 (24).png"/>
+            <wp:extent cx="5939790" cy="8169275"/>
+            <wp:effectExtent l="19050" t="0" r="3810" b="0"/>
+            <wp:docPr id="33" name="Рисунок 0" descr="Скан_20200129 (16).png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Скан_20200129 (24).png"/>
+                    <pic:cNvPr id="0" name="Скан_20200129 (16).png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId11" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6840855" cy="9408160"/>
+                      <a:ext cx="5939790" cy="8169275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="002A5E92">
+      <w:r w:rsidR="005F7631">
         <w:rPr>
-          <w:lang w:val="kk-KZ"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6840855" cy="9408160"/>
+            <wp:extent cx="6750685" cy="9284335"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
-            <wp:docPr id="19" name="Рисунок 3" descr="Скан_20200129 (25).png"/>
+            <wp:docPr id="1" name="Рисунок 0" descr="Скан_20200129 (17).png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Скан_20200129 (25).png"/>
+                    <pic:cNvPr id="0" name="Скан_20200129 (17).png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId12" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6840855" cy="9408160"/>
+                      <a:ext cx="6750685" cy="9284335"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="002A5E92">
+      <w:r w:rsidR="005F7631">
         <w:rPr>
-          <w:lang w:val="kk-KZ"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6840855" cy="9408160"/>
+            <wp:extent cx="6750685" cy="9284335"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
-            <wp:docPr id="18" name="Рисунок 2" descr="Скан_20200129 (26).png"/>
+            <wp:docPr id="2" name="Рисунок 1" descr="Скан_20200129 (18) (1).png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Скан_20200129 (26).png"/>
+                    <pic:cNvPr id="0" name="Скан_20200129 (18) (1).png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId13" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6840855" cy="9408160"/>
-[...41 lines deleted...]
-                      <a:ext cx="6840855" cy="9408160"/>
+                      <a:ext cx="6750685" cy="9284335"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A5E92" w:rsidRPr="002A5E92" w:rsidRDefault="002A5E92" w:rsidP="002A5E92">
+    <w:p w:rsidR="00E11C78" w:rsidRPr="002B17F1" w:rsidRDefault="00E11C78" w:rsidP="00E11C78">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A5E92">
+    </w:p>
+    <w:p w:rsidR="00085BB3" w:rsidRPr="00085BB3" w:rsidRDefault="00085BB3" w:rsidP="00085BB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...35 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="002A5E92" w:rsidRPr="002A5E92" w:rsidSect="002A5E92">
-[...1 lines deleted...]
-      <w:pgMar w:top="142" w:right="566" w:bottom="-57" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
+    <w:sectPr w:rsidR="00085BB3" w:rsidRPr="00085BB3" w:rsidSect="00085BB3">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="568" w:right="566" w:bottom="568" w:left="709" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
-</file>
-[...2742 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="75"/>
+  <w:zoom w:percent="82"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat>
-[...15 lines deleted...]
-  </w:compat>
+  <w:compat/>
   <w:rsids>
-    <w:rsidRoot w:val="00437B83"/>
-[...337 lines deleted...]
-    <w:rsid w:val="00FB3F8B"/>
+    <w:rsidRoot w:val="004A6EA1"/>
+    <w:rsid w:val="00000643"/>
+    <w:rsid w:val="00000774"/>
+    <w:rsid w:val="00001642"/>
+    <w:rsid w:val="0000684E"/>
+    <w:rsid w:val="0000686B"/>
+    <w:rsid w:val="000072A0"/>
+    <w:rsid w:val="00007D4D"/>
+    <w:rsid w:val="00010C0D"/>
+    <w:rsid w:val="0001337C"/>
+    <w:rsid w:val="00013EF7"/>
+    <w:rsid w:val="000141DA"/>
+    <w:rsid w:val="00014316"/>
+    <w:rsid w:val="00014C9F"/>
+    <w:rsid w:val="00014EC3"/>
+    <w:rsid w:val="00015254"/>
+    <w:rsid w:val="0001579A"/>
+    <w:rsid w:val="00015DAB"/>
+    <w:rsid w:val="000170E1"/>
+    <w:rsid w:val="00021483"/>
+    <w:rsid w:val="000217FD"/>
+    <w:rsid w:val="000229EB"/>
+    <w:rsid w:val="00022F20"/>
+    <w:rsid w:val="00023CE4"/>
+    <w:rsid w:val="00023D39"/>
+    <w:rsid w:val="00026A56"/>
+    <w:rsid w:val="00026F65"/>
+    <w:rsid w:val="000308C6"/>
+    <w:rsid w:val="000309B3"/>
+    <w:rsid w:val="00031E91"/>
+    <w:rsid w:val="00032CB6"/>
+    <w:rsid w:val="00033894"/>
+    <w:rsid w:val="00034D6D"/>
+    <w:rsid w:val="000367A5"/>
+    <w:rsid w:val="00036AF4"/>
+    <w:rsid w:val="00036F3C"/>
+    <w:rsid w:val="000370E2"/>
+    <w:rsid w:val="00037436"/>
+    <w:rsid w:val="00041BC2"/>
+    <w:rsid w:val="000431F4"/>
+    <w:rsid w:val="00043228"/>
+    <w:rsid w:val="00044568"/>
+    <w:rsid w:val="0004504F"/>
+    <w:rsid w:val="00045793"/>
+    <w:rsid w:val="0004693F"/>
+    <w:rsid w:val="00046B0D"/>
+    <w:rsid w:val="00050EF0"/>
+    <w:rsid w:val="00051387"/>
+    <w:rsid w:val="000515B8"/>
+    <w:rsid w:val="00051E85"/>
+    <w:rsid w:val="00053924"/>
+    <w:rsid w:val="00053E58"/>
+    <w:rsid w:val="00054926"/>
+    <w:rsid w:val="00054F8D"/>
+    <w:rsid w:val="00061761"/>
+    <w:rsid w:val="000628F4"/>
+    <w:rsid w:val="00063250"/>
+    <w:rsid w:val="0006357C"/>
+    <w:rsid w:val="00063FF8"/>
+    <w:rsid w:val="00064006"/>
+    <w:rsid w:val="0006478C"/>
+    <w:rsid w:val="000676AF"/>
+    <w:rsid w:val="000677D4"/>
+    <w:rsid w:val="00067876"/>
+    <w:rsid w:val="00070862"/>
+    <w:rsid w:val="000722F5"/>
+    <w:rsid w:val="000736CB"/>
+    <w:rsid w:val="00073C56"/>
+    <w:rsid w:val="00076543"/>
+    <w:rsid w:val="00076DCA"/>
+    <w:rsid w:val="00080AB1"/>
+    <w:rsid w:val="00080B27"/>
+    <w:rsid w:val="000832C0"/>
+    <w:rsid w:val="00083DC6"/>
+    <w:rsid w:val="00083DE2"/>
+    <w:rsid w:val="000841D1"/>
+    <w:rsid w:val="00084C1F"/>
+    <w:rsid w:val="00085BB3"/>
+    <w:rsid w:val="000878AF"/>
+    <w:rsid w:val="000900FD"/>
+    <w:rsid w:val="00090FB4"/>
+    <w:rsid w:val="00091F7C"/>
+    <w:rsid w:val="00093A21"/>
+    <w:rsid w:val="000942A7"/>
+    <w:rsid w:val="00094509"/>
+    <w:rsid w:val="00094518"/>
+    <w:rsid w:val="000964E4"/>
+    <w:rsid w:val="000977F1"/>
+    <w:rsid w:val="000A013D"/>
+    <w:rsid w:val="000A1073"/>
+    <w:rsid w:val="000A1660"/>
+    <w:rsid w:val="000A21C1"/>
+    <w:rsid w:val="000A2242"/>
+    <w:rsid w:val="000A2335"/>
+    <w:rsid w:val="000A3648"/>
+    <w:rsid w:val="000A5832"/>
+    <w:rsid w:val="000A5D7F"/>
+    <w:rsid w:val="000A7329"/>
+    <w:rsid w:val="000A7BA1"/>
+    <w:rsid w:val="000B1252"/>
+    <w:rsid w:val="000B25FF"/>
+    <w:rsid w:val="000B3923"/>
+    <w:rsid w:val="000B53F6"/>
+    <w:rsid w:val="000B6911"/>
+    <w:rsid w:val="000C03BF"/>
+    <w:rsid w:val="000C34CB"/>
+    <w:rsid w:val="000C39BB"/>
+    <w:rsid w:val="000C6180"/>
+    <w:rsid w:val="000C634A"/>
+    <w:rsid w:val="000C67FF"/>
+    <w:rsid w:val="000C6CAC"/>
+    <w:rsid w:val="000C75C8"/>
+    <w:rsid w:val="000C7D94"/>
+    <w:rsid w:val="000D105B"/>
+    <w:rsid w:val="000D1DBE"/>
+    <w:rsid w:val="000D3A5A"/>
+    <w:rsid w:val="000D3F55"/>
+    <w:rsid w:val="000D68CE"/>
+    <w:rsid w:val="000E07DD"/>
+    <w:rsid w:val="000E07E8"/>
+    <w:rsid w:val="000E0E1E"/>
+    <w:rsid w:val="000E17BF"/>
+    <w:rsid w:val="000E18F8"/>
+    <w:rsid w:val="000E1E7B"/>
+    <w:rsid w:val="000E211A"/>
+    <w:rsid w:val="000E2B5A"/>
+    <w:rsid w:val="000E2CC3"/>
+    <w:rsid w:val="000E3555"/>
+    <w:rsid w:val="000E3D38"/>
+    <w:rsid w:val="000E4068"/>
+    <w:rsid w:val="000E5498"/>
+    <w:rsid w:val="000E5926"/>
+    <w:rsid w:val="000E672B"/>
+    <w:rsid w:val="000E6EB1"/>
+    <w:rsid w:val="000E7C1D"/>
+    <w:rsid w:val="000F01F7"/>
+    <w:rsid w:val="000F0DFA"/>
+    <w:rsid w:val="000F3931"/>
+    <w:rsid w:val="000F3D55"/>
+    <w:rsid w:val="000F5606"/>
+    <w:rsid w:val="000F759E"/>
+    <w:rsid w:val="000F77C5"/>
+    <w:rsid w:val="00100B29"/>
+    <w:rsid w:val="00100FCE"/>
+    <w:rsid w:val="001017E9"/>
+    <w:rsid w:val="0010299D"/>
+    <w:rsid w:val="0010431C"/>
+    <w:rsid w:val="0010563B"/>
+    <w:rsid w:val="00105D45"/>
+    <w:rsid w:val="00107021"/>
+    <w:rsid w:val="001078BB"/>
+    <w:rsid w:val="00111653"/>
+    <w:rsid w:val="00111A0C"/>
+    <w:rsid w:val="00111AE5"/>
+    <w:rsid w:val="00112401"/>
+    <w:rsid w:val="00113214"/>
+    <w:rsid w:val="00114017"/>
+    <w:rsid w:val="00114467"/>
+    <w:rsid w:val="00114C63"/>
+    <w:rsid w:val="00115A79"/>
+    <w:rsid w:val="00116F36"/>
+    <w:rsid w:val="001204FD"/>
+    <w:rsid w:val="00121C84"/>
+    <w:rsid w:val="0012234D"/>
+    <w:rsid w:val="00122AE2"/>
+    <w:rsid w:val="001238B2"/>
+    <w:rsid w:val="00123B3B"/>
+    <w:rsid w:val="00124696"/>
+    <w:rsid w:val="00124733"/>
+    <w:rsid w:val="00124871"/>
+    <w:rsid w:val="0012618A"/>
+    <w:rsid w:val="00126EB5"/>
+    <w:rsid w:val="0013100F"/>
+    <w:rsid w:val="00131175"/>
+    <w:rsid w:val="001318C0"/>
+    <w:rsid w:val="00131AA9"/>
+    <w:rsid w:val="001345D0"/>
+    <w:rsid w:val="00134B43"/>
+    <w:rsid w:val="00134C6F"/>
+    <w:rsid w:val="001351B3"/>
+    <w:rsid w:val="0013576C"/>
+    <w:rsid w:val="00135CF2"/>
+    <w:rsid w:val="001379CE"/>
+    <w:rsid w:val="001407DC"/>
+    <w:rsid w:val="001417B4"/>
+    <w:rsid w:val="001429D8"/>
+    <w:rsid w:val="00142F38"/>
+    <w:rsid w:val="001449FA"/>
+    <w:rsid w:val="00144E3C"/>
+    <w:rsid w:val="001469CF"/>
+    <w:rsid w:val="00146CC0"/>
+    <w:rsid w:val="001472FF"/>
+    <w:rsid w:val="001510E1"/>
+    <w:rsid w:val="00151449"/>
+    <w:rsid w:val="0015234F"/>
+    <w:rsid w:val="00154042"/>
+    <w:rsid w:val="00154208"/>
+    <w:rsid w:val="001546DA"/>
+    <w:rsid w:val="001610A1"/>
+    <w:rsid w:val="0016244E"/>
+    <w:rsid w:val="00163982"/>
+    <w:rsid w:val="00163A21"/>
+    <w:rsid w:val="0017224B"/>
+    <w:rsid w:val="00172303"/>
+    <w:rsid w:val="0017279B"/>
+    <w:rsid w:val="00174C72"/>
+    <w:rsid w:val="00176627"/>
+    <w:rsid w:val="001773F5"/>
+    <w:rsid w:val="00180A8C"/>
+    <w:rsid w:val="00181646"/>
+    <w:rsid w:val="00182759"/>
+    <w:rsid w:val="001830DF"/>
+    <w:rsid w:val="001837E3"/>
+    <w:rsid w:val="00184625"/>
+    <w:rsid w:val="001849D8"/>
+    <w:rsid w:val="00186FFA"/>
+    <w:rsid w:val="00187D40"/>
+    <w:rsid w:val="001911B0"/>
+    <w:rsid w:val="001925EA"/>
+    <w:rsid w:val="00193A8E"/>
+    <w:rsid w:val="00194F94"/>
+    <w:rsid w:val="001A0099"/>
+    <w:rsid w:val="001A0B52"/>
+    <w:rsid w:val="001A2255"/>
+    <w:rsid w:val="001A2506"/>
+    <w:rsid w:val="001A2AEE"/>
+    <w:rsid w:val="001A461E"/>
+    <w:rsid w:val="001A4AA9"/>
+    <w:rsid w:val="001A6F57"/>
+    <w:rsid w:val="001A71E8"/>
+    <w:rsid w:val="001A7877"/>
+    <w:rsid w:val="001B1418"/>
+    <w:rsid w:val="001B316F"/>
+    <w:rsid w:val="001B38D2"/>
+    <w:rsid w:val="001B3931"/>
+    <w:rsid w:val="001B647F"/>
+    <w:rsid w:val="001B74E9"/>
+    <w:rsid w:val="001C168F"/>
+    <w:rsid w:val="001C18E9"/>
+    <w:rsid w:val="001C278B"/>
+    <w:rsid w:val="001C3611"/>
+    <w:rsid w:val="001C3B10"/>
+    <w:rsid w:val="001C3F00"/>
+    <w:rsid w:val="001C4DA8"/>
+    <w:rsid w:val="001C7F5C"/>
+    <w:rsid w:val="001C7FAB"/>
+    <w:rsid w:val="001D0B25"/>
+    <w:rsid w:val="001D22C0"/>
+    <w:rsid w:val="001D22E1"/>
+    <w:rsid w:val="001D2878"/>
+    <w:rsid w:val="001D3357"/>
+    <w:rsid w:val="001D3B3A"/>
+    <w:rsid w:val="001D5BF7"/>
+    <w:rsid w:val="001D612A"/>
+    <w:rsid w:val="001E11CF"/>
+    <w:rsid w:val="001E190F"/>
+    <w:rsid w:val="001E1EB8"/>
+    <w:rsid w:val="001E2266"/>
+    <w:rsid w:val="001E2B4A"/>
+    <w:rsid w:val="001E2D58"/>
+    <w:rsid w:val="001E4D6C"/>
+    <w:rsid w:val="001E5062"/>
+    <w:rsid w:val="001E5E2B"/>
+    <w:rsid w:val="001F40B8"/>
+    <w:rsid w:val="001F53A7"/>
+    <w:rsid w:val="001F5AD6"/>
+    <w:rsid w:val="001F7CE9"/>
+    <w:rsid w:val="00202823"/>
+    <w:rsid w:val="00204743"/>
+    <w:rsid w:val="002061FB"/>
+    <w:rsid w:val="00206662"/>
+    <w:rsid w:val="00206A75"/>
+    <w:rsid w:val="002105D6"/>
+    <w:rsid w:val="00211D3F"/>
+    <w:rsid w:val="00211E90"/>
+    <w:rsid w:val="002125D8"/>
+    <w:rsid w:val="00213CCA"/>
+    <w:rsid w:val="00216AA7"/>
+    <w:rsid w:val="0021775E"/>
+    <w:rsid w:val="00220683"/>
+    <w:rsid w:val="00220B64"/>
+    <w:rsid w:val="0022152C"/>
+    <w:rsid w:val="00224765"/>
+    <w:rsid w:val="00226EF9"/>
+    <w:rsid w:val="00227454"/>
+    <w:rsid w:val="0023234F"/>
+    <w:rsid w:val="00234AC2"/>
+    <w:rsid w:val="00237FC4"/>
+    <w:rsid w:val="00240B40"/>
+    <w:rsid w:val="00241938"/>
+    <w:rsid w:val="0024266C"/>
+    <w:rsid w:val="00242FFB"/>
+    <w:rsid w:val="00244313"/>
+    <w:rsid w:val="00245736"/>
+    <w:rsid w:val="00245A4E"/>
+    <w:rsid w:val="00247D45"/>
+    <w:rsid w:val="002500BE"/>
+    <w:rsid w:val="0025092D"/>
+    <w:rsid w:val="002512F7"/>
+    <w:rsid w:val="0025156E"/>
+    <w:rsid w:val="002517C8"/>
+    <w:rsid w:val="00253C0C"/>
+    <w:rsid w:val="00255044"/>
+    <w:rsid w:val="00260520"/>
+    <w:rsid w:val="002612BE"/>
+    <w:rsid w:val="00263EF2"/>
+    <w:rsid w:val="00264481"/>
+    <w:rsid w:val="0026448B"/>
+    <w:rsid w:val="0026510C"/>
+    <w:rsid w:val="00267551"/>
+    <w:rsid w:val="00270122"/>
+    <w:rsid w:val="002702FE"/>
+    <w:rsid w:val="002716CC"/>
+    <w:rsid w:val="00271A77"/>
+    <w:rsid w:val="0027226D"/>
+    <w:rsid w:val="002735F0"/>
+    <w:rsid w:val="00275FC5"/>
+    <w:rsid w:val="00276D84"/>
+    <w:rsid w:val="00276E49"/>
+    <w:rsid w:val="00280E71"/>
+    <w:rsid w:val="00280F9F"/>
+    <w:rsid w:val="00281DDC"/>
+    <w:rsid w:val="0028477A"/>
+    <w:rsid w:val="00286257"/>
+    <w:rsid w:val="00286E55"/>
+    <w:rsid w:val="002875E5"/>
+    <w:rsid w:val="00287DC3"/>
+    <w:rsid w:val="00291AD3"/>
+    <w:rsid w:val="00291FEE"/>
+    <w:rsid w:val="002934AB"/>
+    <w:rsid w:val="00294F47"/>
+    <w:rsid w:val="00295EC3"/>
+    <w:rsid w:val="00296F98"/>
+    <w:rsid w:val="002A1163"/>
+    <w:rsid w:val="002A3875"/>
+    <w:rsid w:val="002A3F54"/>
+    <w:rsid w:val="002A422E"/>
+    <w:rsid w:val="002A50D9"/>
+    <w:rsid w:val="002A58ED"/>
+    <w:rsid w:val="002A7845"/>
+    <w:rsid w:val="002B055B"/>
+    <w:rsid w:val="002B2B00"/>
+    <w:rsid w:val="002B2D65"/>
+    <w:rsid w:val="002B3DD1"/>
+    <w:rsid w:val="002B3FD4"/>
+    <w:rsid w:val="002B5E4B"/>
+    <w:rsid w:val="002B6952"/>
+    <w:rsid w:val="002C1D4C"/>
+    <w:rsid w:val="002C3EBA"/>
+    <w:rsid w:val="002C50C3"/>
+    <w:rsid w:val="002C578B"/>
+    <w:rsid w:val="002C6DAF"/>
+    <w:rsid w:val="002C6DF5"/>
+    <w:rsid w:val="002C7FC7"/>
+    <w:rsid w:val="002D47DB"/>
+    <w:rsid w:val="002D48B3"/>
+    <w:rsid w:val="002D5EDF"/>
+    <w:rsid w:val="002D61D6"/>
+    <w:rsid w:val="002D6B7B"/>
+    <w:rsid w:val="002D7DBF"/>
+    <w:rsid w:val="002E2CC2"/>
+    <w:rsid w:val="002E3092"/>
+    <w:rsid w:val="002E3B8E"/>
+    <w:rsid w:val="002E40AF"/>
+    <w:rsid w:val="002E4893"/>
+    <w:rsid w:val="002E5515"/>
+    <w:rsid w:val="002E5C63"/>
+    <w:rsid w:val="002E6CF8"/>
+    <w:rsid w:val="002F0AB5"/>
+    <w:rsid w:val="002F52C6"/>
+    <w:rsid w:val="002F6DCE"/>
+    <w:rsid w:val="002F7440"/>
+    <w:rsid w:val="00300641"/>
+    <w:rsid w:val="00302469"/>
+    <w:rsid w:val="003024F8"/>
+    <w:rsid w:val="00302937"/>
+    <w:rsid w:val="003044EB"/>
+    <w:rsid w:val="00305361"/>
+    <w:rsid w:val="00305679"/>
+    <w:rsid w:val="00306F00"/>
+    <w:rsid w:val="003101CB"/>
+    <w:rsid w:val="00310C97"/>
+    <w:rsid w:val="0031194F"/>
+    <w:rsid w:val="00311EBD"/>
+    <w:rsid w:val="0031218C"/>
+    <w:rsid w:val="0031635D"/>
+    <w:rsid w:val="003169C3"/>
+    <w:rsid w:val="0031778E"/>
+    <w:rsid w:val="00317D20"/>
+    <w:rsid w:val="00317D8E"/>
+    <w:rsid w:val="0032088F"/>
+    <w:rsid w:val="00323567"/>
+    <w:rsid w:val="00324E81"/>
+    <w:rsid w:val="00326098"/>
+    <w:rsid w:val="00326D5C"/>
+    <w:rsid w:val="00327311"/>
+    <w:rsid w:val="00330641"/>
+    <w:rsid w:val="003324F4"/>
+    <w:rsid w:val="00333DB5"/>
+    <w:rsid w:val="00333E3A"/>
+    <w:rsid w:val="00334EA6"/>
+    <w:rsid w:val="00336EAD"/>
+    <w:rsid w:val="0033787D"/>
+    <w:rsid w:val="00342089"/>
+    <w:rsid w:val="00344285"/>
+    <w:rsid w:val="00344EA2"/>
+    <w:rsid w:val="003450A7"/>
+    <w:rsid w:val="00345A7D"/>
+    <w:rsid w:val="0034643C"/>
+    <w:rsid w:val="003500E4"/>
+    <w:rsid w:val="003524E4"/>
+    <w:rsid w:val="003528C1"/>
+    <w:rsid w:val="0035309A"/>
+    <w:rsid w:val="00360236"/>
+    <w:rsid w:val="00360947"/>
+    <w:rsid w:val="0036201C"/>
+    <w:rsid w:val="003625ED"/>
+    <w:rsid w:val="00362AE6"/>
+    <w:rsid w:val="00362C0C"/>
+    <w:rsid w:val="00363590"/>
+    <w:rsid w:val="00363934"/>
+    <w:rsid w:val="003658E5"/>
+    <w:rsid w:val="003659EF"/>
+    <w:rsid w:val="00365CA7"/>
+    <w:rsid w:val="00366194"/>
+    <w:rsid w:val="00366385"/>
+    <w:rsid w:val="00366C80"/>
+    <w:rsid w:val="00371A69"/>
+    <w:rsid w:val="00371F67"/>
+    <w:rsid w:val="00372C4E"/>
+    <w:rsid w:val="00373FE9"/>
+    <w:rsid w:val="00374152"/>
+    <w:rsid w:val="003752B0"/>
+    <w:rsid w:val="003752DD"/>
+    <w:rsid w:val="00380599"/>
+    <w:rsid w:val="003818EE"/>
+    <w:rsid w:val="003819F8"/>
+    <w:rsid w:val="00384B66"/>
+    <w:rsid w:val="00386F30"/>
+    <w:rsid w:val="0038714A"/>
+    <w:rsid w:val="00387820"/>
+    <w:rsid w:val="003879C0"/>
+    <w:rsid w:val="00390FAA"/>
+    <w:rsid w:val="003934A4"/>
+    <w:rsid w:val="00394091"/>
+    <w:rsid w:val="00394546"/>
+    <w:rsid w:val="00397BA3"/>
+    <w:rsid w:val="003A0139"/>
+    <w:rsid w:val="003A038B"/>
+    <w:rsid w:val="003A054E"/>
+    <w:rsid w:val="003A0EE3"/>
+    <w:rsid w:val="003A112F"/>
+    <w:rsid w:val="003A1562"/>
+    <w:rsid w:val="003A2317"/>
+    <w:rsid w:val="003A2517"/>
+    <w:rsid w:val="003A3341"/>
+    <w:rsid w:val="003A6A01"/>
+    <w:rsid w:val="003A72C7"/>
+    <w:rsid w:val="003A7DBA"/>
+    <w:rsid w:val="003A7EBB"/>
+    <w:rsid w:val="003B02E1"/>
+    <w:rsid w:val="003B076F"/>
+    <w:rsid w:val="003B1C9D"/>
+    <w:rsid w:val="003B5424"/>
+    <w:rsid w:val="003B7384"/>
+    <w:rsid w:val="003B75BA"/>
+    <w:rsid w:val="003B7DCB"/>
+    <w:rsid w:val="003B7F96"/>
+    <w:rsid w:val="003C03EB"/>
+    <w:rsid w:val="003C2044"/>
+    <w:rsid w:val="003C223D"/>
+    <w:rsid w:val="003C2553"/>
+    <w:rsid w:val="003C3D54"/>
+    <w:rsid w:val="003C4938"/>
+    <w:rsid w:val="003C49C1"/>
+    <w:rsid w:val="003C5793"/>
+    <w:rsid w:val="003C5EA6"/>
+    <w:rsid w:val="003C72E5"/>
+    <w:rsid w:val="003C7356"/>
+    <w:rsid w:val="003D2C50"/>
+    <w:rsid w:val="003D4BAA"/>
+    <w:rsid w:val="003D51D8"/>
+    <w:rsid w:val="003D5B95"/>
+    <w:rsid w:val="003D7505"/>
+    <w:rsid w:val="003D7DED"/>
+    <w:rsid w:val="003E0A5F"/>
+    <w:rsid w:val="003E2597"/>
+    <w:rsid w:val="003E43A9"/>
+    <w:rsid w:val="003E53FB"/>
+    <w:rsid w:val="003E58F1"/>
+    <w:rsid w:val="003E6420"/>
+    <w:rsid w:val="003F0E83"/>
+    <w:rsid w:val="003F3FE1"/>
+    <w:rsid w:val="003F5D00"/>
+    <w:rsid w:val="003F5E18"/>
+    <w:rsid w:val="003F6B17"/>
+    <w:rsid w:val="003F6E0C"/>
+    <w:rsid w:val="00403B4F"/>
+    <w:rsid w:val="00404920"/>
+    <w:rsid w:val="00405435"/>
+    <w:rsid w:val="00410A4F"/>
+    <w:rsid w:val="004113FA"/>
+    <w:rsid w:val="00412040"/>
+    <w:rsid w:val="00413B85"/>
+    <w:rsid w:val="00413B8A"/>
+    <w:rsid w:val="00415660"/>
+    <w:rsid w:val="00415F0E"/>
+    <w:rsid w:val="0041613C"/>
+    <w:rsid w:val="004168FC"/>
+    <w:rsid w:val="00417782"/>
+    <w:rsid w:val="00420809"/>
+    <w:rsid w:val="00421154"/>
+    <w:rsid w:val="004218D7"/>
+    <w:rsid w:val="00425982"/>
+    <w:rsid w:val="00425DF5"/>
+    <w:rsid w:val="00425EDC"/>
+    <w:rsid w:val="004265FF"/>
+    <w:rsid w:val="0042668A"/>
+    <w:rsid w:val="0042708D"/>
+    <w:rsid w:val="0043060B"/>
+    <w:rsid w:val="004313B6"/>
+    <w:rsid w:val="00432554"/>
+    <w:rsid w:val="00435081"/>
+    <w:rsid w:val="00436429"/>
+    <w:rsid w:val="00440022"/>
+    <w:rsid w:val="00440A1A"/>
+    <w:rsid w:val="00441293"/>
+    <w:rsid w:val="0044209E"/>
+    <w:rsid w:val="00445ACE"/>
+    <w:rsid w:val="00445BA1"/>
+    <w:rsid w:val="00446CD4"/>
+    <w:rsid w:val="004503BE"/>
+    <w:rsid w:val="00450A11"/>
+    <w:rsid w:val="00450F40"/>
+    <w:rsid w:val="004513E6"/>
+    <w:rsid w:val="00451FE0"/>
+    <w:rsid w:val="004520B5"/>
+    <w:rsid w:val="00453ED7"/>
+    <w:rsid w:val="0045595E"/>
+    <w:rsid w:val="00455DEF"/>
+    <w:rsid w:val="0045674D"/>
+    <w:rsid w:val="00456EFA"/>
+    <w:rsid w:val="00457205"/>
+    <w:rsid w:val="0046169F"/>
+    <w:rsid w:val="004617A2"/>
+    <w:rsid w:val="00461D20"/>
+    <w:rsid w:val="00465436"/>
+    <w:rsid w:val="00465DC4"/>
+    <w:rsid w:val="004661A5"/>
+    <w:rsid w:val="0046666A"/>
+    <w:rsid w:val="00466AA6"/>
+    <w:rsid w:val="0047296C"/>
+    <w:rsid w:val="00473697"/>
+    <w:rsid w:val="004769D9"/>
+    <w:rsid w:val="00477327"/>
+    <w:rsid w:val="004804C5"/>
+    <w:rsid w:val="004821D4"/>
+    <w:rsid w:val="00483AE4"/>
+    <w:rsid w:val="00483B39"/>
+    <w:rsid w:val="00483F51"/>
+    <w:rsid w:val="00483FD1"/>
+    <w:rsid w:val="004841DD"/>
+    <w:rsid w:val="004843C9"/>
+    <w:rsid w:val="004844AC"/>
+    <w:rsid w:val="00484A03"/>
+    <w:rsid w:val="00484E18"/>
+    <w:rsid w:val="00486C4D"/>
+    <w:rsid w:val="00486FF0"/>
+    <w:rsid w:val="00487C61"/>
+    <w:rsid w:val="00492E99"/>
+    <w:rsid w:val="004935C9"/>
+    <w:rsid w:val="00494D40"/>
+    <w:rsid w:val="004A106B"/>
+    <w:rsid w:val="004A3C94"/>
+    <w:rsid w:val="004A5381"/>
+    <w:rsid w:val="004A6EA1"/>
+    <w:rsid w:val="004B0F71"/>
+    <w:rsid w:val="004B127B"/>
+    <w:rsid w:val="004B27EA"/>
+    <w:rsid w:val="004B284C"/>
+    <w:rsid w:val="004B3D5C"/>
+    <w:rsid w:val="004B46BF"/>
+    <w:rsid w:val="004B4A8D"/>
+    <w:rsid w:val="004B4E6A"/>
+    <w:rsid w:val="004B5EFD"/>
+    <w:rsid w:val="004B6FA0"/>
+    <w:rsid w:val="004B734B"/>
+    <w:rsid w:val="004C03F4"/>
+    <w:rsid w:val="004C0F1D"/>
+    <w:rsid w:val="004C13E1"/>
+    <w:rsid w:val="004C2AF4"/>
+    <w:rsid w:val="004C42F2"/>
+    <w:rsid w:val="004C4A0B"/>
+    <w:rsid w:val="004C6530"/>
+    <w:rsid w:val="004C66A0"/>
+    <w:rsid w:val="004C66C0"/>
+    <w:rsid w:val="004C6D56"/>
+    <w:rsid w:val="004D0101"/>
+    <w:rsid w:val="004D0979"/>
+    <w:rsid w:val="004D1327"/>
+    <w:rsid w:val="004D1B9D"/>
+    <w:rsid w:val="004D2DA5"/>
+    <w:rsid w:val="004D36FF"/>
+    <w:rsid w:val="004D4396"/>
+    <w:rsid w:val="004D46C4"/>
+    <w:rsid w:val="004D4BFB"/>
+    <w:rsid w:val="004D66A5"/>
+    <w:rsid w:val="004D747A"/>
+    <w:rsid w:val="004D7497"/>
+    <w:rsid w:val="004D7E72"/>
+    <w:rsid w:val="004E0068"/>
+    <w:rsid w:val="004E16A8"/>
+    <w:rsid w:val="004E2A0E"/>
+    <w:rsid w:val="004E2DFA"/>
+    <w:rsid w:val="004E429D"/>
+    <w:rsid w:val="004E4330"/>
+    <w:rsid w:val="004E4661"/>
+    <w:rsid w:val="004E56C2"/>
+    <w:rsid w:val="004E5C4B"/>
+    <w:rsid w:val="004E6DA3"/>
+    <w:rsid w:val="004F185C"/>
+    <w:rsid w:val="004F1DF3"/>
+    <w:rsid w:val="004F2190"/>
+    <w:rsid w:val="004F2C3E"/>
+    <w:rsid w:val="004F594D"/>
+    <w:rsid w:val="004F780C"/>
+    <w:rsid w:val="004F7BBF"/>
+    <w:rsid w:val="005009ED"/>
+    <w:rsid w:val="00500AA7"/>
+    <w:rsid w:val="0050168E"/>
+    <w:rsid w:val="0050173F"/>
+    <w:rsid w:val="00501DBE"/>
+    <w:rsid w:val="00505230"/>
+    <w:rsid w:val="005054CB"/>
+    <w:rsid w:val="005064A7"/>
+    <w:rsid w:val="00506570"/>
+    <w:rsid w:val="00507C98"/>
+    <w:rsid w:val="00510B1B"/>
+    <w:rsid w:val="00512270"/>
+    <w:rsid w:val="00515A93"/>
+    <w:rsid w:val="00516B56"/>
+    <w:rsid w:val="00517EE0"/>
+    <w:rsid w:val="00520A41"/>
+    <w:rsid w:val="00522B34"/>
+    <w:rsid w:val="00525D12"/>
+    <w:rsid w:val="005262DA"/>
+    <w:rsid w:val="00527194"/>
+    <w:rsid w:val="00535271"/>
+    <w:rsid w:val="00536774"/>
+    <w:rsid w:val="0053718E"/>
+    <w:rsid w:val="00537C0F"/>
+    <w:rsid w:val="00540794"/>
+    <w:rsid w:val="00541A21"/>
+    <w:rsid w:val="00543364"/>
+    <w:rsid w:val="0054382A"/>
+    <w:rsid w:val="00545D87"/>
+    <w:rsid w:val="0054675F"/>
+    <w:rsid w:val="0055021E"/>
+    <w:rsid w:val="00550888"/>
+    <w:rsid w:val="00550AAB"/>
+    <w:rsid w:val="005521A1"/>
+    <w:rsid w:val="005535F0"/>
+    <w:rsid w:val="00556FB1"/>
+    <w:rsid w:val="00557869"/>
+    <w:rsid w:val="0056144D"/>
+    <w:rsid w:val="0056251F"/>
+    <w:rsid w:val="00562D03"/>
+    <w:rsid w:val="00566694"/>
+    <w:rsid w:val="0056757C"/>
+    <w:rsid w:val="005719EC"/>
+    <w:rsid w:val="00571A9F"/>
+    <w:rsid w:val="0057203E"/>
+    <w:rsid w:val="00572E6F"/>
+    <w:rsid w:val="00573F8D"/>
+    <w:rsid w:val="005741CD"/>
+    <w:rsid w:val="00574563"/>
+    <w:rsid w:val="005748F6"/>
+    <w:rsid w:val="005769B7"/>
+    <w:rsid w:val="00576AC0"/>
+    <w:rsid w:val="00580C3A"/>
+    <w:rsid w:val="005810BA"/>
+    <w:rsid w:val="0058405F"/>
+    <w:rsid w:val="00585A20"/>
+    <w:rsid w:val="00586C5E"/>
+    <w:rsid w:val="00590F12"/>
+    <w:rsid w:val="00592182"/>
+    <w:rsid w:val="005947F4"/>
+    <w:rsid w:val="00596164"/>
+    <w:rsid w:val="005962AC"/>
+    <w:rsid w:val="00596431"/>
+    <w:rsid w:val="00596861"/>
+    <w:rsid w:val="00596D3F"/>
+    <w:rsid w:val="0059761A"/>
+    <w:rsid w:val="005A1546"/>
+    <w:rsid w:val="005A2C46"/>
+    <w:rsid w:val="005A5FAD"/>
+    <w:rsid w:val="005A6DE3"/>
+    <w:rsid w:val="005A70DF"/>
+    <w:rsid w:val="005B0FAD"/>
+    <w:rsid w:val="005B0FFB"/>
+    <w:rsid w:val="005B1005"/>
+    <w:rsid w:val="005B17B1"/>
+    <w:rsid w:val="005B54D8"/>
+    <w:rsid w:val="005B5EEF"/>
+    <w:rsid w:val="005B68E3"/>
+    <w:rsid w:val="005B6D7E"/>
+    <w:rsid w:val="005B750E"/>
+    <w:rsid w:val="005C05EF"/>
+    <w:rsid w:val="005C2049"/>
+    <w:rsid w:val="005C29AC"/>
+    <w:rsid w:val="005C3733"/>
+    <w:rsid w:val="005C4DFD"/>
+    <w:rsid w:val="005C5F8C"/>
+    <w:rsid w:val="005C658A"/>
+    <w:rsid w:val="005C696F"/>
+    <w:rsid w:val="005D2C0E"/>
+    <w:rsid w:val="005D2C18"/>
+    <w:rsid w:val="005D30EB"/>
+    <w:rsid w:val="005D32C6"/>
+    <w:rsid w:val="005D4CBB"/>
+    <w:rsid w:val="005D54D5"/>
+    <w:rsid w:val="005D55E2"/>
+    <w:rsid w:val="005D5B9E"/>
+    <w:rsid w:val="005D6710"/>
+    <w:rsid w:val="005D7030"/>
+    <w:rsid w:val="005D73FF"/>
+    <w:rsid w:val="005E0E1E"/>
+    <w:rsid w:val="005E15D3"/>
+    <w:rsid w:val="005E6D41"/>
+    <w:rsid w:val="005E7BA1"/>
+    <w:rsid w:val="005F1833"/>
+    <w:rsid w:val="005F1C66"/>
+    <w:rsid w:val="005F27D1"/>
+    <w:rsid w:val="005F4CAC"/>
+    <w:rsid w:val="005F5345"/>
+    <w:rsid w:val="005F5550"/>
+    <w:rsid w:val="005F5970"/>
+    <w:rsid w:val="005F61AA"/>
+    <w:rsid w:val="005F6228"/>
+    <w:rsid w:val="005F7165"/>
+    <w:rsid w:val="005F7631"/>
+    <w:rsid w:val="005F79D4"/>
+    <w:rsid w:val="005F7A14"/>
+    <w:rsid w:val="005F7FF8"/>
+    <w:rsid w:val="00601AA9"/>
+    <w:rsid w:val="00602D60"/>
+    <w:rsid w:val="006032A7"/>
+    <w:rsid w:val="006064F5"/>
+    <w:rsid w:val="00611372"/>
+    <w:rsid w:val="00612F77"/>
+    <w:rsid w:val="00613326"/>
+    <w:rsid w:val="006162B9"/>
+    <w:rsid w:val="0061652C"/>
+    <w:rsid w:val="00616750"/>
+    <w:rsid w:val="00616FA7"/>
+    <w:rsid w:val="00620918"/>
+    <w:rsid w:val="00621A50"/>
+    <w:rsid w:val="00623016"/>
+    <w:rsid w:val="00623175"/>
+    <w:rsid w:val="00623670"/>
+    <w:rsid w:val="00624794"/>
+    <w:rsid w:val="00626B99"/>
+    <w:rsid w:val="00626CC3"/>
+    <w:rsid w:val="0062751A"/>
+    <w:rsid w:val="0062753D"/>
+    <w:rsid w:val="0062798E"/>
+    <w:rsid w:val="006309D2"/>
+    <w:rsid w:val="00632959"/>
+    <w:rsid w:val="0063406E"/>
+    <w:rsid w:val="0063531A"/>
+    <w:rsid w:val="006370D7"/>
+    <w:rsid w:val="00641B9F"/>
+    <w:rsid w:val="00642075"/>
+    <w:rsid w:val="00642B77"/>
+    <w:rsid w:val="0064475A"/>
+    <w:rsid w:val="006455B4"/>
+    <w:rsid w:val="006470CB"/>
+    <w:rsid w:val="0065032B"/>
+    <w:rsid w:val="0065085D"/>
+    <w:rsid w:val="00651AE6"/>
+    <w:rsid w:val="00653400"/>
+    <w:rsid w:val="00653B32"/>
+    <w:rsid w:val="00653C4C"/>
+    <w:rsid w:val="0065639F"/>
+    <w:rsid w:val="00657244"/>
+    <w:rsid w:val="00661919"/>
+    <w:rsid w:val="006622B9"/>
+    <w:rsid w:val="006623FA"/>
+    <w:rsid w:val="006653FA"/>
+    <w:rsid w:val="006660D8"/>
+    <w:rsid w:val="006660EA"/>
+    <w:rsid w:val="00666DEB"/>
+    <w:rsid w:val="00670D33"/>
+    <w:rsid w:val="00673A01"/>
+    <w:rsid w:val="00676D56"/>
+    <w:rsid w:val="00676F31"/>
+    <w:rsid w:val="00677512"/>
+    <w:rsid w:val="00677AEF"/>
+    <w:rsid w:val="006809AE"/>
+    <w:rsid w:val="00681481"/>
+    <w:rsid w:val="00681551"/>
+    <w:rsid w:val="00681E80"/>
+    <w:rsid w:val="006840C8"/>
+    <w:rsid w:val="00684A78"/>
+    <w:rsid w:val="00685710"/>
+    <w:rsid w:val="00690381"/>
+    <w:rsid w:val="00690D40"/>
+    <w:rsid w:val="00693644"/>
+    <w:rsid w:val="00694041"/>
+    <w:rsid w:val="006943E8"/>
+    <w:rsid w:val="006956EE"/>
+    <w:rsid w:val="00695C24"/>
+    <w:rsid w:val="006965D2"/>
+    <w:rsid w:val="0069668C"/>
+    <w:rsid w:val="00696E37"/>
+    <w:rsid w:val="006A09BB"/>
+    <w:rsid w:val="006A28AC"/>
+    <w:rsid w:val="006A2F6F"/>
+    <w:rsid w:val="006A36F4"/>
+    <w:rsid w:val="006A433D"/>
+    <w:rsid w:val="006A6756"/>
+    <w:rsid w:val="006B0BD8"/>
+    <w:rsid w:val="006B1464"/>
+    <w:rsid w:val="006B1D8D"/>
+    <w:rsid w:val="006B25F4"/>
+    <w:rsid w:val="006B2B8C"/>
+    <w:rsid w:val="006B656A"/>
+    <w:rsid w:val="006B74EE"/>
+    <w:rsid w:val="006C1A1E"/>
+    <w:rsid w:val="006C1CA5"/>
+    <w:rsid w:val="006C2A38"/>
+    <w:rsid w:val="006C476E"/>
+    <w:rsid w:val="006D03E7"/>
+    <w:rsid w:val="006D0911"/>
+    <w:rsid w:val="006D11FA"/>
+    <w:rsid w:val="006D3C45"/>
+    <w:rsid w:val="006D4999"/>
+    <w:rsid w:val="006D560F"/>
+    <w:rsid w:val="006D5654"/>
+    <w:rsid w:val="006D6033"/>
+    <w:rsid w:val="006D7341"/>
+    <w:rsid w:val="006E10F6"/>
+    <w:rsid w:val="006E31F0"/>
+    <w:rsid w:val="006E3498"/>
+    <w:rsid w:val="006E4474"/>
+    <w:rsid w:val="006E5C0B"/>
+    <w:rsid w:val="006E5D5E"/>
+    <w:rsid w:val="006F3F43"/>
+    <w:rsid w:val="006F482C"/>
+    <w:rsid w:val="006F631A"/>
+    <w:rsid w:val="006F6678"/>
+    <w:rsid w:val="006F6864"/>
+    <w:rsid w:val="006F6944"/>
+    <w:rsid w:val="006F6D5F"/>
+    <w:rsid w:val="006F6EAD"/>
+    <w:rsid w:val="007000EA"/>
+    <w:rsid w:val="00700AB6"/>
+    <w:rsid w:val="00701068"/>
+    <w:rsid w:val="0070381B"/>
+    <w:rsid w:val="00703AD6"/>
+    <w:rsid w:val="00711C95"/>
+    <w:rsid w:val="00711D01"/>
+    <w:rsid w:val="00711FE6"/>
+    <w:rsid w:val="00712DCF"/>
+    <w:rsid w:val="00713714"/>
+    <w:rsid w:val="007160F4"/>
+    <w:rsid w:val="00716EBE"/>
+    <w:rsid w:val="00721B61"/>
+    <w:rsid w:val="00721C65"/>
+    <w:rsid w:val="00721C8B"/>
+    <w:rsid w:val="0073240A"/>
+    <w:rsid w:val="00733874"/>
+    <w:rsid w:val="00735584"/>
+    <w:rsid w:val="007370BC"/>
+    <w:rsid w:val="00740742"/>
+    <w:rsid w:val="00740B34"/>
+    <w:rsid w:val="007416FE"/>
+    <w:rsid w:val="00741A54"/>
+    <w:rsid w:val="0074411D"/>
+    <w:rsid w:val="007462BC"/>
+    <w:rsid w:val="0074639A"/>
+    <w:rsid w:val="00746583"/>
+    <w:rsid w:val="00747263"/>
+    <w:rsid w:val="0074736C"/>
+    <w:rsid w:val="007473A7"/>
+    <w:rsid w:val="007517D5"/>
+    <w:rsid w:val="00751F12"/>
+    <w:rsid w:val="007521B4"/>
+    <w:rsid w:val="007529D4"/>
+    <w:rsid w:val="0075419F"/>
+    <w:rsid w:val="00756412"/>
+    <w:rsid w:val="00761BC4"/>
+    <w:rsid w:val="007622AF"/>
+    <w:rsid w:val="00763608"/>
+    <w:rsid w:val="0076495C"/>
+    <w:rsid w:val="0076597C"/>
+    <w:rsid w:val="00766EC3"/>
+    <w:rsid w:val="007679D4"/>
+    <w:rsid w:val="00770DAC"/>
+    <w:rsid w:val="007769E6"/>
+    <w:rsid w:val="00781F50"/>
+    <w:rsid w:val="00781FBC"/>
+    <w:rsid w:val="0078203D"/>
+    <w:rsid w:val="00783C5A"/>
+    <w:rsid w:val="007946C0"/>
+    <w:rsid w:val="00796062"/>
+    <w:rsid w:val="00796A6B"/>
+    <w:rsid w:val="007A0940"/>
+    <w:rsid w:val="007A1807"/>
+    <w:rsid w:val="007A1F04"/>
+    <w:rsid w:val="007A3E37"/>
+    <w:rsid w:val="007A3FD7"/>
+    <w:rsid w:val="007A5435"/>
+    <w:rsid w:val="007A78A5"/>
+    <w:rsid w:val="007B36A6"/>
+    <w:rsid w:val="007B3897"/>
+    <w:rsid w:val="007B3930"/>
+    <w:rsid w:val="007B459E"/>
+    <w:rsid w:val="007B6178"/>
+    <w:rsid w:val="007B77E6"/>
+    <w:rsid w:val="007B7906"/>
+    <w:rsid w:val="007C05A9"/>
+    <w:rsid w:val="007C0CBF"/>
+    <w:rsid w:val="007C2188"/>
+    <w:rsid w:val="007C2619"/>
+    <w:rsid w:val="007C4414"/>
+    <w:rsid w:val="007C4970"/>
+    <w:rsid w:val="007C5ACC"/>
+    <w:rsid w:val="007C6062"/>
+    <w:rsid w:val="007C6784"/>
+    <w:rsid w:val="007D0BEA"/>
+    <w:rsid w:val="007D108A"/>
+    <w:rsid w:val="007D18BB"/>
+    <w:rsid w:val="007D1BD9"/>
+    <w:rsid w:val="007D4F43"/>
+    <w:rsid w:val="007D5011"/>
+    <w:rsid w:val="007D7DC4"/>
+    <w:rsid w:val="007E1A74"/>
+    <w:rsid w:val="007E27A6"/>
+    <w:rsid w:val="007E470D"/>
+    <w:rsid w:val="007E4B5A"/>
+    <w:rsid w:val="007E5299"/>
+    <w:rsid w:val="007E6F3E"/>
+    <w:rsid w:val="007E715C"/>
+    <w:rsid w:val="007E7494"/>
+    <w:rsid w:val="007F12B9"/>
+    <w:rsid w:val="007F253C"/>
+    <w:rsid w:val="007F3536"/>
+    <w:rsid w:val="007F3941"/>
+    <w:rsid w:val="007F3F44"/>
+    <w:rsid w:val="007F4C48"/>
+    <w:rsid w:val="007F65E9"/>
+    <w:rsid w:val="008001B1"/>
+    <w:rsid w:val="00800772"/>
+    <w:rsid w:val="008028B2"/>
+    <w:rsid w:val="00803D69"/>
+    <w:rsid w:val="00806B32"/>
+    <w:rsid w:val="008079B7"/>
+    <w:rsid w:val="00807C3E"/>
+    <w:rsid w:val="0081079E"/>
+    <w:rsid w:val="008131C0"/>
+    <w:rsid w:val="008131DF"/>
+    <w:rsid w:val="008139D7"/>
+    <w:rsid w:val="008165C9"/>
+    <w:rsid w:val="008166BE"/>
+    <w:rsid w:val="00816707"/>
+    <w:rsid w:val="00816E79"/>
+    <w:rsid w:val="00817E7F"/>
+    <w:rsid w:val="008205A0"/>
+    <w:rsid w:val="00820B6C"/>
+    <w:rsid w:val="00821840"/>
+    <w:rsid w:val="00821BC4"/>
+    <w:rsid w:val="00823D21"/>
+    <w:rsid w:val="00825DCA"/>
+    <w:rsid w:val="00826045"/>
+    <w:rsid w:val="00826674"/>
+    <w:rsid w:val="008272EE"/>
+    <w:rsid w:val="00827A1A"/>
+    <w:rsid w:val="00830298"/>
+    <w:rsid w:val="00830379"/>
+    <w:rsid w:val="00830942"/>
+    <w:rsid w:val="00831E6E"/>
+    <w:rsid w:val="00832435"/>
+    <w:rsid w:val="00832436"/>
+    <w:rsid w:val="00833CD6"/>
+    <w:rsid w:val="00835276"/>
+    <w:rsid w:val="00836B03"/>
+    <w:rsid w:val="0083723E"/>
+    <w:rsid w:val="00841775"/>
+    <w:rsid w:val="00845938"/>
+    <w:rsid w:val="00845AA4"/>
+    <w:rsid w:val="008504CC"/>
+    <w:rsid w:val="0085065A"/>
+    <w:rsid w:val="00850BF0"/>
+    <w:rsid w:val="00854025"/>
+    <w:rsid w:val="008545D6"/>
+    <w:rsid w:val="0085536A"/>
+    <w:rsid w:val="00855575"/>
+    <w:rsid w:val="00856F45"/>
+    <w:rsid w:val="00857ED0"/>
+    <w:rsid w:val="0086038D"/>
+    <w:rsid w:val="00861296"/>
+    <w:rsid w:val="00862B09"/>
+    <w:rsid w:val="00865C15"/>
+    <w:rsid w:val="00865F4F"/>
+    <w:rsid w:val="0086796F"/>
+    <w:rsid w:val="0087031E"/>
+    <w:rsid w:val="00871692"/>
+    <w:rsid w:val="008723D4"/>
+    <w:rsid w:val="00872794"/>
+    <w:rsid w:val="00874429"/>
+    <w:rsid w:val="00875694"/>
+    <w:rsid w:val="0087636E"/>
+    <w:rsid w:val="00876A20"/>
+    <w:rsid w:val="008777C2"/>
+    <w:rsid w:val="008800C5"/>
+    <w:rsid w:val="0088240B"/>
+    <w:rsid w:val="00883590"/>
+    <w:rsid w:val="00883688"/>
+    <w:rsid w:val="00883A22"/>
+    <w:rsid w:val="00883E3F"/>
+    <w:rsid w:val="008841AE"/>
+    <w:rsid w:val="00884B87"/>
+    <w:rsid w:val="008865B2"/>
+    <w:rsid w:val="0089081F"/>
+    <w:rsid w:val="00890E88"/>
+    <w:rsid w:val="0089199D"/>
+    <w:rsid w:val="00893272"/>
+    <w:rsid w:val="008943A9"/>
+    <w:rsid w:val="00895605"/>
+    <w:rsid w:val="0089608A"/>
+    <w:rsid w:val="00896F21"/>
+    <w:rsid w:val="0089756D"/>
+    <w:rsid w:val="00897C6C"/>
+    <w:rsid w:val="00897C9F"/>
+    <w:rsid w:val="008A292D"/>
+    <w:rsid w:val="008A2B89"/>
+    <w:rsid w:val="008A442A"/>
+    <w:rsid w:val="008A5F7D"/>
+    <w:rsid w:val="008A6234"/>
+    <w:rsid w:val="008B1118"/>
+    <w:rsid w:val="008B19FB"/>
+    <w:rsid w:val="008B2D0A"/>
+    <w:rsid w:val="008B3444"/>
+    <w:rsid w:val="008B3682"/>
+    <w:rsid w:val="008B3688"/>
+    <w:rsid w:val="008B4DDF"/>
+    <w:rsid w:val="008B5CB6"/>
+    <w:rsid w:val="008B5EEF"/>
+    <w:rsid w:val="008B68C4"/>
+    <w:rsid w:val="008B7AEB"/>
+    <w:rsid w:val="008C0118"/>
+    <w:rsid w:val="008C0FE3"/>
+    <w:rsid w:val="008C2843"/>
+    <w:rsid w:val="008C2AAB"/>
+    <w:rsid w:val="008C34D1"/>
+    <w:rsid w:val="008C3D1D"/>
+    <w:rsid w:val="008C4107"/>
+    <w:rsid w:val="008C44F6"/>
+    <w:rsid w:val="008C5A3D"/>
+    <w:rsid w:val="008C5B5A"/>
+    <w:rsid w:val="008C6087"/>
+    <w:rsid w:val="008C6403"/>
+    <w:rsid w:val="008D06C7"/>
+    <w:rsid w:val="008D09E7"/>
+    <w:rsid w:val="008D0F4E"/>
+    <w:rsid w:val="008D1726"/>
+    <w:rsid w:val="008D1C71"/>
+    <w:rsid w:val="008D2B17"/>
+    <w:rsid w:val="008D3A99"/>
+    <w:rsid w:val="008D4B81"/>
+    <w:rsid w:val="008D547F"/>
+    <w:rsid w:val="008D7E66"/>
+    <w:rsid w:val="008E0BB2"/>
+    <w:rsid w:val="008E197A"/>
+    <w:rsid w:val="008E5B69"/>
+    <w:rsid w:val="008E5C44"/>
+    <w:rsid w:val="008E65CA"/>
+    <w:rsid w:val="008E675B"/>
+    <w:rsid w:val="008E6DC7"/>
+    <w:rsid w:val="008E7524"/>
+    <w:rsid w:val="008F0226"/>
+    <w:rsid w:val="008F1A43"/>
+    <w:rsid w:val="008F3C33"/>
+    <w:rsid w:val="008F62E6"/>
+    <w:rsid w:val="008F69C6"/>
+    <w:rsid w:val="008F7A35"/>
+    <w:rsid w:val="008F7C9D"/>
+    <w:rsid w:val="00901BBC"/>
+    <w:rsid w:val="009025F8"/>
+    <w:rsid w:val="0090274F"/>
+    <w:rsid w:val="00903138"/>
+    <w:rsid w:val="009042A7"/>
+    <w:rsid w:val="00905721"/>
+    <w:rsid w:val="00912D9D"/>
+    <w:rsid w:val="00912F5A"/>
+    <w:rsid w:val="00913E7D"/>
+    <w:rsid w:val="00913EB1"/>
+    <w:rsid w:val="00914BA5"/>
+    <w:rsid w:val="00915DA7"/>
+    <w:rsid w:val="00916749"/>
+    <w:rsid w:val="00916D30"/>
+    <w:rsid w:val="00916DF3"/>
+    <w:rsid w:val="00917191"/>
+    <w:rsid w:val="009174B5"/>
+    <w:rsid w:val="00920664"/>
+    <w:rsid w:val="00922480"/>
+    <w:rsid w:val="00924FF6"/>
+    <w:rsid w:val="00925154"/>
+    <w:rsid w:val="00930AE0"/>
+    <w:rsid w:val="00931FBF"/>
+    <w:rsid w:val="009320CD"/>
+    <w:rsid w:val="00932490"/>
+    <w:rsid w:val="00932B1D"/>
+    <w:rsid w:val="00933040"/>
+    <w:rsid w:val="00933365"/>
+    <w:rsid w:val="009335AB"/>
+    <w:rsid w:val="00934B78"/>
+    <w:rsid w:val="00935D47"/>
+    <w:rsid w:val="0094078E"/>
+    <w:rsid w:val="009414DE"/>
+    <w:rsid w:val="0094168E"/>
+    <w:rsid w:val="0094317B"/>
+    <w:rsid w:val="009446DA"/>
+    <w:rsid w:val="009456FB"/>
+    <w:rsid w:val="0094641A"/>
+    <w:rsid w:val="0094649C"/>
+    <w:rsid w:val="009470C6"/>
+    <w:rsid w:val="009474F2"/>
+    <w:rsid w:val="00947ABB"/>
+    <w:rsid w:val="00950D13"/>
+    <w:rsid w:val="00952C6D"/>
+    <w:rsid w:val="00952F22"/>
+    <w:rsid w:val="0095446E"/>
+    <w:rsid w:val="009554ED"/>
+    <w:rsid w:val="00955954"/>
+    <w:rsid w:val="00960FAB"/>
+    <w:rsid w:val="009615BA"/>
+    <w:rsid w:val="00962721"/>
+    <w:rsid w:val="00962CE2"/>
+    <w:rsid w:val="00963DE1"/>
+    <w:rsid w:val="009647AA"/>
+    <w:rsid w:val="00966919"/>
+    <w:rsid w:val="00971823"/>
+    <w:rsid w:val="00973C41"/>
+    <w:rsid w:val="009747C3"/>
+    <w:rsid w:val="009751A2"/>
+    <w:rsid w:val="00975767"/>
+    <w:rsid w:val="00975CE9"/>
+    <w:rsid w:val="00976423"/>
+    <w:rsid w:val="00980073"/>
+    <w:rsid w:val="00984C4E"/>
+    <w:rsid w:val="0098547C"/>
+    <w:rsid w:val="00985C58"/>
+    <w:rsid w:val="009862E1"/>
+    <w:rsid w:val="0098663E"/>
+    <w:rsid w:val="009870C3"/>
+    <w:rsid w:val="00987624"/>
+    <w:rsid w:val="0099020C"/>
+    <w:rsid w:val="0099100C"/>
+    <w:rsid w:val="00991E6A"/>
+    <w:rsid w:val="00991F8E"/>
+    <w:rsid w:val="00993931"/>
+    <w:rsid w:val="0099620D"/>
+    <w:rsid w:val="009A096D"/>
+    <w:rsid w:val="009A40E2"/>
+    <w:rsid w:val="009A489D"/>
+    <w:rsid w:val="009A49FE"/>
+    <w:rsid w:val="009A4FF6"/>
+    <w:rsid w:val="009A52FC"/>
+    <w:rsid w:val="009A7049"/>
+    <w:rsid w:val="009A7271"/>
+    <w:rsid w:val="009B28F7"/>
+    <w:rsid w:val="009B2D81"/>
+    <w:rsid w:val="009B2FC6"/>
+    <w:rsid w:val="009B3B81"/>
+    <w:rsid w:val="009B3BAB"/>
+    <w:rsid w:val="009B4AF8"/>
+    <w:rsid w:val="009B6686"/>
+    <w:rsid w:val="009B6FD5"/>
+    <w:rsid w:val="009B7576"/>
+    <w:rsid w:val="009B7705"/>
+    <w:rsid w:val="009B7E00"/>
+    <w:rsid w:val="009C11B8"/>
+    <w:rsid w:val="009C12A6"/>
+    <w:rsid w:val="009C12F6"/>
+    <w:rsid w:val="009C1879"/>
+    <w:rsid w:val="009C1F47"/>
+    <w:rsid w:val="009C2759"/>
+    <w:rsid w:val="009C46F4"/>
+    <w:rsid w:val="009C471B"/>
+    <w:rsid w:val="009C4FAF"/>
+    <w:rsid w:val="009C61EC"/>
+    <w:rsid w:val="009C6975"/>
+    <w:rsid w:val="009C77DA"/>
+    <w:rsid w:val="009D02BD"/>
+    <w:rsid w:val="009D0BB8"/>
+    <w:rsid w:val="009D1BFD"/>
+    <w:rsid w:val="009D2267"/>
+    <w:rsid w:val="009D23D7"/>
+    <w:rsid w:val="009D6B21"/>
+    <w:rsid w:val="009E038B"/>
+    <w:rsid w:val="009E122A"/>
+    <w:rsid w:val="009E1563"/>
+    <w:rsid w:val="009E326C"/>
+    <w:rsid w:val="009E50F0"/>
+    <w:rsid w:val="009E6352"/>
+    <w:rsid w:val="009F1119"/>
+    <w:rsid w:val="009F1981"/>
+    <w:rsid w:val="009F1E06"/>
+    <w:rsid w:val="009F2524"/>
+    <w:rsid w:val="009F4277"/>
+    <w:rsid w:val="009F5156"/>
+    <w:rsid w:val="009F5C6D"/>
+    <w:rsid w:val="009F5D1B"/>
+    <w:rsid w:val="009F67DA"/>
+    <w:rsid w:val="00A00D14"/>
+    <w:rsid w:val="00A013E1"/>
+    <w:rsid w:val="00A01B69"/>
+    <w:rsid w:val="00A01CCD"/>
+    <w:rsid w:val="00A02216"/>
+    <w:rsid w:val="00A0227B"/>
+    <w:rsid w:val="00A0227D"/>
+    <w:rsid w:val="00A038A8"/>
+    <w:rsid w:val="00A04390"/>
+    <w:rsid w:val="00A04C01"/>
+    <w:rsid w:val="00A06DEA"/>
+    <w:rsid w:val="00A076C2"/>
+    <w:rsid w:val="00A07B88"/>
+    <w:rsid w:val="00A106EF"/>
+    <w:rsid w:val="00A109BE"/>
+    <w:rsid w:val="00A11B7F"/>
+    <w:rsid w:val="00A1332F"/>
+    <w:rsid w:val="00A13934"/>
+    <w:rsid w:val="00A14D1C"/>
+    <w:rsid w:val="00A16029"/>
+    <w:rsid w:val="00A16B82"/>
+    <w:rsid w:val="00A1703C"/>
+    <w:rsid w:val="00A174BC"/>
+    <w:rsid w:val="00A219A4"/>
+    <w:rsid w:val="00A2204B"/>
+    <w:rsid w:val="00A2399F"/>
+    <w:rsid w:val="00A23F13"/>
+    <w:rsid w:val="00A244A0"/>
+    <w:rsid w:val="00A24BD9"/>
+    <w:rsid w:val="00A25707"/>
+    <w:rsid w:val="00A2749C"/>
+    <w:rsid w:val="00A3047B"/>
+    <w:rsid w:val="00A41314"/>
+    <w:rsid w:val="00A4138C"/>
+    <w:rsid w:val="00A41AAD"/>
+    <w:rsid w:val="00A4510D"/>
+    <w:rsid w:val="00A45BE7"/>
+    <w:rsid w:val="00A46211"/>
+    <w:rsid w:val="00A479B5"/>
+    <w:rsid w:val="00A47F0A"/>
+    <w:rsid w:val="00A511BA"/>
+    <w:rsid w:val="00A5133F"/>
+    <w:rsid w:val="00A51CFE"/>
+    <w:rsid w:val="00A521E5"/>
+    <w:rsid w:val="00A5349B"/>
+    <w:rsid w:val="00A535C0"/>
+    <w:rsid w:val="00A54CF2"/>
+    <w:rsid w:val="00A54D42"/>
+    <w:rsid w:val="00A55048"/>
+    <w:rsid w:val="00A61957"/>
+    <w:rsid w:val="00A651B9"/>
+    <w:rsid w:val="00A6666B"/>
+    <w:rsid w:val="00A673A3"/>
+    <w:rsid w:val="00A679A6"/>
+    <w:rsid w:val="00A67F8D"/>
+    <w:rsid w:val="00A70623"/>
+    <w:rsid w:val="00A71043"/>
+    <w:rsid w:val="00A7223E"/>
+    <w:rsid w:val="00A72B9C"/>
+    <w:rsid w:val="00A730F7"/>
+    <w:rsid w:val="00A75AB1"/>
+    <w:rsid w:val="00A75E73"/>
+    <w:rsid w:val="00A80C53"/>
+    <w:rsid w:val="00A8496E"/>
+    <w:rsid w:val="00A84BC2"/>
+    <w:rsid w:val="00A854D1"/>
+    <w:rsid w:val="00A85682"/>
+    <w:rsid w:val="00A9026C"/>
+    <w:rsid w:val="00A91ADE"/>
+    <w:rsid w:val="00A92AA7"/>
+    <w:rsid w:val="00A92AAB"/>
+    <w:rsid w:val="00A92FB6"/>
+    <w:rsid w:val="00A95C88"/>
+    <w:rsid w:val="00A96926"/>
+    <w:rsid w:val="00A96AA6"/>
+    <w:rsid w:val="00A96C78"/>
+    <w:rsid w:val="00AA0F80"/>
+    <w:rsid w:val="00AA140E"/>
+    <w:rsid w:val="00AA2609"/>
+    <w:rsid w:val="00AA2826"/>
+    <w:rsid w:val="00AA5936"/>
+    <w:rsid w:val="00AA64C4"/>
+    <w:rsid w:val="00AA6E4F"/>
+    <w:rsid w:val="00AB0DFC"/>
+    <w:rsid w:val="00AB130F"/>
+    <w:rsid w:val="00AB159F"/>
+    <w:rsid w:val="00AB300E"/>
+    <w:rsid w:val="00AB63CC"/>
+    <w:rsid w:val="00AB6DE2"/>
+    <w:rsid w:val="00AB73CB"/>
+    <w:rsid w:val="00AC05F3"/>
+    <w:rsid w:val="00AC1727"/>
+    <w:rsid w:val="00AC1FC8"/>
+    <w:rsid w:val="00AC205B"/>
+    <w:rsid w:val="00AC39FC"/>
+    <w:rsid w:val="00AC7346"/>
+    <w:rsid w:val="00AD16A9"/>
+    <w:rsid w:val="00AD1D3C"/>
+    <w:rsid w:val="00AD34B8"/>
+    <w:rsid w:val="00AD386F"/>
+    <w:rsid w:val="00AD3DF5"/>
+    <w:rsid w:val="00AD42CE"/>
+    <w:rsid w:val="00AD4401"/>
+    <w:rsid w:val="00AD5453"/>
+    <w:rsid w:val="00AD5EEE"/>
+    <w:rsid w:val="00AD6216"/>
+    <w:rsid w:val="00AE0978"/>
+    <w:rsid w:val="00AE4618"/>
+    <w:rsid w:val="00AE4C7D"/>
+    <w:rsid w:val="00AE4F31"/>
+    <w:rsid w:val="00AE6D03"/>
+    <w:rsid w:val="00AE755A"/>
+    <w:rsid w:val="00AE763F"/>
+    <w:rsid w:val="00AE7708"/>
+    <w:rsid w:val="00AF0ADA"/>
+    <w:rsid w:val="00AF15C9"/>
+    <w:rsid w:val="00AF1AFD"/>
+    <w:rsid w:val="00AF1EAA"/>
+    <w:rsid w:val="00AF3419"/>
+    <w:rsid w:val="00AF3799"/>
+    <w:rsid w:val="00AF5C8C"/>
+    <w:rsid w:val="00AF5E3D"/>
+    <w:rsid w:val="00AF7C5E"/>
+    <w:rsid w:val="00B0123D"/>
+    <w:rsid w:val="00B03057"/>
+    <w:rsid w:val="00B04B67"/>
+    <w:rsid w:val="00B07462"/>
+    <w:rsid w:val="00B10F31"/>
+    <w:rsid w:val="00B11327"/>
+    <w:rsid w:val="00B12306"/>
+    <w:rsid w:val="00B15B37"/>
+    <w:rsid w:val="00B16417"/>
+    <w:rsid w:val="00B1642B"/>
+    <w:rsid w:val="00B1689D"/>
+    <w:rsid w:val="00B171A2"/>
+    <w:rsid w:val="00B17AF7"/>
+    <w:rsid w:val="00B203B2"/>
+    <w:rsid w:val="00B21A09"/>
+    <w:rsid w:val="00B22C44"/>
+    <w:rsid w:val="00B23FF2"/>
+    <w:rsid w:val="00B24213"/>
+    <w:rsid w:val="00B244FA"/>
+    <w:rsid w:val="00B27469"/>
+    <w:rsid w:val="00B2787D"/>
+    <w:rsid w:val="00B27CA7"/>
+    <w:rsid w:val="00B316DD"/>
+    <w:rsid w:val="00B31DDC"/>
+    <w:rsid w:val="00B323EA"/>
+    <w:rsid w:val="00B333DA"/>
+    <w:rsid w:val="00B34FCE"/>
+    <w:rsid w:val="00B3610B"/>
+    <w:rsid w:val="00B36870"/>
+    <w:rsid w:val="00B37063"/>
+    <w:rsid w:val="00B375B2"/>
+    <w:rsid w:val="00B37F20"/>
+    <w:rsid w:val="00B414C8"/>
+    <w:rsid w:val="00B4315C"/>
+    <w:rsid w:val="00B46920"/>
+    <w:rsid w:val="00B472FA"/>
+    <w:rsid w:val="00B473AD"/>
+    <w:rsid w:val="00B50495"/>
+    <w:rsid w:val="00B51EE5"/>
+    <w:rsid w:val="00B52157"/>
+    <w:rsid w:val="00B5234F"/>
+    <w:rsid w:val="00B53CC6"/>
+    <w:rsid w:val="00B55D43"/>
+    <w:rsid w:val="00B60C0E"/>
+    <w:rsid w:val="00B615CB"/>
+    <w:rsid w:val="00B62DB0"/>
+    <w:rsid w:val="00B638E5"/>
+    <w:rsid w:val="00B64721"/>
+    <w:rsid w:val="00B64EF3"/>
+    <w:rsid w:val="00B6531E"/>
+    <w:rsid w:val="00B707FF"/>
+    <w:rsid w:val="00B81809"/>
+    <w:rsid w:val="00B81884"/>
+    <w:rsid w:val="00B81FDD"/>
+    <w:rsid w:val="00B92DC7"/>
+    <w:rsid w:val="00B96330"/>
+    <w:rsid w:val="00B96626"/>
+    <w:rsid w:val="00BA0B49"/>
+    <w:rsid w:val="00BA3B74"/>
+    <w:rsid w:val="00BA4330"/>
+    <w:rsid w:val="00BA4A83"/>
+    <w:rsid w:val="00BA4FF4"/>
+    <w:rsid w:val="00BA5F7A"/>
+    <w:rsid w:val="00BA6F90"/>
+    <w:rsid w:val="00BA714B"/>
+    <w:rsid w:val="00BB2A7A"/>
+    <w:rsid w:val="00BB2DA8"/>
+    <w:rsid w:val="00BB3D77"/>
+    <w:rsid w:val="00BB43C7"/>
+    <w:rsid w:val="00BB542C"/>
+    <w:rsid w:val="00BB5A58"/>
+    <w:rsid w:val="00BB6325"/>
+    <w:rsid w:val="00BB719A"/>
+    <w:rsid w:val="00BC0AAC"/>
+    <w:rsid w:val="00BC0B2F"/>
+    <w:rsid w:val="00BC0D02"/>
+    <w:rsid w:val="00BC1559"/>
+    <w:rsid w:val="00BC17CE"/>
+    <w:rsid w:val="00BC1947"/>
+    <w:rsid w:val="00BC1C0D"/>
+    <w:rsid w:val="00BC34DB"/>
+    <w:rsid w:val="00BC3884"/>
+    <w:rsid w:val="00BC39E4"/>
+    <w:rsid w:val="00BC3AC4"/>
+    <w:rsid w:val="00BC4E00"/>
+    <w:rsid w:val="00BC6DF5"/>
+    <w:rsid w:val="00BD0A6D"/>
+    <w:rsid w:val="00BD1300"/>
+    <w:rsid w:val="00BD1AD1"/>
+    <w:rsid w:val="00BD2AEB"/>
+    <w:rsid w:val="00BD2B9A"/>
+    <w:rsid w:val="00BD40BF"/>
+    <w:rsid w:val="00BD471A"/>
+    <w:rsid w:val="00BD4FD7"/>
+    <w:rsid w:val="00BD658D"/>
+    <w:rsid w:val="00BD6F02"/>
+    <w:rsid w:val="00BE13C8"/>
+    <w:rsid w:val="00BE24CB"/>
+    <w:rsid w:val="00BE6987"/>
+    <w:rsid w:val="00BE6AE8"/>
+    <w:rsid w:val="00BE6B60"/>
+    <w:rsid w:val="00BE6D50"/>
+    <w:rsid w:val="00BE7316"/>
+    <w:rsid w:val="00BE7DB8"/>
+    <w:rsid w:val="00BF16CB"/>
+    <w:rsid w:val="00BF1B10"/>
+    <w:rsid w:val="00BF1FD9"/>
+    <w:rsid w:val="00BF2411"/>
+    <w:rsid w:val="00BF717A"/>
+    <w:rsid w:val="00BF7760"/>
+    <w:rsid w:val="00C01EA1"/>
+    <w:rsid w:val="00C0507C"/>
+    <w:rsid w:val="00C05342"/>
+    <w:rsid w:val="00C05538"/>
+    <w:rsid w:val="00C06474"/>
+    <w:rsid w:val="00C06B41"/>
+    <w:rsid w:val="00C0767A"/>
+    <w:rsid w:val="00C0780C"/>
+    <w:rsid w:val="00C107CB"/>
+    <w:rsid w:val="00C15450"/>
+    <w:rsid w:val="00C1623B"/>
+    <w:rsid w:val="00C1632F"/>
+    <w:rsid w:val="00C20282"/>
+    <w:rsid w:val="00C24873"/>
+    <w:rsid w:val="00C2495E"/>
+    <w:rsid w:val="00C24C5A"/>
+    <w:rsid w:val="00C262D3"/>
+    <w:rsid w:val="00C314D0"/>
+    <w:rsid w:val="00C31F16"/>
+    <w:rsid w:val="00C31F18"/>
+    <w:rsid w:val="00C33A3C"/>
+    <w:rsid w:val="00C33DF5"/>
+    <w:rsid w:val="00C34023"/>
+    <w:rsid w:val="00C34C26"/>
+    <w:rsid w:val="00C37780"/>
+    <w:rsid w:val="00C40360"/>
+    <w:rsid w:val="00C40D32"/>
+    <w:rsid w:val="00C419F0"/>
+    <w:rsid w:val="00C43159"/>
+    <w:rsid w:val="00C432DB"/>
+    <w:rsid w:val="00C45F83"/>
+    <w:rsid w:val="00C4778C"/>
+    <w:rsid w:val="00C50253"/>
+    <w:rsid w:val="00C503EC"/>
+    <w:rsid w:val="00C51E98"/>
+    <w:rsid w:val="00C525CD"/>
+    <w:rsid w:val="00C530EB"/>
+    <w:rsid w:val="00C53121"/>
+    <w:rsid w:val="00C557E1"/>
+    <w:rsid w:val="00C55CAA"/>
+    <w:rsid w:val="00C55DAD"/>
+    <w:rsid w:val="00C575C7"/>
+    <w:rsid w:val="00C60C4F"/>
+    <w:rsid w:val="00C61FDE"/>
+    <w:rsid w:val="00C6210D"/>
+    <w:rsid w:val="00C62CA4"/>
+    <w:rsid w:val="00C63D31"/>
+    <w:rsid w:val="00C6426E"/>
+    <w:rsid w:val="00C64CBB"/>
+    <w:rsid w:val="00C66D9A"/>
+    <w:rsid w:val="00C71A7A"/>
+    <w:rsid w:val="00C71E3A"/>
+    <w:rsid w:val="00C71F39"/>
+    <w:rsid w:val="00C72162"/>
+    <w:rsid w:val="00C73834"/>
+    <w:rsid w:val="00C738C5"/>
+    <w:rsid w:val="00C738DF"/>
+    <w:rsid w:val="00C73FDC"/>
+    <w:rsid w:val="00C74EE1"/>
+    <w:rsid w:val="00C754B3"/>
+    <w:rsid w:val="00C756AA"/>
+    <w:rsid w:val="00C75E40"/>
+    <w:rsid w:val="00C75F03"/>
+    <w:rsid w:val="00C76DCA"/>
+    <w:rsid w:val="00C77731"/>
+    <w:rsid w:val="00C801DB"/>
+    <w:rsid w:val="00C80D5C"/>
+    <w:rsid w:val="00C82F00"/>
+    <w:rsid w:val="00C839EE"/>
+    <w:rsid w:val="00C845E7"/>
+    <w:rsid w:val="00C84872"/>
+    <w:rsid w:val="00C84A03"/>
+    <w:rsid w:val="00C85527"/>
+    <w:rsid w:val="00C85B97"/>
+    <w:rsid w:val="00C8630F"/>
+    <w:rsid w:val="00C86497"/>
+    <w:rsid w:val="00C86F97"/>
+    <w:rsid w:val="00C86FAF"/>
+    <w:rsid w:val="00C87E71"/>
+    <w:rsid w:val="00C90C83"/>
+    <w:rsid w:val="00C92B88"/>
+    <w:rsid w:val="00C942D5"/>
+    <w:rsid w:val="00C94628"/>
+    <w:rsid w:val="00C9467A"/>
+    <w:rsid w:val="00C946BF"/>
+    <w:rsid w:val="00C97F9A"/>
+    <w:rsid w:val="00CA142F"/>
+    <w:rsid w:val="00CA2496"/>
+    <w:rsid w:val="00CA29DB"/>
+    <w:rsid w:val="00CA41EA"/>
+    <w:rsid w:val="00CA5019"/>
+    <w:rsid w:val="00CA623F"/>
+    <w:rsid w:val="00CB0085"/>
+    <w:rsid w:val="00CB055B"/>
+    <w:rsid w:val="00CB2C13"/>
+    <w:rsid w:val="00CB3122"/>
+    <w:rsid w:val="00CB461D"/>
+    <w:rsid w:val="00CB5CA6"/>
+    <w:rsid w:val="00CB6E56"/>
+    <w:rsid w:val="00CB7D38"/>
+    <w:rsid w:val="00CB7D85"/>
+    <w:rsid w:val="00CC0187"/>
+    <w:rsid w:val="00CC147B"/>
+    <w:rsid w:val="00CC3F44"/>
+    <w:rsid w:val="00CC47AC"/>
+    <w:rsid w:val="00CC5FB3"/>
+    <w:rsid w:val="00CD1898"/>
+    <w:rsid w:val="00CD43A3"/>
+    <w:rsid w:val="00CD4B5B"/>
+    <w:rsid w:val="00CD629E"/>
+    <w:rsid w:val="00CD6CC4"/>
+    <w:rsid w:val="00CD70D3"/>
+    <w:rsid w:val="00CE0F48"/>
+    <w:rsid w:val="00CE13C8"/>
+    <w:rsid w:val="00CE1D5E"/>
+    <w:rsid w:val="00CE290E"/>
+    <w:rsid w:val="00CE4F1F"/>
+    <w:rsid w:val="00CE52F5"/>
+    <w:rsid w:val="00CE5C06"/>
+    <w:rsid w:val="00CE5ED5"/>
+    <w:rsid w:val="00CE6CBE"/>
+    <w:rsid w:val="00CE6F9E"/>
+    <w:rsid w:val="00CE7437"/>
+    <w:rsid w:val="00CF250E"/>
+    <w:rsid w:val="00CF2DC4"/>
+    <w:rsid w:val="00CF3843"/>
+    <w:rsid w:val="00CF3F95"/>
+    <w:rsid w:val="00CF4C7C"/>
+    <w:rsid w:val="00CF61DA"/>
+    <w:rsid w:val="00CF6FD9"/>
+    <w:rsid w:val="00D00A9E"/>
+    <w:rsid w:val="00D01505"/>
+    <w:rsid w:val="00D02BA7"/>
+    <w:rsid w:val="00D0367D"/>
+    <w:rsid w:val="00D03C1F"/>
+    <w:rsid w:val="00D046BE"/>
+    <w:rsid w:val="00D04747"/>
+    <w:rsid w:val="00D05871"/>
+    <w:rsid w:val="00D05C7F"/>
+    <w:rsid w:val="00D07705"/>
+    <w:rsid w:val="00D1075E"/>
+    <w:rsid w:val="00D107D4"/>
+    <w:rsid w:val="00D11465"/>
+    <w:rsid w:val="00D138E0"/>
+    <w:rsid w:val="00D14018"/>
+    <w:rsid w:val="00D14D4B"/>
+    <w:rsid w:val="00D15B27"/>
+    <w:rsid w:val="00D15F23"/>
+    <w:rsid w:val="00D1603C"/>
+    <w:rsid w:val="00D16CA7"/>
+    <w:rsid w:val="00D2147E"/>
+    <w:rsid w:val="00D227A3"/>
+    <w:rsid w:val="00D239FD"/>
+    <w:rsid w:val="00D25500"/>
+    <w:rsid w:val="00D261FA"/>
+    <w:rsid w:val="00D2742F"/>
+    <w:rsid w:val="00D31275"/>
+    <w:rsid w:val="00D3290F"/>
+    <w:rsid w:val="00D34DD1"/>
+    <w:rsid w:val="00D36D1E"/>
+    <w:rsid w:val="00D37FA1"/>
+    <w:rsid w:val="00D41D93"/>
+    <w:rsid w:val="00D42738"/>
+    <w:rsid w:val="00D450BE"/>
+    <w:rsid w:val="00D453E1"/>
+    <w:rsid w:val="00D50A0C"/>
+    <w:rsid w:val="00D52119"/>
+    <w:rsid w:val="00D5221A"/>
+    <w:rsid w:val="00D53EE9"/>
+    <w:rsid w:val="00D57CC3"/>
+    <w:rsid w:val="00D57F53"/>
+    <w:rsid w:val="00D60E42"/>
+    <w:rsid w:val="00D60EE6"/>
+    <w:rsid w:val="00D62466"/>
+    <w:rsid w:val="00D64274"/>
+    <w:rsid w:val="00D64818"/>
+    <w:rsid w:val="00D651F2"/>
+    <w:rsid w:val="00D6588C"/>
+    <w:rsid w:val="00D6688C"/>
+    <w:rsid w:val="00D7229D"/>
+    <w:rsid w:val="00D724F0"/>
+    <w:rsid w:val="00D72F67"/>
+    <w:rsid w:val="00D73D89"/>
+    <w:rsid w:val="00D74358"/>
+    <w:rsid w:val="00D746A1"/>
+    <w:rsid w:val="00D748AD"/>
+    <w:rsid w:val="00D74A71"/>
+    <w:rsid w:val="00D74CBA"/>
+    <w:rsid w:val="00D750F6"/>
+    <w:rsid w:val="00D75350"/>
+    <w:rsid w:val="00D778EC"/>
+    <w:rsid w:val="00D8026A"/>
+    <w:rsid w:val="00D81536"/>
+    <w:rsid w:val="00D828BC"/>
+    <w:rsid w:val="00D82A18"/>
+    <w:rsid w:val="00D84843"/>
+    <w:rsid w:val="00D90326"/>
+    <w:rsid w:val="00D916BB"/>
+    <w:rsid w:val="00D9306A"/>
+    <w:rsid w:val="00D93413"/>
+    <w:rsid w:val="00D944EF"/>
+    <w:rsid w:val="00D97621"/>
+    <w:rsid w:val="00D97B33"/>
+    <w:rsid w:val="00DA094D"/>
+    <w:rsid w:val="00DA18A3"/>
+    <w:rsid w:val="00DA2AC9"/>
+    <w:rsid w:val="00DA489F"/>
+    <w:rsid w:val="00DA4E9F"/>
+    <w:rsid w:val="00DA56FF"/>
+    <w:rsid w:val="00DA5984"/>
+    <w:rsid w:val="00DA5F55"/>
+    <w:rsid w:val="00DA73B0"/>
+    <w:rsid w:val="00DA753B"/>
+    <w:rsid w:val="00DA75F0"/>
+    <w:rsid w:val="00DA7F8D"/>
+    <w:rsid w:val="00DB10F5"/>
+    <w:rsid w:val="00DB17AC"/>
+    <w:rsid w:val="00DB31FE"/>
+    <w:rsid w:val="00DB3E0F"/>
+    <w:rsid w:val="00DB516D"/>
+    <w:rsid w:val="00DB5484"/>
+    <w:rsid w:val="00DB6DC8"/>
+    <w:rsid w:val="00DC5234"/>
+    <w:rsid w:val="00DC54A8"/>
+    <w:rsid w:val="00DC5B6B"/>
+    <w:rsid w:val="00DC6AAF"/>
+    <w:rsid w:val="00DC7271"/>
+    <w:rsid w:val="00DD0B6E"/>
+    <w:rsid w:val="00DD0C80"/>
+    <w:rsid w:val="00DD1AA3"/>
+    <w:rsid w:val="00DD1F61"/>
+    <w:rsid w:val="00DD2A36"/>
+    <w:rsid w:val="00DD2A43"/>
+    <w:rsid w:val="00DD3886"/>
+    <w:rsid w:val="00DD3F3E"/>
+    <w:rsid w:val="00DD4432"/>
+    <w:rsid w:val="00DD5A67"/>
+    <w:rsid w:val="00DD7D09"/>
+    <w:rsid w:val="00DE09BA"/>
+    <w:rsid w:val="00DE2AC5"/>
+    <w:rsid w:val="00DE360D"/>
+    <w:rsid w:val="00DE3C73"/>
+    <w:rsid w:val="00DE6AE6"/>
+    <w:rsid w:val="00DE6DF8"/>
+    <w:rsid w:val="00DE71DA"/>
+    <w:rsid w:val="00DE724B"/>
+    <w:rsid w:val="00DE76B2"/>
+    <w:rsid w:val="00DF0B5A"/>
+    <w:rsid w:val="00DF0EA4"/>
+    <w:rsid w:val="00DF1F03"/>
+    <w:rsid w:val="00DF2CE6"/>
+    <w:rsid w:val="00DF4262"/>
+    <w:rsid w:val="00DF4550"/>
+    <w:rsid w:val="00DF555A"/>
+    <w:rsid w:val="00DF58CC"/>
+    <w:rsid w:val="00DF60B7"/>
+    <w:rsid w:val="00DF64CA"/>
+    <w:rsid w:val="00DF7215"/>
+    <w:rsid w:val="00DF734F"/>
+    <w:rsid w:val="00E00722"/>
+    <w:rsid w:val="00E00C27"/>
+    <w:rsid w:val="00E017F0"/>
+    <w:rsid w:val="00E01DEE"/>
+    <w:rsid w:val="00E038D5"/>
+    <w:rsid w:val="00E0431B"/>
+    <w:rsid w:val="00E06AFA"/>
+    <w:rsid w:val="00E06E36"/>
+    <w:rsid w:val="00E11791"/>
+    <w:rsid w:val="00E11C78"/>
+    <w:rsid w:val="00E121B1"/>
+    <w:rsid w:val="00E141AB"/>
+    <w:rsid w:val="00E1519A"/>
+    <w:rsid w:val="00E1628C"/>
+    <w:rsid w:val="00E171A2"/>
+    <w:rsid w:val="00E200C2"/>
+    <w:rsid w:val="00E20337"/>
+    <w:rsid w:val="00E21563"/>
+    <w:rsid w:val="00E219FE"/>
+    <w:rsid w:val="00E21F0D"/>
+    <w:rsid w:val="00E24466"/>
+    <w:rsid w:val="00E25398"/>
+    <w:rsid w:val="00E256A7"/>
+    <w:rsid w:val="00E25F00"/>
+    <w:rsid w:val="00E2700C"/>
+    <w:rsid w:val="00E274BC"/>
+    <w:rsid w:val="00E27671"/>
+    <w:rsid w:val="00E31313"/>
+    <w:rsid w:val="00E31932"/>
+    <w:rsid w:val="00E34F91"/>
+    <w:rsid w:val="00E352D1"/>
+    <w:rsid w:val="00E37CC4"/>
+    <w:rsid w:val="00E43001"/>
+    <w:rsid w:val="00E43128"/>
+    <w:rsid w:val="00E43B60"/>
+    <w:rsid w:val="00E44376"/>
+    <w:rsid w:val="00E45480"/>
+    <w:rsid w:val="00E50B7D"/>
+    <w:rsid w:val="00E51CD6"/>
+    <w:rsid w:val="00E529E0"/>
+    <w:rsid w:val="00E56E6C"/>
+    <w:rsid w:val="00E57F8F"/>
+    <w:rsid w:val="00E60262"/>
+    <w:rsid w:val="00E620C8"/>
+    <w:rsid w:val="00E662CA"/>
+    <w:rsid w:val="00E67342"/>
+    <w:rsid w:val="00E7088C"/>
+    <w:rsid w:val="00E7246A"/>
+    <w:rsid w:val="00E72E66"/>
+    <w:rsid w:val="00E730D9"/>
+    <w:rsid w:val="00E7382A"/>
+    <w:rsid w:val="00E74DC1"/>
+    <w:rsid w:val="00E76D0B"/>
+    <w:rsid w:val="00E77382"/>
+    <w:rsid w:val="00E7760D"/>
+    <w:rsid w:val="00E77FD1"/>
+    <w:rsid w:val="00E8010A"/>
+    <w:rsid w:val="00E8115D"/>
+    <w:rsid w:val="00E81A11"/>
+    <w:rsid w:val="00E81E0B"/>
+    <w:rsid w:val="00E8404A"/>
+    <w:rsid w:val="00E854A3"/>
+    <w:rsid w:val="00E91769"/>
+    <w:rsid w:val="00E9526E"/>
+    <w:rsid w:val="00E96456"/>
+    <w:rsid w:val="00E97A63"/>
+    <w:rsid w:val="00EA06DE"/>
+    <w:rsid w:val="00EA324E"/>
+    <w:rsid w:val="00EA40DA"/>
+    <w:rsid w:val="00EA433A"/>
+    <w:rsid w:val="00EA47CD"/>
+    <w:rsid w:val="00EA508E"/>
+    <w:rsid w:val="00EA6CD7"/>
+    <w:rsid w:val="00EA6D20"/>
+    <w:rsid w:val="00EA781B"/>
+    <w:rsid w:val="00EA7C77"/>
+    <w:rsid w:val="00EB0689"/>
+    <w:rsid w:val="00EB1599"/>
+    <w:rsid w:val="00EB19CE"/>
+    <w:rsid w:val="00EB1D7F"/>
+    <w:rsid w:val="00EB2508"/>
+    <w:rsid w:val="00EB5B0B"/>
+    <w:rsid w:val="00EB5DE2"/>
+    <w:rsid w:val="00EB62A9"/>
+    <w:rsid w:val="00EB6471"/>
+    <w:rsid w:val="00EB7244"/>
+    <w:rsid w:val="00EB7A97"/>
+    <w:rsid w:val="00EC0BC2"/>
+    <w:rsid w:val="00EC147B"/>
+    <w:rsid w:val="00EC1D8C"/>
+    <w:rsid w:val="00EC4275"/>
+    <w:rsid w:val="00EC4E8F"/>
+    <w:rsid w:val="00EC5E7F"/>
+    <w:rsid w:val="00EC64F3"/>
+    <w:rsid w:val="00EC7002"/>
+    <w:rsid w:val="00EC7B5D"/>
+    <w:rsid w:val="00EC7E1F"/>
+    <w:rsid w:val="00ED09B9"/>
+    <w:rsid w:val="00ED0D1F"/>
+    <w:rsid w:val="00ED12B2"/>
+    <w:rsid w:val="00ED1A5E"/>
+    <w:rsid w:val="00ED39AC"/>
+    <w:rsid w:val="00ED437D"/>
+    <w:rsid w:val="00ED5D26"/>
+    <w:rsid w:val="00EE0049"/>
+    <w:rsid w:val="00EE0B98"/>
+    <w:rsid w:val="00EE1089"/>
+    <w:rsid w:val="00EE12E9"/>
+    <w:rsid w:val="00EE2FDA"/>
+    <w:rsid w:val="00EE39B1"/>
+    <w:rsid w:val="00EE41A4"/>
+    <w:rsid w:val="00EE4630"/>
+    <w:rsid w:val="00EE629D"/>
+    <w:rsid w:val="00EE62C2"/>
+    <w:rsid w:val="00EE6A47"/>
+    <w:rsid w:val="00EE777D"/>
+    <w:rsid w:val="00EF08AD"/>
+    <w:rsid w:val="00EF188A"/>
+    <w:rsid w:val="00EF3309"/>
+    <w:rsid w:val="00EF3640"/>
+    <w:rsid w:val="00EF3D4E"/>
+    <w:rsid w:val="00EF47A3"/>
+    <w:rsid w:val="00EF5B93"/>
+    <w:rsid w:val="00F00C8D"/>
+    <w:rsid w:val="00F03712"/>
+    <w:rsid w:val="00F04E3F"/>
+    <w:rsid w:val="00F07DBB"/>
+    <w:rsid w:val="00F10203"/>
+    <w:rsid w:val="00F113C4"/>
+    <w:rsid w:val="00F117D1"/>
+    <w:rsid w:val="00F12E2B"/>
+    <w:rsid w:val="00F12FB5"/>
+    <w:rsid w:val="00F1475D"/>
+    <w:rsid w:val="00F1578E"/>
+    <w:rsid w:val="00F22BF3"/>
+    <w:rsid w:val="00F22F81"/>
+    <w:rsid w:val="00F2319F"/>
+    <w:rsid w:val="00F25C11"/>
+    <w:rsid w:val="00F265D4"/>
+    <w:rsid w:val="00F27777"/>
+    <w:rsid w:val="00F3292F"/>
+    <w:rsid w:val="00F32E6B"/>
+    <w:rsid w:val="00F3583D"/>
+    <w:rsid w:val="00F35C07"/>
+    <w:rsid w:val="00F375FF"/>
+    <w:rsid w:val="00F37DA6"/>
+    <w:rsid w:val="00F40549"/>
+    <w:rsid w:val="00F41CB2"/>
+    <w:rsid w:val="00F41DBD"/>
+    <w:rsid w:val="00F43BF0"/>
+    <w:rsid w:val="00F43F2F"/>
+    <w:rsid w:val="00F45C40"/>
+    <w:rsid w:val="00F460F5"/>
+    <w:rsid w:val="00F469E0"/>
+    <w:rsid w:val="00F46A70"/>
+    <w:rsid w:val="00F47F90"/>
+    <w:rsid w:val="00F50D5F"/>
+    <w:rsid w:val="00F5173F"/>
+    <w:rsid w:val="00F5197C"/>
+    <w:rsid w:val="00F52106"/>
+    <w:rsid w:val="00F564EA"/>
+    <w:rsid w:val="00F567E6"/>
+    <w:rsid w:val="00F56ADF"/>
+    <w:rsid w:val="00F56F68"/>
+    <w:rsid w:val="00F608B7"/>
+    <w:rsid w:val="00F61C10"/>
+    <w:rsid w:val="00F65531"/>
+    <w:rsid w:val="00F65687"/>
+    <w:rsid w:val="00F66280"/>
+    <w:rsid w:val="00F67A3A"/>
+    <w:rsid w:val="00F7137B"/>
+    <w:rsid w:val="00F71586"/>
+    <w:rsid w:val="00F71AC6"/>
+    <w:rsid w:val="00F723B2"/>
+    <w:rsid w:val="00F76038"/>
+    <w:rsid w:val="00F813C7"/>
+    <w:rsid w:val="00F816C6"/>
+    <w:rsid w:val="00F82B04"/>
+    <w:rsid w:val="00F83171"/>
+    <w:rsid w:val="00F84044"/>
+    <w:rsid w:val="00F84571"/>
+    <w:rsid w:val="00F84917"/>
+    <w:rsid w:val="00F857BB"/>
+    <w:rsid w:val="00F86321"/>
+    <w:rsid w:val="00F8690F"/>
+    <w:rsid w:val="00F90024"/>
+    <w:rsid w:val="00F905A4"/>
+    <w:rsid w:val="00F90EAB"/>
+    <w:rsid w:val="00F929CB"/>
+    <w:rsid w:val="00F92E4F"/>
+    <w:rsid w:val="00F94295"/>
+    <w:rsid w:val="00F94EB7"/>
+    <w:rsid w:val="00F95BCE"/>
+    <w:rsid w:val="00F96909"/>
+    <w:rsid w:val="00F96A24"/>
+    <w:rsid w:val="00F97459"/>
+    <w:rsid w:val="00F97A6E"/>
+    <w:rsid w:val="00FA14FA"/>
+    <w:rsid w:val="00FA2F71"/>
+    <w:rsid w:val="00FA381D"/>
+    <w:rsid w:val="00FA48A5"/>
+    <w:rsid w:val="00FA4E5E"/>
+    <w:rsid w:val="00FA50F4"/>
+    <w:rsid w:val="00FA65F6"/>
+    <w:rsid w:val="00FA71EB"/>
+    <w:rsid w:val="00FB017F"/>
+    <w:rsid w:val="00FB0B65"/>
+    <w:rsid w:val="00FB1554"/>
+    <w:rsid w:val="00FB1DE6"/>
+    <w:rsid w:val="00FB2E54"/>
+    <w:rsid w:val="00FB4ACE"/>
     <w:rsid w:val="00FB766E"/>
-    <w:rsid w:val="00FC5838"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00FF4076"/>
+    <w:rsid w:val="00FC03A7"/>
+    <w:rsid w:val="00FC2C20"/>
+    <w:rsid w:val="00FC3580"/>
+    <w:rsid w:val="00FC3916"/>
+    <w:rsid w:val="00FC4D2D"/>
+    <w:rsid w:val="00FC5481"/>
+    <w:rsid w:val="00FC66F4"/>
+    <w:rsid w:val="00FC6A1D"/>
+    <w:rsid w:val="00FC77D1"/>
+    <w:rsid w:val="00FD0201"/>
+    <w:rsid w:val="00FD042A"/>
+    <w:rsid w:val="00FD0D34"/>
+    <w:rsid w:val="00FD1B92"/>
+    <w:rsid w:val="00FD5BD1"/>
+    <w:rsid w:val="00FD644D"/>
+    <w:rsid w:val="00FD6911"/>
+    <w:rsid w:val="00FD7681"/>
+    <w:rsid w:val="00FE0501"/>
+    <w:rsid w:val="00FE229C"/>
+    <w:rsid w:val="00FE26AD"/>
+    <w:rsid w:val="00FE3C9A"/>
+    <w:rsid w:val="00FE3F52"/>
+    <w:rsid w:val="00FE4713"/>
+    <w:rsid w:val="00FE561E"/>
+    <w:rsid w:val="00FE56AF"/>
+    <w:rsid w:val="00FE5945"/>
+    <w:rsid w:val="00FE66D7"/>
+    <w:rsid w:val="00FE73CE"/>
+    <w:rsid w:val="00FF020A"/>
+    <w:rsid w:val="00FF061D"/>
+    <w:rsid w:val="00FF1212"/>
+    <w:rsid w:val="00FF13AA"/>
+    <w:rsid w:val="00FF5270"/>
+    <w:rsid w:val="00FF601B"/>
+    <w:rsid w:val="00FF7CE6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="3074"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-    <w:lsdException w:name="Normal" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...24 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:locked="1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -3801,275 +2729,165 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00605F0D"/>
-[...30 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00FE561E"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-[...76 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a7"/>
+    <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0071677F"/>
+    <w:rsid w:val="004A6EA1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Текст выноски Знак"/>
-    <w:link w:val="a6"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0071677F"/>
+    <w:rsid w:val="004A6EA1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4095,51 +2913,51 @@
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -4267,87 +3085,55 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1</Words>
-  <Characters>12</Characters>
+  <Words>3</Words>
+  <Characters>20</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Hewlett-Packard</Company>
+  <Company>RePack by SPecialiST</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12</CharactersWithSpaces>
+  <CharactersWithSpaces>22</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Алсер</dc:creator>
+  <dc:creator>PC-11</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>