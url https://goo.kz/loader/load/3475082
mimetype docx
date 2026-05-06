--- v0 (2025-12-06)
+++ v1 (2026-05-06)
@@ -1,2290 +1,2894 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00ED54DA" w:rsidRPr="007D7E1B" w:rsidRDefault="00ED54DA" w:rsidP="00ED54DA">
+    <w:p w:rsidR="000336F0" w:rsidRDefault="008B0234" w:rsidP="000336F0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...14 lines deleted...]
-        <w:t>«УТВЕРЖДАЮ»</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000336F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00501495">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>БЕКІТЕМІН</w:t>
+      </w:r>
+      <w:r w:rsidR="000336F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED54DA" w:rsidRDefault="00ED54DA" w:rsidP="00ED54DA">
+    <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0" w:rsidP="000336F0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                               </w:t>
-[...9 lines deleted...]
-        <w:t>Директор школы</w:t>
+        <w:t xml:space="preserve">                                               </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           </w:t>
+      </w:r>
+      <w:r w:rsidR="00501495">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мектеп директоры</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED54DA" w:rsidRDefault="00ED54DA" w:rsidP="00ED54DA">
+    <w:p w:rsidR="000336F0" w:rsidRDefault="008B0234" w:rsidP="008B0234">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           </w:t>
+      </w:r>
+      <w:r w:rsidR="000336F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0" w:rsidP="000336F0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+      <w:r w:rsidR="00501495">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>М.Н.Әбілғазинов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB5F9C" w:rsidRDefault="00DB5F9C" w:rsidP="000336F0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0" w:rsidP="000336F0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>____________________</w:t>
+        <w:t xml:space="preserve">                        </w:t>
+      </w:r>
+      <w:r w:rsidR="008B0234">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B0234">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00501495">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>____ 2019 жыл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED54DA" w:rsidRPr="007D7E1B" w:rsidRDefault="00ED54DA" w:rsidP="00ED54DA">
+    <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0" w:rsidP="000336F0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00ED54DA" w:rsidRPr="007D7E1B" w:rsidRDefault="00ED54DA" w:rsidP="00ED54DA">
-[...98 lines deleted...]
-    <w:p w:rsidR="00ED54DA" w:rsidRPr="001C6C31" w:rsidRDefault="00ED54DA" w:rsidP="00ED54DA">
+    <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0" w:rsidP="000336F0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00ED54DA" w:rsidRPr="001C6C31" w:rsidRDefault="00ED54DA" w:rsidP="00ED54DA">
+    <w:p w:rsidR="000336F0" w:rsidRPr="00160C44" w:rsidRDefault="000336F0" w:rsidP="000336F0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="3C4046"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00ED54DA" w:rsidRPr="001C6C31" w:rsidRDefault="00ED54DA" w:rsidP="00ED54DA">
+    <w:p w:rsidR="000336F0" w:rsidRPr="00160C44" w:rsidRDefault="000336F0" w:rsidP="000336F0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00160C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№38 </w:t>
+      </w:r>
+      <w:r w:rsidR="008B0234" w:rsidRPr="00160C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жалпы негізгі білім беру мектебі</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00ED54DA" w:rsidRPr="001C6C31" w:rsidRDefault="00D72466" w:rsidP="00D72466">
-[...42 lines deleted...]
-    <w:p w:rsidR="00ED54DA" w:rsidRPr="001C6C31" w:rsidRDefault="00A72D6D" w:rsidP="00ED54DA">
+    <w:p w:rsidR="003210D2" w:rsidRPr="00160C44" w:rsidRDefault="00E95F5D" w:rsidP="000336F0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C6C31">
+      <w:r w:rsidRPr="00160C44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00ED54DA" w:rsidRPr="001C6C31">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00160C44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">екадника отказа  от курения </w:t>
+        <w:t>ылым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00160C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00160C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шегуден</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00160C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бас </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00160C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тарту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000336F0" w:rsidRPr="00160C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00160C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">онкүндік </w:t>
+      </w:r>
+      <w:r w:rsidR="003210D2" w:rsidRPr="00160C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жоспары </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED54DA" w:rsidRPr="001C6C31" w:rsidRDefault="00D72466" w:rsidP="00ED54DA">
+    <w:p w:rsidR="000336F0" w:rsidRPr="00160C44" w:rsidRDefault="000336F0" w:rsidP="000336F0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C6C31">
+      <w:r w:rsidRPr="00160C44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>(13.11-22.11.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED54DA" w:rsidRPr="001C6C31" w:rsidRDefault="00253086" w:rsidP="00A84211">
+    <w:p w:rsidR="000336F0" w:rsidRPr="00160C44" w:rsidRDefault="000336F0" w:rsidP="000336F0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C6C31">
+      <w:r w:rsidRPr="00160C44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>2018-2019 учебный год</w:t>
+        <w:t xml:space="preserve">2018-2019 </w:t>
+      </w:r>
+      <w:r w:rsidR="0048305E" w:rsidRPr="00160C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>оқу жылы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a3"/>
+        <w:tblStyle w:val="a5"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="568"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1458"/>
+        <w:gridCol w:w="545"/>
+        <w:gridCol w:w="2658"/>
+        <w:gridCol w:w="1346"/>
+        <w:gridCol w:w="1612"/>
         <w:gridCol w:w="2188"/>
-        <w:gridCol w:w="1492"/>
+        <w:gridCol w:w="1540"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00ED54DA" w:rsidTr="006F3904">
+      <w:tr w:rsidR="000336F0" w:rsidTr="000336F0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="004C5BA4" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C5BA4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2774" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="004C5BA4" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="00C66764">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C5BA4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Мероприятия</w:t>
+              <w:t>Іс-шаралар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1409" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="004C5BA4" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="00A72615">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C5BA4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Сроки</w:t>
+              <w:t>Мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="004C5BA4" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="00A72615">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C5BA4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Классы</w:t>
+              <w:t>Сыныптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="004C5BA4" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="00A72615">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C5BA4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Ответственные</w:t>
+              <w:t>Жауаптылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1492" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="004C5BA4" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="00A72615">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C5BA4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Целевая группа</w:t>
+              <w:t>Мақсатты топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED54DA" w:rsidTr="006F3904">
+      <w:tr w:rsidR="000336F0" w:rsidTr="000336F0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="00D9360E" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2774" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> «Жұқпалы аурулар»</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="00D9360E" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0" w:rsidP="00A64616">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>(семинар-урок)</w:t>
+              <w:t>(семинар-</w:t>
+            </w:r>
+            <w:r w:rsidR="00A64616">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сабақ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1409" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="00D9360E" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>13.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="00D9360E" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>3«А</w:t>
-[...8 lines deleted...]
-              <w:t>»</w:t>
+              <w:t>3«А»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-              <w:t>Сагдатова А.Е.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="00DB36A3" w:rsidP="00DB36A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>А.Е.</w:t>
+            </w:r>
+            <w:r w:rsidR="000336F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сагдатова </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1492" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-              <w:t>учащиеся</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="00256368">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>оқушылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED54DA" w:rsidTr="006F3904">
+      <w:tr w:rsidR="000336F0" w:rsidTr="000336F0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="00D9360E" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2774" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="0035102C" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0" w:rsidP="00A64616">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0035102C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Темекі  - адам дұшпаны</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Темекі  - адам дұшпаны (</w:t>
+            </w:r>
+            <w:r w:rsidR="00A64616">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (урок-дискуссия)</w:t>
+              <w:t>дискуссия-сабақ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1409" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="00D9360E" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>14.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="00D9360E" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>7 «Ә»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-              <w:t>Мурунбаева Г.И.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="00DB36A3" w:rsidP="00DB36A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Г.И.</w:t>
+            </w:r>
+            <w:r w:rsidR="000336F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мурунбаева </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1492" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-              <w:t>учащиеся</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="003B288C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>оқушылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED54DA" w:rsidTr="006F3904">
+      <w:tr w:rsidR="000336F0" w:rsidTr="000336F0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="00D9360E" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2774" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="007E5304" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0" w:rsidP="002A7EF5">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> «Шылымға жол берме» (конкурс</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009A17A2">
+              <w:t xml:space="preserve"> «Шылымға жол берме» (</w:t>
+            </w:r>
+            <w:r w:rsidR="002A7EF5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> )</w:t>
+              <w:t>сайыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1409" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="00D9360E" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>15.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="00D9360E" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">3 «Ә» </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-              <w:t>Рахметхан Т.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="00DB36A3" w:rsidP="00DB36A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Т.</w:t>
+            </w:r>
+            <w:r w:rsidR="000336F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рахметхан </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1492" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-              <w:t>учащиеся</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="003B288C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>оқушылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED54DA" w:rsidTr="006F3904">
+      <w:tr w:rsidR="000336F0" w:rsidTr="000336F0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="00D9360E" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2774" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="00D9360E" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="00406E09">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Конкурс  рисунков               «Вредные  привычки  или  ЗОЖ?»   </w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Суреттер сайысы</w:t>
+            </w:r>
+            <w:r w:rsidR="000336F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               «Вредные  привычки  или  ЗОЖ?»   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1409" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="00D9360E" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>18.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="00D9360E" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>5-9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="00D9360E" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="00DB36A3" w:rsidP="00DB36A3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Бектасова Г.А.</w:t>
+              <w:t>Г.А.</w:t>
+            </w:r>
+            <w:r w:rsidR="000336F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бектасова </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1492" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-              <w:t>учащиеся</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="003B288C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>оқушылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED54DA" w:rsidTr="006F3904">
+      <w:tr w:rsidR="000336F0" w:rsidTr="000336F0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="00D9360E" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2774" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="0006174F" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0006174F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> «Курит</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="0006174F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ь-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="0006174F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> здоровью  вредить»</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="0006174F" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0" w:rsidP="00FD58E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00FD58E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>у</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0006174F">
+              <w:t>дискуссия-сабақ</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>рок- дискуссия)</w:t>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1409" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="00D9360E" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>19.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="00D9360E" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>7-8Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-              <w:t>Координатор ЗОЖ</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="00DB36A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ЗОЖ координаторы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1492" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-              <w:t>учащиеся</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="003B288C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>оқушылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED54DA" w:rsidRPr="00E00340" w:rsidTr="006F3904">
+      <w:tr w:rsidR="000336F0" w:rsidTr="000336F0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="00D9360E" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2774" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>«</w:t>
-[...9 lines deleted...]
-              <w:t>Темекі </w:t>
+              <w:t>«Темекі </w:t>
             </w:r>
             <w:hyperlink r:id="rId4" w:history="1">
-              <w:r w:rsidRPr="00E00340">
+              <w:r>
                 <w:rPr>
-                  <w:rStyle w:val="a5"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="kk-KZ"/>
                 </w:rPr>
                 <w:t>тартсаң ақырын</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00E00340">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E00340">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E00340">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00E00340">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Азаяр сана ақылың</w:t>
-            </w:r>
+              <w:t>Азаяр сана ақылың»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>»</w:t>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="007C412B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>дискуссия-сабақ</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>(урок-дискуссия)</w:t>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1409" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="00D9360E" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>20.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="00D9360E" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>7 «А»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="00D9360E" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Жокен Х.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1492" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-              <w:t>учащиеся</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="003B288C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>оқушылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED54DA" w:rsidTr="006F3904">
+      <w:tr w:rsidR="000336F0" w:rsidTr="000336F0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="00D9360E" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2774" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>«О вреде курения»</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="00D9360E" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
-[...16 lines deleted...]
-              <w:t>Профилактическая беседа</w:t>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="00A16DDB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16DDB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Профилактикалық әңгімелесу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1409" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="00D9360E" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>21.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="00D9360E" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>5-9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
-          </w:tcPr>
-[...37 lines deleted...]
-              <w:t>Каримова Р.Г.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="00DB36A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мектеп медбикесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="00DB36A3" w:rsidP="00DB36A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Р.Г.</w:t>
+            </w:r>
+            <w:r w:rsidR="000336F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Каримова </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1492" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-              <w:t>учащиеся</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="003B288C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>оқушылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED54DA" w:rsidTr="006F3904">
+      <w:tr w:rsidR="000336F0" w:rsidTr="000336F0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2774" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>«Вредные привычки. Курение»</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="00D9360E" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
-[...16 lines deleted...]
-              <w:t>(урок-дискуссия)</w:t>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00A16DDB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>дискуссия-сабақ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1409" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="00D9360E" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>22.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED54DA" w:rsidRPr="00D9360E" w:rsidRDefault="00ED54DA" w:rsidP="006F3904">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>5-6 «Б»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-              <w:t>Куспекова К.М.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="00DB36A3" w:rsidP="00DB36A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>К.М.</w:t>
+            </w:r>
+            <w:r w:rsidR="000336F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Куспекова </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1492" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-              <w:t>учащиеся</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000336F0" w:rsidRDefault="00DB36A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>оқушылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00ED54DA" w:rsidRPr="008A3A33" w:rsidRDefault="00ED54DA" w:rsidP="00ED54DA">
+    <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0" w:rsidP="000336F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00ED54DA" w:rsidRDefault="00ED54DA" w:rsidP="00ED54DA">
+    <w:p w:rsidR="000336F0" w:rsidRDefault="000336F0" w:rsidP="000336F0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000829E9" w:rsidRPr="00ED54DA" w:rsidRDefault="00ED54DA" w:rsidP="00D735E9">
+    <w:p w:rsidR="009671E5" w:rsidRPr="000336F0" w:rsidRDefault="000336F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E2996">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Координатор ЗОЖ</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">                                              Сейфулла Д.С.</w:t>
+        <w:t xml:space="preserve">      ЗОЖ координаторы                                                                  Д.С.Сейфулла </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="000829E9" w:rsidRPr="00ED54DA" w:rsidSect="00A05A76">
+    <w:sectPr w:rsidR="009671E5" w:rsidRPr="000336F0" w:rsidSect="009671E5">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="98"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat>
-[...1 lines deleted...]
-  </w:compat>
+  <w:compat/>
   <w:rsids>
-    <w:rsidRoot w:val="00D9360E"/>
-[...49 lines deleted...]
-    <w:rsid w:val="00FC1667"/>
+    <w:rsidRoot w:val="000336F0"/>
+    <w:rsid w:val="000336F0"/>
+    <w:rsid w:val="00160C44"/>
+    <w:rsid w:val="00256368"/>
+    <w:rsid w:val="002A7EF5"/>
+    <w:rsid w:val="003210D2"/>
+    <w:rsid w:val="003B288C"/>
+    <w:rsid w:val="00406E09"/>
+    <w:rsid w:val="0048305E"/>
+    <w:rsid w:val="00501495"/>
+    <w:rsid w:val="007C412B"/>
+    <w:rsid w:val="008B0234"/>
+    <w:rsid w:val="009671E5"/>
+    <w:rsid w:val="00A16DDB"/>
+    <w:rsid w:val="00A64616"/>
+    <w:rsid w:val="00A72615"/>
+    <w:rsid w:val="00C66764"/>
+    <w:rsid w:val="00DB36A3"/>
+    <w:rsid w:val="00DB5F9C"/>
+    <w:rsid w:val="00E95F5D"/>
+    <w:rsid w:val="00FD58E3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -2391,138 +2995,160 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A05A76"/>
+    <w:rsid w:val="000336F0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a3">
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000336F0"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000336F0"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a5">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00D9360E"/>
+    <w:rsid w:val="000336F0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
-[...25 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:divs>
+    <w:div w:id="206379212">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://engime.org/airin-jrip-ani-bas-ebegi-ketpes-dalafa-stazdi-etken-jalipas.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -2774,70 +3400,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1203</Characters>
+  <Pages>2</Pages>
+  <Words>220</Words>
+  <Characters>1254</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>HP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1412</CharactersWithSpaces>
+  <CharactersWithSpaces>1472</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>HP</dc:creator>
+  <dc:creator>Аибота</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>