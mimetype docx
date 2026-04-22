--- v0 (2025-12-10)
+++ v1 (2026-04-22)
@@ -4,5819 +4,5009 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00955622" w:rsidRPr="007A57E8" w:rsidRDefault="00955622" w:rsidP="007A57E8">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a8"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10173"/>
+        <w:gridCol w:w="4613"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0012630D" w:rsidRPr="005A14C6" w:rsidTr="0012630D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10173" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0012630D" w:rsidRPr="005A14C6" w:rsidRDefault="0012630D" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4613" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0012630D" w:rsidRPr="005A14C6" w:rsidRDefault="0012630D" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>БЕКІТЕМІН                                                                                                                                                    Павлодар қаласы                                                                                                                                                    білім беру бөлімінің                                                                                                                                                 басшысы                                                                                                                                                     ___________С. Айтқазина                                                                                                                                                    «</w:t>
+            </w:r>
+            <w:r w:rsidR="005A14C6" w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r w:rsidR="005A14C6" w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қыркүйек</w:t>
+            </w:r>
+            <w:r w:rsidR="001172EE" w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2019</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00DF6322" w:rsidRPr="005A14C6" w:rsidRDefault="00DF6322" w:rsidP="00E231BC">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="007A57E8">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Р</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="007A57E8">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0012630D" w:rsidRPr="005A14C6" w:rsidRDefault="00DF6322" w:rsidP="00E231BC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>ь</w:t>
-[...20 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A57E8">
-[...50 lines deleted...]
-      <w:r w:rsidR="00F85F7A">
+      <w:r w:rsidRPr="005A14C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>31</w:t>
+        <w:t xml:space="preserve">Павлодар қаласы білім беру бөлімінің 2019 жылдың </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A57E8">
-[...17 lines deleted...]
-      <w:r w:rsidR="00F85F7A">
+      <w:r w:rsidR="005A14C6" w:rsidRPr="005A14C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>октября</w:t>
+        <w:t>ҚАЗАН</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A57E8">
-[...41 lines deleted...]
-      <w:r w:rsidR="00F85F7A">
+      <w:r w:rsidRPr="005A14C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>НОЯБРЬ</w:t>
+        <w:t xml:space="preserve"> айына арналған жұмыс жоспары</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A57E8">
-[...19 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15669" w:type="dxa"/>
         <w:tblInd w:w="-252" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="900"/>
-        <w:gridCol w:w="9540"/>
+        <w:gridCol w:w="927"/>
+        <w:gridCol w:w="9513"/>
         <w:gridCol w:w="2961"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00955622" w:rsidRPr="007A57E8" w:rsidTr="000D67FC">
-[...2 lines deleted...]
-            <w:tcW w:w="900" w:type="dxa"/>
+      <w:tr w:rsidR="0012630D" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:trPr>
+          <w:trHeight w:val="413"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00955622" w:rsidRPr="007A57E8" w:rsidRDefault="00955622" w:rsidP="007A57E8">
+          <w:p w:rsidR="0012630D" w:rsidRPr="005A14C6" w:rsidRDefault="0012630D" w:rsidP="00E231BC">
             <w:pPr>
               <w:suppressAutoHyphens/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007A57E8">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>№ п/п</w:t>
-[...12 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t xml:space="preserve">№ </w:t>
+            </w:r>
+            <w:r w:rsidR="005A14C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007A57E8">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>р/с</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0012630D" w:rsidRPr="005A14C6" w:rsidRDefault="0012630D" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-              <w:t>Мероприятия</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мазмұны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2961" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0012630D" w:rsidRPr="005A14C6" w:rsidRDefault="0012630D" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007A57E8">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Ответственные </w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жауаптылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0012630D" w:rsidRPr="005A14C6" w:rsidRDefault="0012630D" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007A57E8">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...22 lines deleted...]
-              <w:t>исполнения</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мерзімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00955622" w:rsidRPr="007A57E8" w:rsidTr="000D67FC">
+      <w:tr w:rsidR="0012630D" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15669" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00955622" w:rsidRPr="007A57E8" w:rsidRDefault="00955622" w:rsidP="007A57E8">
+          <w:p w:rsidR="0012630D" w:rsidRPr="005A14C6" w:rsidRDefault="0012630D" w:rsidP="00E231BC">
             <w:pPr>
               <w:suppressAutoHyphens/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A57E8">
-[...509 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidRPr="005A14C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...11 lines deleted...]
-              <w:t>О работе по организации совместных мероприятий, направленных на повышение статуса семьи, укрепление взаимоотношений между родителями и детьми, семьей и школой</w:t>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қала мектептері басшыларының кеңесіне шығарылатын, мәселелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A14C6" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A14C6" w:rsidRPr="005A14C6" w:rsidRDefault="005A14C6" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9513" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A14C6" w:rsidRPr="005A14C6" w:rsidRDefault="005A14C6" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Қала мектептерінің гимназия және лицей сыныптарында ОТЖ ұйымдастырудың тиімділігі туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966815" w:rsidRPr="00966815" w:rsidRDefault="00966815" w:rsidP="00966815">
-[...13 lines deleted...]
-              <w:t>Сектор  воспитательной работы</w:t>
+          <w:p w:rsidR="005A14C6" w:rsidRPr="005A14C6" w:rsidRDefault="005A14C6" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жалпы орта білім беру секторы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966815" w:rsidRPr="007A57E8" w:rsidRDefault="00966815" w:rsidP="00966815">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="005A14C6" w:rsidRPr="002B56B3" w:rsidRDefault="002B56B3" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазан </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966815" w:rsidRPr="007A57E8" w:rsidTr="00955622">
-[...12 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+      <w:tr w:rsidR="002B56B3" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B56B3" w:rsidRPr="005A14C6" w:rsidRDefault="002B56B3" w:rsidP="002B56B3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B56B3" w:rsidRPr="005A14C6" w:rsidRDefault="002B56B3" w:rsidP="002B56B3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жалпы орта білім беру мекемелерінде үштілді білім беруді дамытудың 2015-2020 жылдарға арналған Жол картасын іске асыру барысы туралы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B56B3" w:rsidRPr="005A14C6" w:rsidRDefault="002B56B3" w:rsidP="002B56B3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жалпы орта білім беру секторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B56B3" w:rsidRDefault="002B56B3" w:rsidP="002B56B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96831">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B56B3" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B56B3" w:rsidRPr="005A14C6" w:rsidRDefault="002B56B3" w:rsidP="002B56B3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...351 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9540" w:type="dxa"/>
-[...543 lines deleted...]
-          <w:p w:rsidR="00966815" w:rsidRPr="008E59F7" w:rsidRDefault="00966815" w:rsidP="00966815">
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B56B3" w:rsidRPr="005A14C6" w:rsidRDefault="002B56B3" w:rsidP="002B56B3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...51 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...8 lines deleted...]
-              <w:t>Мониторинг реализации стандарта обновленного содержания образования в школах города</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кәмелетке толмағандар арасында ПБЗ қолдану мен нашақорлықтың алдын алу бойынша білім беру ұйымдарының қызметі туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2961" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...401 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w:rsidR="002B56B3" w:rsidRPr="005A14C6" w:rsidRDefault="002B56B3" w:rsidP="002B56B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тәрбие жұмысы секторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B56B3" w:rsidRDefault="002B56B3" w:rsidP="002B56B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96831">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B56B3" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B56B3" w:rsidRPr="005A14C6" w:rsidRDefault="002B56B3" w:rsidP="002B56B3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9513" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B56B3" w:rsidRPr="005A14C6" w:rsidRDefault="002B56B3" w:rsidP="002B56B3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Мектепке жол</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> республикалық акциясын және жаппай оқыту айлығын өткізу қорытындысы туралы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B56B3" w:rsidRPr="005A14C6" w:rsidRDefault="002B56B3" w:rsidP="002B56B3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тәрбие жұмысы секторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B56B3" w:rsidRDefault="002B56B3" w:rsidP="002B56B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96831">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B56B3" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B56B3" w:rsidRPr="005A14C6" w:rsidRDefault="002B56B3" w:rsidP="002B56B3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B56B3" w:rsidRPr="005A14C6" w:rsidRDefault="002B56B3" w:rsidP="002B56B3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Білім беру мекемелерінде қосымша білім беру, сабақтан тыс және үйірме қызметін ұйымдастыру туралы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B56B3" w:rsidRPr="005A14C6" w:rsidRDefault="002B56B3" w:rsidP="002B56B3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тәрбие жұмысы секторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B56B3" w:rsidRDefault="002B56B3" w:rsidP="002B56B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96831">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B56B3" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B56B3" w:rsidRPr="005A14C6" w:rsidRDefault="002B56B3" w:rsidP="002B56B3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B56B3" w:rsidRPr="005A14C6" w:rsidRDefault="002B56B3" w:rsidP="002B56B3">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...35 lines deleted...]
-              </w:tabs>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Бақылауға қайтару</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002B56B3" w:rsidRPr="005A14C6" w:rsidRDefault="002B56B3" w:rsidP="002B56B3">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мектеп басшыларының педагогикалық кадрлармен қамтамасыз ету және жас мамандарды бекіту бойынша жұмыс жағдайы туралы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B56B3" w:rsidRPr="005A14C6" w:rsidRDefault="002B56B3" w:rsidP="002B56B3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ұйымдастыру жұмысы секторы, әдістемелік кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B56B3" w:rsidRDefault="002B56B3" w:rsidP="002B56B3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96831">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidRDefault="00B56E95" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Мектепке дейінгі мекемелердің басшыларына арналған кеңестерге шығарылатын мәселелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A14C6" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A14C6" w:rsidRPr="005A14C6" w:rsidRDefault="005A14C6" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A14C6" w:rsidRPr="005A14C6" w:rsidRDefault="005A14C6" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Қаланың мектепке дейінгі ұйымдарының статистикалық деректерін (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ҰБДБ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>) толтыруын талдау. Мектепке дейінгі мекемелерде мемлекеттік білім беру тапсырысын орналастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A14C6" w:rsidRPr="005A14C6" w:rsidRDefault="005A14C6" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мектепке дейінгі мекемелер секторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A14C6" w:rsidRPr="002B56B3" w:rsidRDefault="002B56B3" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазан </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A14C6" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A14C6" w:rsidRPr="005A14C6" w:rsidRDefault="005A14C6" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A14C6" w:rsidRPr="005A14C6" w:rsidRDefault="005A14C6" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>МДМ әкімшілігінің даму бағдарламасын және жылдық жұмыс жоспарын орындау бөлігіндегі бақылау-талдау қызметі туралы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A14C6" w:rsidRPr="005A14C6" w:rsidRDefault="005A14C6" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мектепке дейінгі мекемелер секторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="005A14C6" w:rsidRPr="005A14C6" w:rsidRDefault="005A14C6" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A14C6" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A14C6" w:rsidRPr="005A14C6" w:rsidRDefault="005A14C6" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A14C6" w:rsidRPr="005A14C6" w:rsidRDefault="005A14C6" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Қала балабақшаларында ақылы білім беру қызметін ұйымдастыру туралы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A14C6" w:rsidRPr="005A14C6" w:rsidRDefault="005A14C6" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мектепке дейінгі мекемелер секторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A14C6" w:rsidRPr="002B56B3" w:rsidRDefault="002B56B3" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазан </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidRDefault="00B56E95" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мектептен тыс мекемелердің басшыларына арналған кеңестер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A14C6" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A14C6" w:rsidRPr="005A14C6" w:rsidRDefault="005A14C6" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A14C6" w:rsidRPr="005A14C6" w:rsidRDefault="005A14C6" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Қосымша білім беру педагогтарының кәсіби деңгейін арттыру бойынша білім беру мекемелерінің жұмысы туралы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2961" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00966815" w:rsidRPr="00966815" w:rsidRDefault="00966815" w:rsidP="00966815">
-[...13 lines deleted...]
-              <w:t>Сектор  воспитательной работы</w:t>
+          <w:p w:rsidR="005A14C6" w:rsidRPr="005A14C6" w:rsidRDefault="005A14C6" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Тәрбие жұмысы секторы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-              <w:t>ноябрь</w:t>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A14C6" w:rsidRPr="005A14C6" w:rsidRDefault="002B56B3" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қазан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966815" w:rsidRPr="007A57E8" w:rsidTr="008A5788">
-[...55 lines deleted...]
-              <w:t>в организациях среднего образования</w:t>
+      <w:tr w:rsidR="005A14C6" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A14C6" w:rsidRPr="005A14C6" w:rsidRDefault="005A14C6" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A14C6" w:rsidRPr="005A14C6" w:rsidRDefault="005A14C6" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Қосымша білім беру мекемелерінде мемлекеттік рәміздерді қолдану және насихаттау бойынша жұмыс жағдайы туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2961" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00966815" w:rsidRPr="00966815" w:rsidRDefault="00966815" w:rsidP="00966815">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Сектор общего среднего образования </w:t>
+          <w:p w:rsidR="005A14C6" w:rsidRPr="005A14C6" w:rsidRDefault="005A14C6" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Тәрбие жұмысы секторы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-          </w:tcPr>
-[...8 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="005A14C6" w:rsidRPr="005A14C6" w:rsidRDefault="005A14C6" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A57E8" w:rsidRPr="007A57E8" w:rsidTr="000D67FC">
+      <w:tr w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15669" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="007A57E8" w:rsidRPr="007A57E8" w:rsidRDefault="007A57E8" w:rsidP="007A57E8">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007A57E8">
+          <w:p w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidRDefault="00B56E95" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Тематический мониторинг (дошкольное образование)</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>II. Бақылау-талдау қызметі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480594" w:rsidRPr="007A57E8" w:rsidTr="000D67FC">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="007A57E8">
+      <w:tr w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidRDefault="00B56E95" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Т</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ақырыптық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  мониторинг  (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жалпы орта білім беру</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9540" w:type="dxa"/>
-[...15 lines deleted...]
-              <w:t>Реализация государственных услуг в детских садах города</w:t>
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Қала мектептерінің гимназия және лицей сыныптарында ОТЖ ұйымдастыру тиімділігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2961" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00480594" w:rsidRPr="00480594" w:rsidRDefault="00480594" w:rsidP="00480594">
-[...15 lines deleted...]
-              <w:t>Сектор дошкольных учреждений</w:t>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Жалпы орта білім беру секторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>телефонограмма бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Жалпы орта білім беру мекемелерінде үштілді білім беруді дамытудың 2015-2020 жылдарға арналған Жол картасын іске асыру барысы туралы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2961" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Жалпы орта білім беру секторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>телефонограмма бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Кәмелетке толмағандар арасында ПБЗ қолдану мен нашақорлықтың алдын алу бойынша білім беру ұйымдарының қызметі туралы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2961" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Тәрбие жұмысы секторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>телефонограмма бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidTr="00E231BC">
+        <w:trPr>
+          <w:trHeight w:val="598"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>«Мектепке жол» республикалық акциясын және жаппай оқыту айлығын өткізу қорытындысы туралы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2961" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Тәрбие жұмысы секторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>телефонограмма бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="002B56B3" w:rsidRDefault="002B56B3" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Білім беру мекемелерінде қосымша білім беру, сабақтан тыс және үйірме қызметін ұйымдастыру туралы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2961" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Тәрбие жұмысы секторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidRDefault="00B56E95" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Т</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ақырыптық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  мониторинг (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>мектепке дейінгі білім беру</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B56B3" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B56B3" w:rsidRPr="005A14C6" w:rsidRDefault="002B56B3" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B56B3" w:rsidRPr="00E231BC" w:rsidRDefault="002B56B3" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Қаланың мектепке дейінгі ұйымдарының статистикалық деректерін (ҰБДҚ) толтыру. Мектепке дейінгі мекемелерде мемлекеттік білім беру тапсырысын орналастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2961" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B56B3" w:rsidRPr="00E231BC" w:rsidRDefault="002B56B3" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мектепке дейінгі мекемелер секторы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00480594" w:rsidRPr="007A57E8" w:rsidRDefault="00480594" w:rsidP="00480594">
-[...17 lines deleted...]
-              <w:t>по телефонограмме</w:t>
+          <w:p w:rsidR="002B56B3" w:rsidRPr="005A14C6" w:rsidRDefault="002B56B3" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>телефонограмма бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480594" w:rsidRPr="007A57E8" w:rsidTr="000D67FC">
-[...6 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tr w:rsidR="002B56B3" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B56B3" w:rsidRPr="00E231BC" w:rsidRDefault="002B56B3" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9540" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B56B3" w:rsidRPr="00E231BC" w:rsidRDefault="002B56B3" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:bCs/>
-[...11 lines deleted...]
-              <w:t>Состояние работы по оказанию коррекционной  помощи в  детских садах</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Даму бағдарламасын және жылдық жұмыс жоспарын орындау бөлігіндегі БМ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Д</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ұ әкімшілігінің бақылау-талдау қызметі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2961" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00480594" w:rsidRPr="00480594" w:rsidRDefault="00480594" w:rsidP="00480594">
-[...13 lines deleted...]
-              <w:t>Сектор дошкольных учреждений</w:t>
+          <w:p w:rsidR="002B56B3" w:rsidRPr="00E231BC" w:rsidRDefault="002B56B3" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мектепке дейінгі мекемелер секторы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00480594" w:rsidRPr="007A57E8" w:rsidRDefault="00480594" w:rsidP="00480594">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="002B56B3" w:rsidRPr="005A14C6" w:rsidRDefault="002B56B3" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480594" w:rsidRPr="007A57E8" w:rsidTr="000D67FC">
-[...6 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tr w:rsidR="002B56B3" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B56B3" w:rsidRPr="00E231BC" w:rsidRDefault="002B56B3" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9540" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B56B3" w:rsidRPr="00E231BC" w:rsidRDefault="002B56B3" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:bCs/>
-[...28 lines deleted...]
-              <w:t>организациях  дошкольного образования</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Қаланың балабақшаларында ақылы білім беру қызметін ұйымдастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2961" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00480594" w:rsidRPr="00480594" w:rsidRDefault="00480594" w:rsidP="00480594">
-[...13 lines deleted...]
-              <w:t>Сектор дошкольных учреждений</w:t>
+          <w:p w:rsidR="002B56B3" w:rsidRPr="00E231BC" w:rsidRDefault="002B56B3" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мектепке дейінгі мекемелер секторы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00480594" w:rsidRPr="007A57E8" w:rsidRDefault="00480594" w:rsidP="00480594">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="002B56B3" w:rsidRPr="005A14C6" w:rsidRDefault="002B56B3" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A57E8" w:rsidRPr="007A57E8" w:rsidTr="000D67FC">
+      <w:tr w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15669" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="007A57E8" w:rsidRPr="007A57E8" w:rsidRDefault="007A57E8" w:rsidP="007A57E8">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007A57E8">
+          <w:p w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidRDefault="00B56E95" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Тематический мониторинг (дополнительное образование)</w:t>
+              <w:t>Т</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ақырыптық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  мониторинг  (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қосымша білім беру</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480594" w:rsidRPr="007A57E8" w:rsidTr="000D67FC">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="007A57E8">
+      <w:tr w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9540" w:type="dxa"/>
-[...34 lines deleted...]
-              <w:t>жаңғыру»</w:t>
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Қосымша білім беру педагогтарының кәсіби деңгейін арттыру бойынша білім беру мекемелерінің жұмысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2961" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00480594" w:rsidRPr="00480594" w:rsidRDefault="00480594" w:rsidP="00480594">
-[...15 lines deleted...]
-              <w:t>Сектор воспитательной работы</w:t>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Тәрбие жұмысы секторы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00480594" w:rsidRPr="007A57E8" w:rsidRDefault="00480594" w:rsidP="00480594">
-[...17 lines deleted...]
-              <w:t>по телефонограмме</w:t>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>телефонограмма бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480594" w:rsidRPr="007A57E8" w:rsidTr="000D67FC">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="007A57E8">
+      <w:tr w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9540" w:type="dxa"/>
-[...17 lines deleted...]
-              <w:t>Мониторинг результативности внешкольных учреждений по итогам международных, республиканских, областных  конкурсов</w:t>
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Қосымша білім беру мекемелерінде мемлекеттік рәміздерді қолдану және насихаттау бойынша жұмыс жағдайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2961" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00480594" w:rsidRPr="00480594" w:rsidRDefault="00480594" w:rsidP="00480594">
-[...24 lines deleted...]
-              <w:t>работы</w:t>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Тәрбие жұмысы секторы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00480594" w:rsidRPr="007A57E8" w:rsidRDefault="00480594" w:rsidP="00480594">
-[...17 lines deleted...]
-              <w:t>по телефонограмме</w:t>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>телефонограмма бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480594" w:rsidRPr="007A57E8" w:rsidTr="000D67FC">
-[...93 lines deleted...]
-      <w:tr w:rsidR="007A57E8" w:rsidRPr="007A57E8" w:rsidTr="000D67FC">
+      <w:tr w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15669" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="007A57E8" w:rsidRPr="007A57E8" w:rsidRDefault="007A57E8" w:rsidP="007A57E8">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007A57E8">
+          <w:p w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidRDefault="00B56E95" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Аттестация педагогических работников</w:t>
+              <w:t>Педагогикалық қызметкерлерді аттестаттау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A57E8" w:rsidRPr="007A57E8" w:rsidTr="000D67FC">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="007A57E8">
+      <w:tr w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidRDefault="00B56E95" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9540" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="007A57E8" w:rsidRPr="007A57E8" w:rsidRDefault="007A57E8" w:rsidP="007A57E8">
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidRDefault="00B56E95" w:rsidP="00E231BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-654"/>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...41 lines deleted...]
-            </w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Қалалық білім беру ұйымдарының педагогикалық қызметкерлерін аттестаттау</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2961" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A57E8" w:rsidRPr="007A57E8" w:rsidRDefault="007A57E8" w:rsidP="007A57E8">
-[...15 lines deleted...]
-              <w:t>сектор организационно-кадровой работы</w:t>
+          <w:p w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidRDefault="00B56E95" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ұ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>йымдастыру-кадрлық жұмыс секторы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A57E8" w:rsidRPr="00480594" w:rsidRDefault="00480594" w:rsidP="007A57E8">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ноябрь </w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қазан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A57E8" w:rsidRPr="007A57E8" w:rsidTr="001E0939">
+      <w:tr w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15669" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="007A57E8" w:rsidRPr="007A57E8" w:rsidRDefault="007A57E8" w:rsidP="007A57E8">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidRDefault="00B56E95" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A57E8">
+            <w:r w:rsidRPr="005A14C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Отчетность </w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Есептілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A57E8" w:rsidRPr="007A57E8" w:rsidTr="000D67FC">
-[...19 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidRDefault="00B56E95" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9540" w:type="dxa"/>
-[...16 lines deleted...]
-              <w:t>Формирование  Национальной  образовательной  базы  данных (НОБД)</w:t>
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidRDefault="00B56E95" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ұлттық білім беру деректер базасын қалыптастыру</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ҰББДБ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2961" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A57E8" w:rsidRPr="007A57E8" w:rsidRDefault="007A57E8" w:rsidP="007A57E8">
-[...34 lines deleted...]
-              <w:t>по компетенции</w:t>
+          <w:p w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidRDefault="00B56E95" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ББ бөлімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A57E8" w:rsidRPr="00480594" w:rsidRDefault="00480594" w:rsidP="007A57E8">
-[...8 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ноябрь </w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қазан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480594" w:rsidRPr="007A57E8" w:rsidTr="008F3A38">
+      <w:tr w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidTr="007A2DD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15669" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00480594" w:rsidRPr="00480594" w:rsidRDefault="00480594" w:rsidP="00480594">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00480594">
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:i/>
-[...3 lines deleted...]
-              <w:t>День контроля секторов</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сараптамалық кеңестің жұмысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480594" w:rsidRPr="007A57E8" w:rsidTr="000D67FC">
-[...385 lines deleted...]
-          <w:p w:rsidR="00480594" w:rsidRPr="00480594" w:rsidRDefault="00480594" w:rsidP="00480594">
+      <w:tr w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing/>
-              <w:rPr>
-[...13 lines deleted...]
-              <w:t>Экспертный совет по итогам инновационной деятельности школы-лицея №20</w:t>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№16 лицей-мектебінің инновациялық қызметінің қорытындысы бойынша сараптамалық кеңес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2961" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00480594" w:rsidRPr="00480594" w:rsidRDefault="00480594" w:rsidP="00480594">
-[...12 lines deleted...]
-              <w:t>Методический кабинет, сектор общего среднего образования</w:t>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Әдістемелік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кабинет, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жалпы орта білім беру секторы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00480594" w:rsidRPr="00480594" w:rsidRDefault="00480594" w:rsidP="00480594">
-            <w:pPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="002B56B3">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00480594">
-[...6 lines deleted...]
-              <w:t>Ноябрь</w:t>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480594" w:rsidRPr="007A57E8" w:rsidTr="000D67FC">
-[...33 lines deleted...]
-              <w:pStyle w:val="a7"/>
+      <w:tr w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:spacing w:after="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00480594">
+            <w:r w:rsidRPr="00E231BC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Реализация государственного стандарта в условиях специального дошкольного учреждения №14</w:t>
+              <w:t>№82 арнайы мектепке дейінгі мекеме жағдайында мемлекеттік стандартты іске асыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2961" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00480594" w:rsidRPr="00480594" w:rsidRDefault="00480594" w:rsidP="00480594">
-[...15 lines deleted...]
-              <w:t>Методический кабинет, сектор дошкольных учреждений</w:t>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Әдістемелік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кабинет, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>мектепке дейінгі мекемелер секторы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00480594" w:rsidRPr="00480594" w:rsidRDefault="00480594" w:rsidP="00480594">
-[...1 lines deleted...]
-              <w:pStyle w:val="a7"/>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:spacing w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00480594">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-              <w:t>Ноябрь</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A57E8" w:rsidRPr="007A57E8" w:rsidTr="000D67FC">
+      <w:tr w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15669" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="007A57E8" w:rsidRPr="007A57E8" w:rsidRDefault="007A57E8" w:rsidP="007A57E8">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidRDefault="00B56E95" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A57E8">
+            <w:r w:rsidRPr="005A14C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
-                <w:iCs/>
-[...3 lines deleted...]
-              <w:t>III. Инструктивно-методическая деятельность</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>III. Нұсқаулық-әдістемелік қызмет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E59F7" w:rsidRPr="007A57E8" w:rsidTr="000D67FC">
+      <w:tr w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15669" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="008E59F7" w:rsidRDefault="008E59F7" w:rsidP="007A57E8">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidRDefault="00B56E95" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
-                <w:iCs/>
-[...15 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:t>Семинары-совещания, методические мероприятия</w:t>
+              <w:t>Семинар-кеңестер, әдістемелік іс-шаралар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480594" w:rsidRPr="007A57E8" w:rsidTr="007D4FC8">
+      <w:tr w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="008E59F7">
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9540" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00480594" w:rsidRPr="00480594" w:rsidRDefault="00480594" w:rsidP="00480594">
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4677"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00480594">
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> «Школа – дом – одна семья» внеклассные меропиятий, тренинги с приглашением родителей </w:t>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жалпы білім беретін мектептердің сынып жетекшілері мен ТЖДО үшін </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«С</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ыныптан тыс іс-әрекет түрлерінің көптүрлілігі мектептегі тәрбие жұмысының тиімді жолы ретінде»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> атты семинар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2961" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...16 lines deleted...]
-              <w:t>Сектор воспитательной работы</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тәрбие жұмысы секторы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00480594" w:rsidRPr="00480594" w:rsidRDefault="00480594" w:rsidP="00480594">
-[...16 lines deleted...]
-              <w:t>Ноябрь</w:t>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480594" w:rsidRPr="007A57E8" w:rsidTr="00285EEC">
+      <w:tr w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="008E59F7">
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9540" w:type="dxa"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Семинар  «Выявление, устройство детей-сирот и детей ОБПР» для  социальных педагогов школ </w:t>
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4677"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«Білім берудің жаңартылған мазмұны аясында туристік-өлкетану қызметіндегі инновациялар» атты педагогтарға арналған семинар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00480594" w:rsidRPr="00480594" w:rsidRDefault="00480594" w:rsidP="00480594">
-[...14 lines deleted...]
-              <w:t>Сектор опеки и попечительства</w:t>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тәрбие жұмысы </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>секторы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00480594" w:rsidRPr="00480594" w:rsidRDefault="00480594" w:rsidP="00480594">
-[...25 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480594" w:rsidRPr="007A57E8" w:rsidTr="00285EEC">
-[...111 lines deleted...]
-      <w:tr w:rsidR="007A57E8" w:rsidRPr="007A57E8" w:rsidTr="000D67FC">
+      <w:tr w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15669" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="007A57E8" w:rsidRPr="007A57E8" w:rsidRDefault="007A57E8" w:rsidP="007A57E8">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidRDefault="00B56E95" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="007A57E8">
+              <w:t>IV. Ұйымдастыру және бұқаралық іс-шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15669" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidRDefault="00B56E95" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Интеллектуальные соревнования,  олимпиады</w:t>
+              <w:t>Мектеп оқушыларымен және МДБҰ тәрбиеленушілерімен жаппай іс-шаралар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480594" w:rsidRPr="007A57E8" w:rsidTr="008C05C2">
-[...4 lines deleted...]
-          <w:p w:rsidR="00480594" w:rsidRPr="007A57E8" w:rsidRDefault="00480594" w:rsidP="00480594">
+      <w:tr w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...7 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9540" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00480594" w:rsidRPr="00480594" w:rsidRDefault="00480594" w:rsidP="00480594">
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>Городской конкурс «Акбота» среди общеобразовательных школ города</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Педагогикалық бастамалар</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қосымша білім беру педагогтарының </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>алалық конкурс</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2961" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00480594" w:rsidRPr="00480594" w:rsidRDefault="00480594" w:rsidP="00480594">
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00480594">
-[...5 lines deleted...]
-              <w:t>Сектор воспитательной работы</w:t>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тәрбие жұмысы секторы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00480594" w:rsidRPr="00480594" w:rsidRDefault="00480594" w:rsidP="00480594">
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...10 lines deleted...]
-              <w:t>Ноябрь</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480594" w:rsidRPr="00955622" w:rsidTr="000D67FC">
-[...4 lines deleted...]
-          <w:p w:rsidR="00480594" w:rsidRPr="007A57E8" w:rsidRDefault="00480594" w:rsidP="00480594">
+      <w:tr w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...7 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9540" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00480594" w:rsidRPr="00480594" w:rsidRDefault="00480594" w:rsidP="00480594">
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Қалалық экскурсоводтар сайысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тәрбие жұмысы секторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Үздік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жасақ»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жас полицей-201</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>9»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қалалық байқауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тәрбие жұмысы секторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Жас экологтар слеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тәрбие жұмысы секторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="002B56B3" w:rsidRDefault="002B56B3" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Отаным-Қазақстан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>VII</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қалалық балалар шығармашылығы фестивалі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тәрбие жұмысы секторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="002B56B3" w:rsidRDefault="002B56B3" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«Би марафоны» аула клубтары арасындағы қалалық конкурс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тәрбие жұмысы секторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="002B56B3" w:rsidRDefault="002B56B3" w:rsidP="002B56B3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="002B56B3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Қамқоршы күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="002B56B3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қамқоршылық және қорғаншылық секторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="002B56B3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E231BC" w:rsidRPr="005A14C6" w:rsidTr="00A83665">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="002B56B3" w:rsidRDefault="002B56B3" w:rsidP="002B56B3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9513" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="002B56B3" w:rsidRDefault="00E231BC" w:rsidP="002B56B3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4677"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...14 lines deleted...]
-              <w:t>Фестиваль детского творчества «Отаным -Қазақстан»</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Мұғалімдер күніне арналған мереке</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2961" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00480594" w:rsidRPr="00480594" w:rsidRDefault="00480594" w:rsidP="00480594">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="002B56B3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>Сектор воспитательной работы</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ұйымдастыру-кадрлық жұмыс секторы, әдістемелік кабинет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00480594" w:rsidRPr="00480594" w:rsidRDefault="00480594" w:rsidP="00480594">
+          <w:p w:rsidR="00E231BC" w:rsidRPr="00E231BC" w:rsidRDefault="00E231BC" w:rsidP="002B56B3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00480594">
-[...5 lines deleted...]
-              <w:t>Ноябрь</w:t>
+            <w:r w:rsidRPr="00E231BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480594" w:rsidRPr="00955622" w:rsidTr="000D67FC">
-[...425 lines deleted...]
-      <w:tr w:rsidR="00480594" w:rsidRPr="00955622" w:rsidTr="00EE6686">
+      <w:tr w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15669" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00480594" w:rsidRPr="00AF2682" w:rsidRDefault="00480594" w:rsidP="00480594">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00AF2682">
+          <w:p w:rsidR="00B56E95" w:rsidRPr="005A14C6" w:rsidRDefault="00B56E95" w:rsidP="00E231BC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Профессиональные конкурсы</w:t>
+              <w:t>Кәсіби конкурстар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480594" w:rsidRPr="00955622" w:rsidTr="000D67FC">
-[...22 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+      <w:tr w:rsidR="00B94991" w:rsidRPr="005A14C6" w:rsidTr="005A14C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B94991" w:rsidRPr="005A14C6" w:rsidRDefault="00B94991" w:rsidP="002B56B3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A14C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9540" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>Городской  конкурс кабинетов робототехники</w:t>
+            <w:tcW w:w="9513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B94991" w:rsidRPr="00B94991" w:rsidRDefault="00B94991" w:rsidP="002B56B3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B94991">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«Мұқағали оқулары» облыстық оқуларына қатысу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00480594" w:rsidRPr="00AF2682" w:rsidRDefault="00480594" w:rsidP="00480594">
-[...28 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00B94991" w:rsidRPr="00B94991" w:rsidRDefault="00B94991" w:rsidP="002B56B3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B94991">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жалпы орта білім беру секторы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B94991">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="002B56B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Павлодар дарыны</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00480594" w:rsidRPr="00AF2682" w:rsidRDefault="00480594" w:rsidP="00480594">
-[...60 lines deleted...]
-            <w:pPr>
+          <w:p w:rsidR="00B94991" w:rsidRPr="00B94991" w:rsidRDefault="00B94991" w:rsidP="002B56B3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...109 lines deleted...]
-              <w:t>Сентябрь-ноябрь</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B94991">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00955622" w:rsidRPr="00955622" w:rsidRDefault="00955622" w:rsidP="007A57E8">
+    <w:p w:rsidR="00E81128" w:rsidRPr="005A14C6" w:rsidRDefault="00E81128" w:rsidP="00E231BC">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00955622" w:rsidRPr="00955622" w:rsidSect="008E4010">
+    <w:sectPr w:rsidR="00E81128" w:rsidRPr="005A14C6" w:rsidSect="008E4010">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009C02A2" w:rsidRDefault="009C02A2">
+    <w:p w:rsidR="00992B4C" w:rsidRDefault="00992B4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009C02A2" w:rsidRDefault="009C02A2">
+    <w:p w:rsidR="00992B4C" w:rsidRDefault="00992B4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="000801CE" w:rsidRDefault="00841097" w:rsidP="008E4010">
+  <w:p w:rsidR="000801CE" w:rsidRDefault="001172EE" w:rsidP="008E4010">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a5"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a5"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a5"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a5"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="000801CE" w:rsidRDefault="009C02A2" w:rsidP="008E4010">
+  <w:p w:rsidR="000801CE" w:rsidRDefault="00992B4C" w:rsidP="008E4010">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="000801CE" w:rsidRDefault="00841097" w:rsidP="008E4010">
+  <w:p w:rsidR="000801CE" w:rsidRDefault="001172EE" w:rsidP="008E4010">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a5"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a5"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a5"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a5"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00AF2682">
+    <w:r w:rsidR="002B56B3">
       <w:rPr>
         <w:rStyle w:val="a5"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a5"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="000801CE" w:rsidRDefault="009C02A2" w:rsidP="008E4010">
+  <w:p w:rsidR="000801CE" w:rsidRDefault="00992B4C" w:rsidP="008E4010">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009C02A2" w:rsidRDefault="009C02A2">
+    <w:p w:rsidR="00992B4C" w:rsidRDefault="00992B4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009C02A2" w:rsidRDefault="009C02A2">
+    <w:p w:rsidR="00992B4C" w:rsidRDefault="00992B4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DA02F7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD640750"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -5901,261 +5091,251 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009C5A64"/>
+    <w:rsidRoot w:val="0012630D"/>
     <w:rsid w:val="00002BD2"/>
     <w:rsid w:val="00024E1B"/>
     <w:rsid w:val="00027EFF"/>
     <w:rsid w:val="00070022"/>
     <w:rsid w:val="00082CE8"/>
     <w:rsid w:val="000835E2"/>
     <w:rsid w:val="00090AA0"/>
     <w:rsid w:val="000C65F2"/>
     <w:rsid w:val="000C76C2"/>
     <w:rsid w:val="000D06B9"/>
-    <w:rsid w:val="000D40E5"/>
     <w:rsid w:val="000E40F1"/>
     <w:rsid w:val="00106DE8"/>
+    <w:rsid w:val="001172EE"/>
     <w:rsid w:val="001235DD"/>
+    <w:rsid w:val="0012630D"/>
     <w:rsid w:val="00133A42"/>
     <w:rsid w:val="00145B56"/>
     <w:rsid w:val="00151D33"/>
     <w:rsid w:val="00152EEF"/>
-    <w:rsid w:val="001659DD"/>
     <w:rsid w:val="00166370"/>
-    <w:rsid w:val="0016779E"/>
     <w:rsid w:val="001848CC"/>
-    <w:rsid w:val="001A1307"/>
     <w:rsid w:val="001C3996"/>
     <w:rsid w:val="001D4847"/>
     <w:rsid w:val="001E41E2"/>
     <w:rsid w:val="002153AC"/>
     <w:rsid w:val="00223B3A"/>
     <w:rsid w:val="0023433C"/>
     <w:rsid w:val="002450AB"/>
-    <w:rsid w:val="00254265"/>
     <w:rsid w:val="00254297"/>
     <w:rsid w:val="0026400F"/>
     <w:rsid w:val="00270116"/>
     <w:rsid w:val="0028172B"/>
     <w:rsid w:val="0028638F"/>
     <w:rsid w:val="002A3661"/>
     <w:rsid w:val="002B3176"/>
+    <w:rsid w:val="002B56B3"/>
     <w:rsid w:val="002D22BB"/>
     <w:rsid w:val="002D2FC7"/>
     <w:rsid w:val="002D7124"/>
     <w:rsid w:val="002D7DBC"/>
     <w:rsid w:val="002D7EF2"/>
     <w:rsid w:val="002E6D79"/>
     <w:rsid w:val="0032433B"/>
     <w:rsid w:val="003258E1"/>
     <w:rsid w:val="00327A3C"/>
     <w:rsid w:val="0033525B"/>
     <w:rsid w:val="00342828"/>
     <w:rsid w:val="00351435"/>
     <w:rsid w:val="00354480"/>
     <w:rsid w:val="003605F3"/>
     <w:rsid w:val="00363695"/>
     <w:rsid w:val="00367624"/>
     <w:rsid w:val="003B242E"/>
-    <w:rsid w:val="003B2EE8"/>
     <w:rsid w:val="003F0EF7"/>
     <w:rsid w:val="0040411B"/>
-    <w:rsid w:val="00410C0E"/>
     <w:rsid w:val="00431B74"/>
     <w:rsid w:val="004374B3"/>
     <w:rsid w:val="00474D77"/>
-    <w:rsid w:val="00480594"/>
     <w:rsid w:val="004847FD"/>
+    <w:rsid w:val="00516319"/>
     <w:rsid w:val="005605AD"/>
     <w:rsid w:val="00575834"/>
+    <w:rsid w:val="005A14C6"/>
     <w:rsid w:val="005A7168"/>
     <w:rsid w:val="005B70AC"/>
     <w:rsid w:val="00600ACF"/>
+    <w:rsid w:val="00605283"/>
     <w:rsid w:val="0060714E"/>
     <w:rsid w:val="00613D31"/>
     <w:rsid w:val="00621E9E"/>
     <w:rsid w:val="006450C6"/>
     <w:rsid w:val="00654010"/>
     <w:rsid w:val="006758F7"/>
     <w:rsid w:val="00676E7A"/>
     <w:rsid w:val="0068235F"/>
     <w:rsid w:val="00687930"/>
     <w:rsid w:val="006B74D3"/>
     <w:rsid w:val="006D5501"/>
     <w:rsid w:val="006E6BC3"/>
     <w:rsid w:val="006F2009"/>
     <w:rsid w:val="00721E43"/>
     <w:rsid w:val="0074436C"/>
     <w:rsid w:val="00746761"/>
     <w:rsid w:val="00764DB1"/>
     <w:rsid w:val="00770958"/>
     <w:rsid w:val="00785CAA"/>
-    <w:rsid w:val="007A57E8"/>
+    <w:rsid w:val="007A22B0"/>
     <w:rsid w:val="007C26F2"/>
     <w:rsid w:val="007D3130"/>
     <w:rsid w:val="007E0147"/>
     <w:rsid w:val="007F5991"/>
     <w:rsid w:val="00806260"/>
     <w:rsid w:val="0082023D"/>
     <w:rsid w:val="00831731"/>
-    <w:rsid w:val="00841097"/>
     <w:rsid w:val="008478D3"/>
     <w:rsid w:val="00852322"/>
     <w:rsid w:val="00854740"/>
     <w:rsid w:val="008556A9"/>
-    <w:rsid w:val="008629A3"/>
     <w:rsid w:val="008722FF"/>
     <w:rsid w:val="00873F85"/>
     <w:rsid w:val="00874FE0"/>
     <w:rsid w:val="00887B17"/>
     <w:rsid w:val="0089675B"/>
-    <w:rsid w:val="008C05C2"/>
-    <w:rsid w:val="008E59F7"/>
     <w:rsid w:val="008F35CD"/>
     <w:rsid w:val="008F7744"/>
     <w:rsid w:val="00915916"/>
-    <w:rsid w:val="00955622"/>
+    <w:rsid w:val="0092201B"/>
     <w:rsid w:val="0095616C"/>
-    <w:rsid w:val="00966815"/>
     <w:rsid w:val="00977963"/>
-    <w:rsid w:val="009A19F4"/>
+    <w:rsid w:val="00992B4C"/>
     <w:rsid w:val="009B2801"/>
     <w:rsid w:val="009B2D29"/>
-    <w:rsid w:val="009C02A2"/>
-    <w:rsid w:val="009C5A64"/>
     <w:rsid w:val="00A31DAD"/>
     <w:rsid w:val="00A3261C"/>
     <w:rsid w:val="00A34D78"/>
     <w:rsid w:val="00A46CCC"/>
     <w:rsid w:val="00A535E4"/>
     <w:rsid w:val="00A55640"/>
     <w:rsid w:val="00AB4284"/>
     <w:rsid w:val="00AE4E66"/>
-    <w:rsid w:val="00AF2682"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B046A7"/>
     <w:rsid w:val="00B04882"/>
     <w:rsid w:val="00B11822"/>
     <w:rsid w:val="00B162D7"/>
     <w:rsid w:val="00B33E5D"/>
     <w:rsid w:val="00B35054"/>
+    <w:rsid w:val="00B56E95"/>
     <w:rsid w:val="00B741C3"/>
     <w:rsid w:val="00B76DE8"/>
     <w:rsid w:val="00B8491E"/>
     <w:rsid w:val="00B911CB"/>
     <w:rsid w:val="00B9381B"/>
+    <w:rsid w:val="00B94991"/>
     <w:rsid w:val="00BA1C36"/>
     <w:rsid w:val="00BB0490"/>
     <w:rsid w:val="00BE2843"/>
     <w:rsid w:val="00C01141"/>
     <w:rsid w:val="00C10F5F"/>
     <w:rsid w:val="00C11DF6"/>
     <w:rsid w:val="00C31D47"/>
     <w:rsid w:val="00C67A90"/>
     <w:rsid w:val="00C753E7"/>
-    <w:rsid w:val="00C9606F"/>
+    <w:rsid w:val="00C85F58"/>
     <w:rsid w:val="00CA3E46"/>
     <w:rsid w:val="00CB172A"/>
-    <w:rsid w:val="00CB2F12"/>
     <w:rsid w:val="00CC59EC"/>
     <w:rsid w:val="00CD6697"/>
     <w:rsid w:val="00D02DBB"/>
     <w:rsid w:val="00D03DA9"/>
     <w:rsid w:val="00D15766"/>
-    <w:rsid w:val="00D26A8F"/>
     <w:rsid w:val="00D45408"/>
+    <w:rsid w:val="00D53ADB"/>
     <w:rsid w:val="00D95D77"/>
     <w:rsid w:val="00D96037"/>
     <w:rsid w:val="00DB199F"/>
     <w:rsid w:val="00DB4242"/>
+    <w:rsid w:val="00DE547E"/>
     <w:rsid w:val="00DE78D3"/>
     <w:rsid w:val="00DF38E8"/>
+    <w:rsid w:val="00DF6322"/>
+    <w:rsid w:val="00E231BC"/>
     <w:rsid w:val="00E35A7C"/>
     <w:rsid w:val="00E363DA"/>
-    <w:rsid w:val="00E53527"/>
     <w:rsid w:val="00E67749"/>
     <w:rsid w:val="00E81128"/>
     <w:rsid w:val="00EA5CAC"/>
     <w:rsid w:val="00EA778C"/>
     <w:rsid w:val="00F4662E"/>
     <w:rsid w:val="00F46BB5"/>
-    <w:rsid w:val="00F85F7A"/>
     <w:rsid w:val="00F96691"/>
     <w:rsid w:val="00F96AF0"/>
     <w:rsid w:val="00FB4C94"/>
     <w:rsid w:val="00FC02B8"/>
     <w:rsid w:val="00FD591E"/>
     <w:rsid w:val="00FD7FCA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1EA620A2"/>
-  <w15:docId w15:val="{AC90464B-3455-49D0-99E3-2FB6753DBE22}"/>
+  <w14:docId w14:val="35751E03"/>
+  <w15:docId w15:val="{4EBCD2BC-BE87-4E0A-A918-89F10E4DFE54}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6213,72 +5393,72 @@
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6508,277 +5688,165 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00955622"/>
+    <w:rsid w:val="0012630D"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
-    <w:rsid w:val="00955622"/>
+    <w:rsid w:val="0012630D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
-    <w:rsid w:val="00955622"/>
+    <w:rsid w:val="0012630D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a5">
     <w:name w:val="page number"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="00955622"/>
+    <w:rsid w:val="0012630D"/>
   </w:style>
-  <w:style w:type="character" w:styleId="a6">
-[...10 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a7">
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="No Spacing"/>
-    <w:link w:val="a8"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00955622"/>
+    <w:rsid w:val="0012630D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="Без интервала Знак"/>
-    <w:link w:val="a7"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="1"/>
     <w:locked/>
-    <w:rsid w:val="00955622"/>
+    <w:rsid w:val="0012630D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="HTML">
-[...44 lines deleted...]
-  <w:style w:type="table" w:styleId="a9">
+  <w:style w:type="table" w:styleId="a8">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="008629A3"/>
+    <w:rsid w:val="0012630D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
-[...39 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -7034,70 +6102,66 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>5719</Characters>
+  <Pages>5</Pages>
+  <Words>948</Words>
+  <Characters>5408</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6709</CharactersWithSpaces>
+  <CharactersWithSpaces>6344</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Saule</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>