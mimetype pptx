--- v0 (2026-02-16)
+++ v1 (2026-04-01)
@@ -201,63 +201,63 @@
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="002060"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94245" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr>
         <p:scale>
-          <a:sx n="90" d="100"/>
-          <a:sy n="90" d="100"/>
+          <a:sx n="70" d="100"/>
+          <a:sy n="70" d="100"/>
         </p:scale>
-        <p:origin x="-509" y="149"/>
+        <p:origin x="-1085" y="-58"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4999,79 +4999,79 @@
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tripadvisor.ru/Attractions-g293943-Activities-c49-Kazakhstan.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nur-sultan3d.kz/art/museum/nationalmuseum.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonkosti.ru/&#1052;&#1091;&#1079;&#1077;&#1080;_&#1050;&#1072;&#1079;&#1072;&#1093;&#1089;&#1090;&#1072;&#1085;&#1072;" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tren-kot.ru/trainings/thematic/on-line-programmy/age/12-14/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tourister.ru/world/asia/kazakhstan/city/astana/museum/24078" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.3dsemey.kz/Virtyal?id=138&amp;lang=ru" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.csmrk.kz/index.php/mnu-exposition/mnu-virtual-obzor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.louvre.fr/en/visites-en-ligne" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonkosti.ru/&#1052;&#1091;&#1079;&#1077;&#1080;_&#1050;&#1072;&#1079;&#1072;&#1093;&#1089;&#1090;&#1072;&#1085;&#1072;" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nur-sultan3d.kz/art/museum/nationalmuseum.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tourister.ru/world/asia/kazakhstan/city/astana/museum/24078" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tren-kot.ru/trainings/thematic/on-line-programmy/age/12-14/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.3dsemey.kz/Virtyal?id=138&amp;lang=ru" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.csmrk.kz/index.php/mnu-exposition/mnu-virtual-obzor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.louvre.fr/en/visites-en-ligne" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nga.gov/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tripadvisor.ru/Attractions-g293943-Activities-c49-Kazakhstan.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.britishmuseum.org/collection" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://park-taigan.ru/wp-content/uploads/tour/taigan.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/playlist?list=PL0lO_mIqDDFW5h4vGzizQDcsqK3nxjvy" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uffizi.it/mostre-virtuali" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nga.gov/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://udm-zoo.ru/Zoo_3dtour/3dtour_zoo.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/shogun13371337" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pinacotecabrera.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCZRmfTmR24k4LXQtJrnFAhA" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museodelprado.es/en/the-collection/art-works" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ziyatker.org/122" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.namuseum.gr/en/collections/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UC6j3uG9Gb6gVsYAFUUoC2EA" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/3cJHdnj" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.museivaticani.va/content/museivaticani/it/collezioni/catalogo-online.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsandculture.google.com/explore" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCmvjARDhwmZ6Ke2MCFfle6g" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.britishmuseum.org/collection" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://park-taigan.ru/wp-content/uploads/tour/taigan.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uffizi.it/mostre-virtuali" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nga.gov/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://udm-zoo.ru/Zoo_3dtour/3dtour_zoo.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pinacotecabrera.org/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museodelprado.es/en/the-collection/art-works" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ziyatker.org/122" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.namuseum.gr/en/collections/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/3cJHdnj" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.museivaticani.va/content/museivaticani/it/collezioni/catalogo-online.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsandculture.google.com/explore" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCmvjARDhwmZ6Ke2MCFfle6g" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instructables.com/id/100-STEAM-Projects-for-Educators/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clickmeeting.com/ru" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://platform.stem-academia.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academy.zmorph3d.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tinkercad.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://melscience.com/RU-ru/experiments/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://melscience.com/RU-ru/experiments/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCZRmfTmR24k4LXQtJrnFAhA" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instructables.com/id/100-STEAM-Projects-for-Educators/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UC6j3uG9Gb6gVsYAFUUoC2EA" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://platform.stem-academia.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clickmeeting.com/ru" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/playlist?list=PL0lO_mIqDDFW5h4vGzizQDcsqK3nxjvy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academy.zmorph3d.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/shogun13371337" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tinkercad.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
@@ -5098,123 +5098,93 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="827584" y="1235917"/>
             <a:ext cx="7776864" cy="954107"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="kk-KZ" sz="2800" b="1" dirty="0">
+              <a:rPr lang="kk-KZ" sz="2800" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Как будет организовано д</a:t>
-[...29 lines deleted...]
-              <a:t>?</a:t>
+              <a:t>Мектебімізде қашықтықтан оқыту қалай ұйымдастырылады?</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="C00000"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1026" name="Picture 2" descr="http://ipkvko.kz/ru/images/banners/%20.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="290059" y="1628800"/>
+            <a:off x="313305" y="1628800"/>
             <a:ext cx="8496944" cy="4914901"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="6" name="Группа 4"/>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
@@ -5596,51 +5566,61 @@
               <a:srgbClr val="CC0000"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" altLang="ru-RU" sz="1400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Павлодар, 2020 год</a:t>
+              <a:t>Павлодар, 2020 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" altLang="ru-RU" sz="1400" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жыл</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" altLang="ru-RU" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="452779669"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
@@ -5654,629 +5634,2542 @@
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="251520" y="1208714"/>
-            <a:ext cx="8640960" cy="6155531"/>
+            <a:ext cx="8640960" cy="5878532"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="ru-RU" sz="1400" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ZOOM </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>платформасында</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Для работы на платформе </a:t>
-[...29 lines deleted...]
-              <a:t> </a:t>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жұмыс</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>необходимо соблюдать следующие правила:</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>істеу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>үшін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>келесі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ережелерді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сақтау</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қажет</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Жұмыс</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>на </a:t>
-[...9 lines deleted...]
-              <a:t>рабочем (видном) месте иметь расписание уроков, идентификационный номер и </a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>орныңызда</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>пароль;</a:t>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>көрінетін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сабақ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кестесі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>идентификациялық</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>нөмір</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> мен </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>құпиясөзіңіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>болуы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>тиіс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> уроки </a:t>
-[...9 lines deleted...]
-              <a:t>будут проводиться строго по времени (следить по </a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сабақтар</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>расписанию);</a:t>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кесте</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бойынша</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жүргізіледі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сабақ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кестесін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қадағалаңыз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>);</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>зарядка </a:t>
-[...9 lines deleted...]
-              <a:t>компьютера (телефона) должна быть полной. Позаботьтесь об этом с </a:t>
+              <a:t>компьютер </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>вечера;</a:t>
+              <a:t>телефон) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қуаты</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>толық</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> болу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>керек</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Іңірден</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>дайындап</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қойыңыз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>с</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>абаққа</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>подключаться </a:t>
-[...9 lines deleted...]
-              <a:t>к уроку во время. За 5 мин до начала урока ввести номер и пароль,  проверить </a:t>
+              <a:t> дер </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кезінде</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>звук;</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қосылыңыз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Сабақ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>басталмай</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>тұрып</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> 5 минут </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бұрын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>нөмір</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> мен </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>құпиясөзіңізді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>теріп</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>дыбысын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>тексеріңіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>б</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ілім</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>дети </a:t>
-[...9 lines deleted...]
-              <a:t>должны быть опрятно </a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>алушылар</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>одеты, причесаны, (</a:t>
-[...9 lines deleted...]
-              <a:t>не в пижамах, халатах, майках, </a:t>
+              <a:t> таза </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>киініп</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>и т.д.);</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>отыруы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>тиіс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (пижама, халат, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>майкада</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>т.б</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>болмауы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қажет</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>);</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Бөлмеде</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>в </a:t>
-[...9 lines deleted...]
-              <a:t>комнате должна </a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>тыныш</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>быть тишина, необходимо отключить </a:t>
-[...9 lines deleted...]
-              <a:t>посторонние </a:t>
+              <a:t>болу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>керек</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>звуки; </a:t>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бөтен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>дыбыстарды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>өшіріп</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>тастау</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қажет</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>с</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>абақ</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>во </a:t>
-[...9 lines deleted...]
-              <a:t>время урока дети не должны выходить из комнаты, пить, есть, отвлекаться на посторонние вещи, выходить из онлайн </a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кезінде</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>урока;</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>білім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>алушыларға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бөлмеден</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>шығуға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>тамақ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ішіп-жеуге</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>басқа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>нәрселерге</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>алаңдауға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бөлмеден</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, онлайн-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сабақтан</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>шығуға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>болмайды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0">
-[...6 lines deleted...]
-              <a:t>н</a:t>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>с</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>абақ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>а время </a:t>
-[...17 lines deleted...]
-            </a:endParaRPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кезінде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>мұғалім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>дыбысты</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>өшіруі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қосуы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>мүмкін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Егер</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>мұғалім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сұрақ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қойса</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>компьютерде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>берілген</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>арнайы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>функцияны</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қолданып</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қол</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>көтеріп</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жауап</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>беруге</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>болады</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ата-аналар</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Родители могут быть вместе с ребенком на онлайн уроке, но  </a:t>
-[...9 lines deleted...]
-              <a:t>не вмешиваются в ход </a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>балалармен</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>урока;</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бірге</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> онлайн-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сабақта</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> бола </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>алады</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бірақ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сабақ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>барысына</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>араласпайды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Баланың</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>за </a:t>
-[...9 lines deleted...]
-              <a:t>отсутствие ребенка на уроке ответственность несет </a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сабаққа</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>родитель</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қатыспағанына</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жауапкершілік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ата-аналарға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жүктеледі</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:endParaRPr lang="ru-RU" sz="1400" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just" hangingPunct="0"/>
             <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Прямоугольник 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="780728" y="404664"/>
-            <a:ext cx="7776864" cy="830997"/>
+            <a:off x="780728" y="40909"/>
+            <a:ext cx="7776864" cy="1200329"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
+              <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Мектебімізде қашықтықтан </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Как будет организовано д</a:t>
-[...30 lines deleted...]
-            </a:r>
+              <a:t>оқыту қалай ұйымдастырылады?</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="C00000"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1687934136"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
@@ -6289,579 +8182,1157 @@
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="461533" y="1336186"/>
-            <a:ext cx="8208912" cy="5940088"/>
+            <a:ext cx="8208912" cy="5139869"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Күнделік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Для работы на платформе </a:t>
-[...29 lines deleted...]
-              <a:t>(</a:t>
+              <a:t>kundelik.kz) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>платформасында</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>kundelik.kz) </a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жұмыс</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>необходимо:</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>істеу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>үшін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қажет</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>б</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ілім</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>предоставить </a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>алушыға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ғаламторға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кіру</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>құрылғылармен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қамтамасыз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ету</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>ученику устройство с доступом в Интернет (компьютер. телефон, планшет</a:t>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>компьютер, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>телефон, планшет</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>);</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:endParaRPr lang="ru-RU" sz="800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>к</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>үнделік</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>проверить </a:t>
-[...9 lines deleted...]
-              <a:t>наличие доступа в kundelik.kz для проверки расписания, домашних заданий и </a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>және</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>дневника;</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>үй</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жұмысын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сабақ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кестесін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>тексеру</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>үшін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> kundelik.kz </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кіруге</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>мүмкіншілік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:endParaRPr lang="ru-RU" sz="800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сабақ</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>уточнить </a:t>
-[...9 lines deleted...]
-              <a:t>у учителя о возможности изменения </a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кестесіне</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>расписания;</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>өзгеріс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>енгізілсе</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>мұғалімнен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>анықтау</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="800" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2000" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> создать </a:t>
-[...19 lines deleted...]
-              <a:t>;</a:t>
+              <a:t> оқу үшін жағдай жасау;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:endParaRPr lang="ru-RU" sz="800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> ознакомиться </a:t>
-[...49 lines deleted...]
-              <a:t>й работы</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>оқу-тәрбие</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жұмысын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ұйымдастыру</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>үдерісінің</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сабақ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кестесінің</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жұмыс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>уақытымен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>танысуға</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2000" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:endParaRPr lang="ru-RU" sz="800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="kk-KZ" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>б</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="kk-KZ" sz="2000" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>осуществлять</a:t>
+              <a:t>ілім алушыларға берілген тапсырмаларының орындауын бақылау қамтамасыз ету</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...19 lines deleted...]
-              <a:t>данных заданий;</a:t>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:endParaRPr lang="ru-RU" sz="800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2000" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>поддерживать </a:t>
-[...9 lines deleted...]
-              <a:t>связь с классным руководителем и учителями-предметниками.</a:t>
+              <a:t>Пән мұғалімдері және сынып жетекшілерімен байланыс орнату.</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just" hangingPunct="0"/>
             <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Прямоугольник 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="780728" y="476672"/>
-            <a:ext cx="7776864" cy="830997"/>
+            <a:ext cx="7776864" cy="1200329"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
+              <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Мектебімізде қашықтықтан </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Как будет организовано д</a:t>
-[...30 lines deleted...]
-            </a:r>
+              <a:t>оқыту қалай ұйымдастырылады?</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="C00000"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2236447799"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
@@ -6874,485 +9345,1617 @@
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="461533" y="1336186"/>
-            <a:ext cx="8208912" cy="5324535"/>
+            <a:ext cx="8208912" cy="4708981"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Как посмотреть оценки, ДЗ и расписание</a:t>
+              <a:t>Сабақ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кестесін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>және</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>үй</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жұмысын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қалай</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>көруге</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>болады</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>?</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="C00000"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Оқу</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-[...2 lines deleted...]
-              <a:t>Для просмотра информации по образовательному процессу необходимо на синей навигационной </a:t>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>үрдісіне</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-[...6 lines deleted...]
-            <a:pPr algn="ctr"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>қатысты</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-[...2 lines deleted...]
-              <a:t> </a:t>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ақпаратты</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-[...2 lines deleted...]
-              <a:t>в верхней части экрана</a:t>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>қарап</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>шығу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>үшін</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>парақшаның</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>жоғарғы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>жағында</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>көк</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>түсті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>навигациялық</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>жолақта</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
               </a:rPr>
               <a:t>:</a:t>
             </a:r>
-          </a:p>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
-              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" algn="just">
-[...2 lines deleted...]
-            </a:pPr>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Оқушыға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Мектеп</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>» </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>бөлімін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>таңдау</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ата-аналарға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-[...12 lines deleted...]
-              <a:t>Обучающемуся</a:t>
+              </a:rPr>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Балалар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>» </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>бөлімін</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-[...12 lines deleted...]
-              <a:t>«Образование»</a:t>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>таңдау</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>; </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="C00000"/>
-[...30 lines deleted...]
-              <a:t>Родителю</a:t>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Балалар</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-[...32 lines deleted...]
-              <a:t> </a:t>
+              </a:rPr>
+              <a:t>» </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>бөліміне</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-[...2 lines deleted...]
-              <a:t>При нажатии на раздел «Дети» родитель попадает на страницу, где собраны все привязанные к его профилю обучающиеся. Дальнейший просмотр информации об успеваемости у пользователей с этими двумя ролями ничем не отличается</a:t>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>өткеннен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>кейін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ата-ана</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>өзінің</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>профилімен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>байланысқан</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>барлық</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>мектеп</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>білім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>алушыларын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>көре</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>алады</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>. Ары </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>қарай</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>оқушылардың</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>үлгерімі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>туралы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ақпаратты</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> осы </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>рөлдер</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>арқылы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>көруге</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>болады</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>. Осы </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>екі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>рөлде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ақпаратты</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>тексеру</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>саласында</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ешқандай</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>айырмашылығы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>болмайды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
-[...6 lines deleted...]
-              <a:t>Оценки / отметки </a:t>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Бағалау</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>отсутствия и </a:t>
-[...22 lines deleted...]
-              <a:t>Просмотр оценок доступен в разделе</a:t>
+              <a:t> /</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сабаққа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қатысу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>белгісі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>және</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бағаларды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қарау</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Білім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> беру» /»</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Күнделік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>» </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бөлімінде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қол</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жетімді</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>: «</a:t>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>білім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>алушы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>профилінде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>); </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Балалар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Образование» / «Дневник» (в профиле обучающегося</a:t>
+              <a:t>/ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>); «</a:t>
-[...9 lines deleted...]
-              <a:t>Дети» / «Дневник» (в профиле родителя)</a:t>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Күнделік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>» (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ата-ана</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>профилінде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="just" hangingPunct="0">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Прямоугольник 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="780728" y="476672"/>
-            <a:ext cx="7776864" cy="830997"/>
+            <a:off x="780728" y="260648"/>
+            <a:ext cx="7776864" cy="1200329"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
+              <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Мектебімізде қашықтықтан </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Как будет организовано д</a:t>
-[...30 lines deleted...]
-            </a:r>
+              <a:t>оқыту қалай ұйымдастырылады?</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="C00000"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1655060595"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
@@ -7365,558 +10968,2401 @@
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="251519" y="1052736"/>
-            <a:ext cx="8784977" cy="6124754"/>
+            <a:ext cx="8784977" cy="6217087"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Күнделік</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>По ссылке «Дневник» доступны</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" dirty="0">
+              <a:t>» </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сілтемесі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бойынша</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қолжетімді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>:</a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:pPr marL="285750" indent="-285750" algn="just">
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
-[...20 lines deleted...]
-            <a:pPr marL="285750" indent="-285750" algn="just">
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ағымдағы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>үлгерімі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бойынша</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ақпарат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сабақтар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>туралы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ақпарат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, ҮТ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>және</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бағалар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>әдепкі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>түрде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ағымдағы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>апта</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бойынша</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0">
-[...30 lines deleted...]
-            <a:pPr marL="285750" indent="-285750" algn="just">
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>статистика (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ағымдағы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>есептік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кезең</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бойынша</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>оқыған</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>пәндер</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бойынша</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бағалар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> саны </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>және</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>оң</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жақтағы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бағалардың</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>пайызы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0">
-[...30 lines deleted...]
-            <a:pPr marL="285750" indent="-285750" algn="just">
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>пәндер</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бойынша</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>таңдаған</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>есептік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кезең</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>және</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>пән</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бойынша</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бағалар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>туралы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ақпарат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0">
-[...30 lines deleted...]
-            <a:pPr marL="285750" indent="-285750" algn="just">
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>тоқсандар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бойынша</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ағымдағы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>есептік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кезең</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бойынша</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>пәндер</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>және</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бағалар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>туралы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жиынтық</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ақпарат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0">
-[...30 lines deleted...]
-            <a:pPr algn="ctr"/>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қорытынды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ағымдағы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кезең</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бойынша</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>барлық</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қорытынды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бағалар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>туралы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жиынтық</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ақпарат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ескерту</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>       </a:t>
-[...54 lines deleted...]
-              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" smtClean="0">
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>к</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>осымша</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сабаққа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қатысу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>туралы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>белгілер</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>«Ж» - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>дәлелсіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>белгісіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>себеппен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сабаққа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қатыспауы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>«Д» - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ділелді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>себеппен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сабаққа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қатыспауы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>«А» - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ауру </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>себебімен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сабаққа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қатыспауы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>«К» - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сабаққа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кешігіп</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>келгендігін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>білдіреді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>«</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
-[...149 lines deleted...]
-              <a:t>должны быть выполнены. Для просмотра описания задания нужно кликнуть на него в таблице. </a:t>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Күнделік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>» </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бөлімінде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қосымша</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сабаққа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қарама-қарсы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>үй</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>тапсырмаларды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>көруге</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>болады</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Үй</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>тапсырмасының</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>толық</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сипаттамасын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>көру</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>үшін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кестенің</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ішіндегі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> ҮТ-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>нің</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>үстіне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> басу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қажет</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="just" hangingPunct="0">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Прямоугольник 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="780728" y="332656"/>
             <a:ext cx="7776864" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
+              <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Мектебімізде қашықтықтан </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Как будет организовано д</a:t>
-[...29 lines deleted...]
-              <a:t>?</a:t>
+              <a:t>оқыту қалай ұйымдастырылады?</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="C00000"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3726136640"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
@@ -7930,837 +13376,2283 @@
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="251519" y="1052736"/>
-            <a:ext cx="8784977" cy="2308324"/>
+            <a:ext cx="8784977" cy="2585323"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Үй</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:srgbClr val="C00000"/>
-[...4 lines deleted...]
-              <a:t>Домашние </a:t>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>тапсырмалар</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="C00000"/>
-[...12 lines deleted...]
-                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>келесі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>бөлімде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>қолжетімді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
               </a:rPr>
               <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Мектеп</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>» / «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ү/Т» </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>білім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>алушының</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>профилінде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Балалар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>» / «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ү/Т» </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ата-аналардың</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>профилінде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Үй</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>тапсырмаларды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>қарап</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>шығу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>үшін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>таңдау</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>қажет</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>оқу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>жылы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>пән</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>қосымша</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>түрде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>барлығы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>» </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>деген</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>параметрді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>таңдап</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>іздеу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>параметрлерін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>қанағаттандыратын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>барлық</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> ҮТ-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>қарап</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>шығуға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>болады</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>орындау</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>мерзімі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
-            <a:r>
-[...175 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Прямоугольник 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="780728" y="332656"/>
             <a:ext cx="7776864" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
+              <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Мектебімізде қашықтықтан </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Как будет организовано д</a:t>
-[...29 lines deleted...]
-              <a:t>?</a:t>
+              <a:t>оқыту қалай ұйымдастырылады?</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="C00000"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...60 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Прямоугольник 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="507409" y="4202181"/>
             <a:ext cx="8280920" cy="2308324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0" fontAlgn="base">
-[...65 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Көрсету</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>» </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>батырмасын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>басқаннан</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>кейін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>іздеу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>параметрлерін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>қанағаттандыратын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>барлық</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> ҮТ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>көрінеді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>келесі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ақпаратпен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0">
-[...16 lines deleted...]
-              </a:spcAft>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>берілген</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>тапсырмасының</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>қысқаша</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>сипаттамасы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0">
-[...16 lines deleted...]
-              </a:spcAft>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>пән</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0">
-[...16 lines deleted...]
-              </a:spcAft>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>білім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>алушының</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>білім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> беру </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ұйымының</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>атауы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0">
-[...16 lines deleted...]
-              </a:spcAft>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>тапсырма</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>берілген</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>күні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> мен </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>сабақтың</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>нөмірі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0">
-[...26 lines deleted...]
-              </a:spcAft>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>тапсырманың</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>соңғы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>жаңарту</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>күні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>тапсырманың</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>орындалу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>мәртебесі</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-[...13 lines deleted...]
-            </a:r>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1026" name="Picture 2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="26861" t="39028" r="31279" b="44972"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="696144" y="3367500"/>
+            <a:ext cx="7946032" cy="859795"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="694506054"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Прямоугольник 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="323527" y="188640"/>
+            <a:ext cx="8305883" cy="1600438"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1700" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>   </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Үй</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>тапсырмасының</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>парақшасына</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>өту</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>үшін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>тінтуірмен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ҮТ-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>нің</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>атауына</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> басу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>қажет</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Үй</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>тапсырмасының</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>парақшасында</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>тапсырма</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>туралы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>толық</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>мәлімет</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>және</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>файл </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>көрсетілген</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>егер</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>мұғалім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> ҮТ-на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>файлды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>қосса</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ескерту</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>мұғалім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ҮТ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>берген</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>кезде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Нәтижелері</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> бар файл </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>қажет</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>» </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>параметрін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>орнатса</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>онда</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>оқушыларда</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>файлды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>қосу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>мүмкіндігі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>пайда</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>болады</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1700" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1700" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 2"/>
+          <p:cNvPr id="2050" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect l="23555" t="21992" r="22889" b="58955"/>
+          <a:srcRect l="28535" t="28031" r="27581" b="56589"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="408016" y="1915380"/>
-            <a:ext cx="8161867" cy="1633363"/>
+            <a:off x="539552" y="1628800"/>
+            <a:ext cx="7920880" cy="1318437"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...66 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 2"/>
+          <p:cNvPr id="2051" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect l="30296" t="30947" r="28666" b="24675"/>
+          <a:srcRect l="30767" t="60774" r="28974" b="4115"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="408015" y="3617640"/>
-            <a:ext cx="8161867" cy="3240360"/>
+            <a:off x="572840" y="3068960"/>
+            <a:ext cx="7887591" cy="3009854"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
@@ -8802,704 +15694,2915 @@
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="73968" y="36240"/>
-            <a:ext cx="8928992" cy="6755696"/>
+            <a:ext cx="8928992" cy="6786473"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1700" dirty="0">
-[...21 lines deleted...]
-                  <a:srgbClr val="C00000"/>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Үй</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>тапсырмаларының</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>келесі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>түрлері</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> бар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1700" b="1" dirty="0">
-[...31 lines deleted...]
-                  <a:srgbClr val="C00000"/>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>«</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1700" b="1" dirty="0">
-[...53 lines deleted...]
-                  <a:srgbClr val="C00000"/>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Берілді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>»</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>мұғалім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> ҮТ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>берді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>«Бас </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>тартылды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>»</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>мұғалім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> ҮТ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>беруден</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> бас </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>тартты</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>«</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1700" b="1" dirty="0">
-[...31 lines deleted...]
-                  <a:srgbClr val="C00000"/>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Жұмыста</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>»</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>оқушы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> ҮТ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ашты</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>«</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1700" b="1" dirty="0">
-[...48 lines deleted...]
-              <a:t> - ДЗ успешно выполнено. </a:t>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Тексеруде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>»</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>оқушы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> ҮТ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>тексеруге</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жіберді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Түзетілуде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>»</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>мұғалім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> ҮТ-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қосымша</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жұмысқа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қайтарды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Орындалды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>»</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> - ҮТ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сәтті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>орындалды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1700" b="1" dirty="0">
-[...157 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="1700" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Сабақтардың</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кестесі</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
-            <a:endParaRPr lang="ru-RU" sz="1700" dirty="0">
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Білім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>алушының</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кестесі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қолжетімді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Мектеп</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>» / «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Кесте</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>» (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>білі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>алушының</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>профилінде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Балалар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>» / «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Кесте</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>» (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ата-аналардың</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>профилінде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Екінші</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>баланы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қалай</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қосуға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>болады</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>? </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1600" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Екінші</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>және</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кейінгі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>балалармен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>туыстық</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>байланысты</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қосу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>үшін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ата-ана</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>білім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> беру </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ұйымының</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>әкімшісіне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>немесе</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сынып</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жетекшісіне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>хабарласып</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қызметкерге</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жүйедегі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>өзінің</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>аты-жөні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> мен </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>пайдаланушы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>атын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>хабарлауы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>керек</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ескерту</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>әкімшіге</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>парақшаның</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>құпиясөзін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>хабарлау</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қажет</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> ЕТІЛМЕЙДІ.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Әкімшілер</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>туралы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ақпарат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>б</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ілім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>беру </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>мекемесінің</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>парақшасында</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Әкімшілер</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>»</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бөлімінде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>орналасқан</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1700" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1700" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>      </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Сонымен</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:srgbClr val="C00000"/>
-[...9 lines deleted...]
-                  <a:srgbClr val="C00000"/>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қоса</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>баланы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қосу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>үшін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ата-ана</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қолданушының</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қолдау</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қызметіне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жүгіне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>алады</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Қолдау</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қызметіне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жүгінген</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кезде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қажет</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>:</a:t>
             </a:r>
-            <a:r>
-[...134 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1600" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ата-ана</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>ссылку </a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>логині</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>немес</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ата-ана</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>профилі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>парақшасына</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сілтеме</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>на страницу профиля родителя или логин родителя (если страниц несколько, пользователю необходимо выбрать одну);</a:t>
-            </a:r>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>егер</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бірнеше</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>парақша</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>болса</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>біреуін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ғана</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>таңдау</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>керек</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>);</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ата-ана</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>ФИО </a:t>
-[...10 lines deleted...]
-            </a:r>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>профиліне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қосатын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>баланың</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> ТАӘ;</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>наименование </a:t>
-[...10 lines deleted...]
-            </a:r>
+              <a:t>Бала </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>оқитын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>білім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> беру </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>мекеменің</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>атауы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="112546269"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
@@ -9514,288 +18617,1835 @@
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="269911" y="2416284"/>
-            <a:ext cx="8568952" cy="4678204"/>
+            <a:ext cx="8568952" cy="3323987"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>     Пандемия </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кезінде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>үйде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>үйлесімдік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>орнату</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>үшін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жатығулар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" algn="just"/>
+            <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-[...32 lines deleted...]
-              <a:t>пандемии.</a:t>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1.Пандемия </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кезінде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>уақытыңызды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> неге </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>арнағыңыз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>келетіндігін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ватманға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жазыңыз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Отбасы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>мүшелерінің</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>әрқайсысы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>өзіне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қажетін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жазады</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0" algn="just"/>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>1.Возьмите </a:t>
-[...9 lines deleted...]
-              <a:t>большой ватман, всей семьёй напишите, чему бы вы хотели посвятить время в период </a:t>
+              <a:t>2. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Жаңадан</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>пандемии. </a:t>
-[...10 lines deleted...]
-            </a:r>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>күн</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> ТӘРТІБІН </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>және</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> ЕРЕЖЕЛЕР </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>құрыңыз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Сізге</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ыңғайлы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> болу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>үшін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> оны </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сурет</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ретінде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>салуға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>болады</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Оны </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қатал</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>етпей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>негізгі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>тірек</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>нүктелерін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>белгілеңіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="0" algn="just"/>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>2.Разработайте </a:t>
-[...10 lines deleted...]
-            </a:r>
+              <a:t>3. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Балаңыз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>екеулеріңіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>күнде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>істейтін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жұмыстарыңызды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жоспарлап</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>тізімде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>белгілеңіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Күннің</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>соңында</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>орындалған</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жұмыстарды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>белгілеп</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>отырыңыздар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="0" algn="just"/>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>3. На </a:t>
-[...13 lines deleted...]
-            <a:pPr lvl="0" algn="just"/>
+              <a:t>4. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Міндетті</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>4. Обязательно </a:t>
-[...9 lines deleted...]
-              <a:t>похвалите себя </a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>түрде</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>за </a:t>
-[...9 lines deleted...]
-              <a:t>сделанное</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>өздеріңізді</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жасаған</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жұмысыңыз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>үшін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>мақтаңыздар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>.</a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:pPr lvl="0" algn="just"/>
             <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>	Это </a:t>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Бұл</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>упражнение – писать список дел и хвалить себя успешно используется в тренингах по уверенности и тайм менеджменту. Сейчас отличное время поработать над этим навыком. Он пригодится не только в период карантина, но и в будущем.</a:t>
-[...10 lines deleted...]
-            <a:pPr lvl="0" algn="just"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жаттығу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>істер</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>тізімін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жазу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>және</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сенім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> мен тайм менеджмент </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бойынша</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>тренингтерде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>табысты</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қолданылады</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Қазір</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бұл</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>дағдыға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жұмыс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>істеу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>өте</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жақсы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>уақыт</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ол</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> тек </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>пандемия </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кезінде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ғана</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>емес</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>болашақта</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> да </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>пайдалы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6146" name="Picture 2" descr="https://sites.google.com/site/pupilsandenglish/_/rsrc/1485870305681/dla-roditelej/kpvapap.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
@@ -9849,580 +20499,1288 @@
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323528" y="404664"/>
-            <a:ext cx="8568952" cy="6463308"/>
+            <a:ext cx="8568952" cy="6678751"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-[...22 lines deleted...]
-              <a:t>для </a:t>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>       </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Балалар</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>детей </a:t>
-[...9 lines deleted...]
-              <a:t>необходимо</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>үшін</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> и </a:t>
-[...9 lines deleted...]
-              <a:t>общения с родителями недостаточно. Важно им разрешить общаться друзьями, но, чтобы это не превратилось в постоянное «зависание в гаджете</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қарым-қатынас</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>» - </a:t>
-[...19 lines deleted...]
-              <a:t>на это общение</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қажет</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>.</a:t>
-[...13 lines deleted...]
-            <a:pPr algn="just"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>және</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>           Так </a:t>
-[...9 lines deleted...]
-              <a:t>же для </a:t>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ата-аналармен</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>детей отличной </a:t>
-[...50 lines deleted...]
-              <a:t> </a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қарым-қатынас</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жеткіліксіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Оларға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>өздерінің</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>достарымен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қарым-қатынас</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жасауға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>рұқсат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> беру </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>маңызды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бірақ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ол</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>үнемі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>гаджетте</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>отыруға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>» </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>айналып</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кетпеу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>керек</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Қарым-қатынасқа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>нақты</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>уақыт</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>белгілеу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>керек</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" indent="-285750" hangingPunct="0">
-[...2 lines deleted...]
-            </a:pPr>
+            <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Библиотека </a:t>
-[...43 lines deleted...]
-            </a:pPr>
+              <a:t>           </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Сонымен</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Центральный </a:t>
-[...37 lines deleted...]
-            </a:pPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қоса</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Музей </a:t>
-[...57 lines deleted...]
-            </a:pPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>балалар</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Национальный Музей - </a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>үшін</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
-                <a:hlinkClick r:id="rId6"/>
-[...1 lines deleted...]
-              <a:t>https://www.tourister.ru/world/asia/kazakhstan/city/astana/museum/24078</a:t>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>ОНЛАЙН</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ресурстар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жақсы</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> ;</a:t>
-[...28 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қолдана</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>алады</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" indent="-285750" hangingPunct="0">
+            <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0">
-[...14 lines deleted...]
-                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Тұңғыш</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Президент </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Кітапханасы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> – </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://nur-sultan3d.kz/art/museum/nationalmuseum.html</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ұлттық</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>өнер</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>галереясы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> - Вашингтон </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://www.nga.gov/index.html</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Қазақстанның</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>орталық</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>мемлекеттік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>мұражайы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> - </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>http://www.csmrk.kz/index.php/mnu-exposition/mnu-virtual-obzor</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> ;</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Семей </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>қаласындағы Абай Құнанбаев мұражайы - </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>http://www.3dsemey.kz/Virtyal?id=138&amp;lang=ru</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ұлттық </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Мұражай - </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId7"/>
+              </a:rPr>
+              <a:t>https://</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId7"/>
+              </a:rPr>
+              <a:t>www.tourister.ru/world/asia/kazakhstan/city/astana/museum/24078</a:t>
+            </a:r>
+            <a:endParaRPr lang="kk-KZ" u="sng" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Қазақстан белгілі мұражайлары – </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
+              <a:t>https://tonkosti.ru/%D0%9C%D1%83%D0%B7%D0%B5%D0%B8_%D0%9A%D0%B0%D0%B7%D0%B0%D1%85%D1%81%D1%82%D0%B0%D0%BD%D0%B0</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Қазақстанның мамандандырылған мұражайлары – </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId9"/>
+              </a:rPr>
               <a:t>https://www.tripadvisor.ru/Attractions-g293943-Activities-c49-Kazakhstan.html</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0">
+            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" hangingPunct="0">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Лувр - Париж </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0">
-[...5 lines deleted...]
-                <a:hlinkClick r:id="rId9"/>
+              <a:rPr lang="ru-RU" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId10"/>
               </a:rPr>
               <a:t>https://www.louvre.fr/en/visites-en-ligne</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" hangingPunct="0">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" hangingPunct="0">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
@@ -10456,880 +21814,1389 @@
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="142460" y="188640"/>
-            <a:ext cx="9001539" cy="6617196"/>
+            <a:off x="110275" y="116632"/>
+            <a:ext cx="9001539" cy="6463308"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Пинакотека </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Брера</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> - Милан </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://pinacotecabrera.org/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Уффици </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>- Флоренция </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Галереясы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://www.uffizi.it/mostre-virtuali</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ватикан </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Мұражайы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> - Рим </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>http://www.museivaticani.va/content/museivaticani/it/collezioni/catalogo-online.html</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Археологиялық</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>мұражайы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> - Афины</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>https://www.namuseum.gr/en/collections/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
             <a:pPr marL="285750" indent="-285750" hangingPunct="0">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0">
-[...37 lines deleted...]
-              <a:t>https://pinacotecabrera.org/</a:t>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Прадо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>- Мадрид </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>https://www.museodelprado.es/en/the-collection/art-works</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" hangingPunct="0">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0">
-[...25 lines deleted...]
-                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ұлттық</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>өнер</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>галереясы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> - Вашингтон </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId7"/>
+              </a:rPr>
+              <a:t>https://www.nga.gov/index.html</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
               </a:rPr>
               <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" hangingPunct="0">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0">
-[...17 lines deleted...]
-              <a:t>http://www.museivaticani.va/content/museivaticani/it/collezioni/catalogo-online.html</a:t>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Британ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>мұражайы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>- Лондон </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId8"/>
+              </a:rPr>
+              <a:t>https://www.britishmuseum.org/collection</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" hangingPunct="0">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0">
-[...17 lines deleted...]
-              <a:t>https://www.namuseum.gr/en/collections/</a:t>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Метрополитен </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>мұражайы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>- Нью-Йорк </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId9"/>
+              </a:rPr>
+              <a:t>https://artsandculture.google.com/explore</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" hangingPunct="0">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0">
-[...25 lines deleted...]
-                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Эрмитаж </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>- Санкт-Петербург </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId10"/>
+              </a:rPr>
+              <a:t>https://bit.ly/3cJHdnj</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" algn="just">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>бейнесабақ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: «Экскурсовод </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>портфелін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>жинау</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>», «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Туристік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>жорықтарға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>арналған</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>жеке</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>және</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>топтық</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>жабдықтарды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>таңдау</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>», «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Бағдарлаушы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>спортшыларды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>дайындау</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>», «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Туристік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>тораптардың</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>түрлері</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>», «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Бөлме</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>өсімдіктерін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>өсірудің</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>вегетативтік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>тәсілдері</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>», «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Құрғақ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>жапырақтар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> мен </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>гүлдерден</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>жасалған</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>тегіс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> композиция», «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Жеміс-жидектер</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> мен </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>көкөністер</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>құрамындағы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> С </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>дәруменін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>анықтау</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>» -  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId11"/>
+              </a:rPr>
+              <a:t>https://www.ziyatker.org/122</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
               </a:rPr>
               <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" hangingPunct="0">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0">
-[...17 lines deleted...]
-              <a:t>https://</a:t>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>виртуалды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>экскурсиялар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: Ижевск қ. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Балалар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>хайуанаттар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>бағы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> - </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
-                <a:hlinkClick r:id="rId7"/>
-[...1 lines deleted...]
-              <a:t>www.nga.gov/index.html</a:t>
+                <a:hlinkClick r:id="rId12"/>
+              </a:rPr>
+              <a:t>http</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId12"/>
+              </a:rPr>
+              <a:t>://udm-zoo.ru/Zoo_3dtour/3dtour_zoo.html</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Крым </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Сафарилері</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId13"/>
+              </a:rPr>
+              <a:t>http://park-taigan.ru/wp-content/uploads/tour/taigan.html</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" hangingPunct="0">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Балалар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>хайуанаттар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>бағы</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Британский </a:t>
-[...23 lines deleted...]
-              <a:rPr lang="ru-RU" dirty="0">
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId14"/>
+              </a:rPr>
+              <a:t>https</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId14"/>
+              </a:rPr>
+              <a:t>://www.youtube.com/channel/UCmvjARDhwmZ6Ke2MCFfle6g</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>;</a:t>
-            </a:r>
-[...518 lines deleted...]
-              <a:t>www.youtube.com/playlist?list=PL0lO_mIqDDFW5h4vGzizQDcsqK3nxjvy</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3898104184"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
@@ -11342,934 +23209,1269 @@
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="348680" y="1388969"/>
-            <a:ext cx="8543800" cy="5970865"/>
+            <a:off x="348680" y="1196752"/>
+            <a:ext cx="8543800" cy="5693866"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="just" hangingPunct="0"/>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>         Білім </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>алушылар мен тәрбиеленушілердің, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>педагогтардың, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>білім беру ұйымдарының басқа да қызметкерлерінің өмірі мен </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>денсаулығының сақталуын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> қамтамасыз ету мақсатында, сондай-ақ Дүниежүзілік денсаулық сақтау ұйымы жариялаған пандемия кезеңінде COVID-19 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>коронавирустық </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>инфекцияның таралуының </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>алдын алу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> үшін Қазақстан Республикасы </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Бас мемлекеттік санитарлық </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>дәрігерінің 2020 жылғы </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>12 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>наурыздағы № 20 қаулысының негізінде, Қазақстан Республикасы Президентінің жанындағы төтенше жағдай режимін қамтамасыз ету жөніндегі мемлекеттік комиссияның 2020 жылғы 16 наурыздағы № 1, 20 наурыздағы № 2 және 26 наурыздағы </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>             № </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>6 хаттамаларын орындау үшін </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>БҰЙЫРАМЫН:</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just" hangingPunct="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>оқу-тәрбие қызметін жүзеге асыратын білім беру ұйымдары, оның ішінде интернаттарда, жатақханаларда санитариялық-эпидемиологиялық және алдын алу іс-шараларын күшейту бойынша шаралар қабылдасын;</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0">
-[...6 lines deleted...]
-              <a:t>В целях </a:t>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>9</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>1-11 сыныптарда және мектепалды даярлық сыныптарда, қашықтықтан </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>білім беру технологияларын пайдалана отырып, 2020 жылғы 6 сәуірден бастап төртінші тоқсанның басынан бастап </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-[...2 lines deleted...]
-              <a:t>обеспечения </a:t>
+              </a:rPr>
+              <a:t>заңнамада белгіленген тәртіппен </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-[...2 lines deleted...]
-              <a:t>сохранности жизни и здоровья </a:t>
+              </a:rPr>
+              <a:t>оқытуды ұйымдастыруды </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-[...401 lines deleted...]
-              <a:t>Приказ Министра МОН РК №121 от 31.03.2020 г.</a:t>
+              </a:rPr>
+              <a:t>қамтамасыз </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>етсін.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ҚР ҒБМ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Министрінің</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>31.03.2020 ж. №121 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бұйрығы</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just" hangingPunct="0"/>
             <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Прямоугольник 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="348680" y="188640"/>
+            <a:off x="467544" y="188640"/>
             <a:ext cx="8039744" cy="1200329"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...32 lines deleted...]
-            </a:r>
+            <a:pPr algn="ctr" hangingPunct="0"/>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Пандемия кезеңінде білім </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>беру ұйымдарында</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>,  коронавирустық</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr" hangingPunct="0"/>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>инфекцияның таралуына жол </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бермеу жөніндегі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>шараларды </a:t>
+            </a:r>
+            <a:endParaRPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr" hangingPunct="0"/>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>күшейту </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>туралы</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr hangingPunct="0"/>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2970335632"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="395536" y="332656"/>
-            <a:ext cx="8496944" cy="2862322"/>
+            <a:ext cx="8496944" cy="5078313"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr hangingPunct="0"/>
-[...51 lines deleted...]
-              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+            <a:pPr marL="285750" indent="-285750" hangingPunct="0">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>TemerBoy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>–</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
-              <a:t>http</a:t>
-[...10 lines deleted...]
-              <a:t>://platform.stem-academia.com/</a:t>
+              <a:t>ttps://www.youtube.com/channel/UC6j3uG9Gb6gVsYAFUUoC2EA</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr hangingPunct="0"/>
+            <a:pPr marL="285750" indent="-285750" hangingPunct="0">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>видеозанятия</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> по техническому творчеству и робототехнике –</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" hangingPunct="0">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
-              <a:t>https://www.instructables.com/id/100-STEAM-Projects-for-Educators/</a:t>
+              <a:t>https://www.youtube.com/channel/UCZRmfTmR24k4LXQtJrnFAhA</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr hangingPunct="0"/>
+            <a:pPr marL="285750" indent="-285750" hangingPunct="0">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
-              <a:t>https://melscience.com/RU-ru/experiments/</a:t>
+              <a:t>https://www.youtube.com/user/shogun13371337</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" hangingPunct="0">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>https://www.youtube.com/playlist?list=PL0lO_mIqDDFW5h4vGzizQDcsqK3nxjvy</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr algn="just" hangingPunct="0"/>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Жобалық қызметке негізделген STEM пәндерді зерделеуге арналған платформалар.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
             <a:pPr hangingPunct="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0">
-[...8 lines deleted...]
-            <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>-</a:t>
+              <a:t>- </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
-                <a:hlinkClick r:id="rId5"/>
-[...12 lines deleted...]
-              <a:t>://www.tinkercad.com/</a:t>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>http</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>://platform.stem-academia.com/</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr hangingPunct="0"/>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
-                <a:hlinkClick r:id="rId6"/>
-[...1 lines deleted...]
-              <a:t>https://academy.zmorph3d.com/</a:t>
+                <a:hlinkClick r:id="rId7"/>
+              </a:rPr>
+              <a:t>https://www.instructables.com/id/100-STEAM-Projects-for-Educators/</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr hangingPunct="0"/>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
-              </a:rPr>
-[...62 lines deleted...]
-              <a:t>25 человек </a:t>
+                <a:hlinkClick r:id="rId8"/>
+              </a:rPr>
+              <a:t>https://melscience.com/RU-ru/experiments/</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr hangingPunct="0"/>
             <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>3Д </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>модельдеуді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>және</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> робот </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>техникасын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>зерделеу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>үшін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>платформалар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr hangingPunct="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId9"/>
+              </a:rPr>
+              <a:t>https</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId9"/>
+              </a:rPr>
+              <a:t>://www.tinkercad.com/</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr hangingPunct="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId10"/>
+              </a:rPr>
+              <a:t>https://academy.zmorph3d.com/</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr hangingPunct="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Вебинарлар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>үшін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>платформалар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr hangingPunct="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId11"/>
+              </a:rPr>
+              <a:t>https</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId11"/>
+              </a:rPr>
+              <a:t>://clickmeeting.com/ru</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> —  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>25 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>адам</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> дейін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>тегін</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr hangingPunct="0"/>
+            <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2198258140"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
@@ -12319,238 +24521,585 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1259632" y="148277"/>
-            <a:ext cx="7858554" cy="4832092"/>
+            <a:ext cx="7858554" cy="3970318"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="r" fontAlgn="base"/>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>                   Кодекс </a:t>
-[...9 lines deleted...]
-              <a:t>Республики Казахстан</a:t>
+              <a:t>        </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Неке</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t/>
-[...1 lines deleted...]
-            <a:br>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ерлі-зайыптылық</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-            </a:br>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>және</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>                   </a:t>
-[...30 lines deleted...]
-            </a:r>
+              <a:t>                                               </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>отбасы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>туралы</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>                    Статья </a:t>
+              <a:t>                    </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>70. Права и обязанности родителей по воспитанию и образованию ребенка</a:t>
-[...1 lines deleted...]
-            <a:br>
+              <a:t>70-бап. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ата-аналардың</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-            </a:br>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>баланы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>тәрбиелеу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>және</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>оған</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>білім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> беру </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жөніндегі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>құқықтары</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> мен </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>міндеттері</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
-[...14 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> 3. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ата-аналар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>баласының</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>міндетті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> орта </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>білім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>алуын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қамтамасыз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>етуге</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>міндетті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:br>
-[...7 lines deleted...]
-            </a:br>
             <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="C00000"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 2" descr="https://kashira.ru/uploads/posts/2016-11/medium/1478773408_img-20150713173011-166.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect b="6968"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
@@ -12662,781 +25211,2051 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="3347864" cy="2807828"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Прямоугольник 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3347864" y="2373"/>
-            <a:ext cx="5688632" cy="2800767"/>
+            <a:ext cx="5688632" cy="2554545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just" hangingPunct="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" b="1">
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Дистанционное обучение</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="1600" smtClean="0">
+              <a:t>Қашықтықтан</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>оқыту</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>– </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бұл</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>это обучение, </a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>білім</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>осуществляемое с применением информационно-коммуникационных технологий и телекоммуникационных средств при опосредствованном (на расстоянии) или не полностью опосредствованном взаимодействии обучающегося и педагога. </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>алушы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> мен </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>педагогтың</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жанама</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қашықтықта</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>немесе</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>толық</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>емес</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жанама</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>өзара</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>іс-қимылы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кезінде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ақпараттық-коммуникациялық</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>технологиялар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> мен </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>телекоммуникациялық</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>құралдарды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қолдана</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>отырып</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жүзеге</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>асырылатын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>оқыту</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just" hangingPunct="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Қашықтықтан</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>оқыту</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>оқу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>үдерісінде </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>тиісті компоненттерді бейнелейтін және телевизиялық (телесабақтардың), желілік және кейс-технологиялар көмегімен іске асырылатын педагог пен білім алушының қашықтықтан </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>өзара </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>қарым-қатынасы арқылы жүргізіледі.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
-          </a:p>
-[...111 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Прямоугольник 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="2803140"/>
-            <a:ext cx="6120680" cy="3416320"/>
+            <a:ext cx="6120680" cy="2862322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0">
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Преимущества  дистанционного обучения:</a:t>
-            </a:r>
+              <a:t>Қашықтық</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>оқытудың</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>басымдылығы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:t>Возможность занятий во время эпидемий или при сложных погодных условиях;</a:t>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Эпидемия </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кезінде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>немесе</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ауа-райының</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қиын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жағдайларында</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сабақтар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>өткізу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>мүмкіндігі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0">
-[...5 lines deleted...]
-              <a:t>Возможность самостоятельного обучения, приобретения  дополнительных знаний;</a:t>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Өздігінен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>оқу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қосымша</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>білім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>алу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>мүмкіндігі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0">
-[...5 lines deleted...]
-              <a:t>Возможность организации уроков в труднодоступных районах, для инвалидов; </a:t>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Қол</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жетімділігі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қиын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>аудандарда</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>мүгедектер</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>үшін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сабақтарды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ұйымдастыру</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>мүмкіндігі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0">
-[...5 lines deleted...]
-              <a:t>Всеобщая доступность обучения;</a:t>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Оқытудың</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жалпыға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бірдей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қолжетімділігі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0">
-[...5 lines deleted...]
-              <a:t>Самодисциплина и ответственность ученика;</a:t>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Оқушының</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>өзін-өзі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>тәрбиелеуі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>және</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жауапкершілігі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0">
-[...5 lines deleted...]
-              <a:t>Индивидуальный подход к обучению каждого ученика;</a:t>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Әр</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>оқушыны</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>оқытуда</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жеке</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>тіл</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>табысу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0">
-[...5 lines deleted...]
-              <a:t>Лояльный подход ко времени обучения.</a:t>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Оқыту</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>уақытына</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>адал</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>көзқарас</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4288593153"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="348680" y="1052736"/>
-            <a:ext cx="8543800" cy="5693866"/>
+            <a:ext cx="8543800" cy="5970865"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0">
+              <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Білім алушылардың </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>а</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Родители</a:t>
-[...12 lines deleted...]
-              <a:rPr lang="kk-KZ" dirty="0">
+              <a:t>та-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>аналары</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>заңды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>өкілдері</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>:</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" indent="-285750">
+            <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="kk-KZ" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>оқу </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="kk-KZ" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>создают условия для обучения;</a:t>
+              <a:t>үшін жағдай жасайды;</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" indent="-285750">
+            <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0">
-[...6 lines deleted...]
-              <a:t>знаком</a:t>
+              <a:rPr lang="kk-KZ" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жұмыс </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>я</a:t>
-[...19 lines deleted...]
-              <a:t> с графиком работы, расписанием уроков, </a:t>
+              <a:t>кестесімен, сабақ кестесімен, оқу-тәрбие жұмысын ұйымдастыру </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>үрдісімен танысады</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>процессом </a:t>
-[...29 lines deleted...]
-              <a:t>й работы;</a:t>
+              <a:t>;</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" indent="-285750">
+            <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="kk-KZ" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>білім </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="kk-KZ" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>осуществляют</a:t>
-[...25 lines deleted...]
-              <a:t>поддерживают связь с классным руководителем и учителями-предметниками.</a:t>
+              <a:t>алушылардың үй тапсырмаларын орындауын бақылауды жүзеге асырады;</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:r>
-[...31 lines deleted...]
-            <a:pPr marL="285750" indent="-285750">
+            <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="kk-KZ" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>знакомится с расписанием, темами, содержанием онлайн-уроков через доступные средства связи;</a:t>
+              <a:t>сынып жетекшісімен және пән мұғалімдерімен байланыста болады</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" indent="-285750">
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Білім алушылар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="kk-KZ" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қолжетімді </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="kk-KZ" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>обязан ежедневно просматривать трансляцию </a:t>
-[...19 lines deleted...]
-              <a:t>а также все доступные электронные платформы, указанные учителем-предметником;</a:t>
+              <a:t>байланыс құралдары арқылы онлайн-сабақтардың кестесімен, тақырыптарымен, мазмұнымен танысады;</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" indent="-285750">
+            <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="kk-KZ" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>күн </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="kk-KZ" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>ежедневно самостоятельно выполняет задания, в том числе через доступные средства связи, которые установлены организацией среднего образования;</a:t>
+              <a:t>сайын кестеге сәйкес ТД-телесабақтарының трансляциясын, сондай-ақ пән мұғалімі көрсеткен барлық қолжетімді электрондық платформаларды қарауға міндетті;</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" indent="-285750">
+            <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="kk-KZ" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>күнделікті </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="kk-KZ" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>находится на ежедневной связи с классным руководителем и учителями-предметниками;</a:t>
-            </a:r>
+              <a:t>тапсырмаларды өз бетінше, соның ішінде орта білім беру ұйымдары белгілеген қолжетімді байланыс құралдарын пайдалану арқылы орындайды;</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" algn="just">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сынып </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жетекшісімен және пән мұғалімдерімен күнделікті байланыста болады;</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just" hangingPunct="0"/>
             <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
@@ -13448,60 +27267,74 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Прямоугольник 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="348680" y="188640"/>
             <a:ext cx="8039744" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:srgbClr val="C00000"/>
-[...4 lines deleted...]
-              <a:t>ДЕЯТЕЛЬНОСТЬ УЧАСТНИКОВ УЧЕБНО-ВОСПИТАТЕЛЬНОГО ПРОЦЕССА ОРГАНИЗАЦИЙ СРЕДНЕГО ОБРАЗОВАНИЯ</a:t>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ОРТА БІЛІМ БЕРУ ҰЙЫМДАРЫНДА ОҚУ-ТӘРБИЕ ҮДЕРІСІНІҢ ҚАТЫСУШЫЛАРЫНЫҢ  ІСКЕРЛІКТЕРІ</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="C00000"/>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="151527499"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
@@ -13512,351 +27345,288 @@
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="348680" y="1052736"/>
-            <a:ext cx="8543800" cy="5632311"/>
+            <a:ext cx="8543800" cy="5324535"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>О</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+              <a:t>Білім алушылар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>бучающийся</a:t>
-[...8 lines deleted...]
-              </a:rPr>
               <a:t>:</a:t>
             </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2000" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>выполняет </a:t>
+              <a:t>мұғалімінің </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>работу над ошибками после комментария учителя-предметника; </a:t>
+              <a:t>түсініктемесінен кейін қателермен жұмыс жасайды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="kk-KZ" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>өзіндік </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="kk-KZ" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>ежедневно заходит в личный кабинет в электронном дневнике, в электронную почту и другие системы и технологии связи для получения учебного материала для самостоятельного изучения;</a:t>
+              <a:t>дайындалуға арналған оқу материалдарын алу үшін күн сайын электронды күнделікте жеке кабинетке, электронды поштаға және басқа да байланыс жүйелері мен технологияларына кіреді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="kk-KZ" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>күнделікті </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="kk-KZ" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>ежедневно п</a:t>
-[...139 lines deleted...]
-              <a:t>школы);</a:t>
+              <a:t>орындалған тапсырмаларды педагогке қолжетімді байланыс құралдары (электронды  күнделік, электрондық пошта, Whatsapp чаттар және т. б. интернет, байланыс болмаған жағдайда – педагог, мектеп әкімшілігін анықтау бойынша пошта байланысының операторы арқылы), сканерлеу (немесе фото) түрінде педагогтердің талаптарына сәйкес ұсынады;</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="kk-KZ" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>оқу </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="kk-KZ" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>соблюдает правила академической честности и принципы самоконтроля при выполнении учебных заданий;</a:t>
+              <a:t>тапсырмаларын орындау кезінде академиялық адалдық ережелерін және өзін-өзі бақылау қағидаларын сақтайды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қосымша </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>электрондық білім беру ресурстарын пайдаланады.</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" algn="just">
-[...12 lines deleted...]
-            </a:r>
+            <a:pPr algn="just"/>
             <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="ctr">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just" hangingPunct="0"/>
             <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
               <a:solidFill>
@@ -13869,58 +27639,82 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Прямоугольник 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="348680" y="188640"/>
             <a:ext cx="8039744" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ОРТА БІЛІМ БЕРУ ҰЙЫМДАРЫНДА ОҚУ-ТӘРБИЕ ҮДЕРІСІНІҢ ҚАТЫСУШЫЛАРЫНЫҢ  </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:srgbClr val="C00000"/>
-[...4 lines deleted...]
-              <a:t>ДЕЯТЕЛЬНОСТЬ УЧАСТНИКОВ УЧЕБНО-ВОСПИТАТЕЛЬНОГО ПРОЦЕССА ОРГАНИЗАЦИЙ СРЕДНЕГО ОБРАЗОВАНИЯ</a:t>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ІСКЕРЛІКТЕРІ</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="C00000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="127164721"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
@@ -13935,444 +27729,2413 @@
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="348680" y="1019637"/>
-            <a:ext cx="8543800" cy="6217087"/>
+            <a:ext cx="8543800" cy="5940088"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="285750" lvl="0" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Бұл</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жағдай</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>мүлдем</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жаңа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>екенін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>мойындау</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>керек</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Көпшілікті</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Следует признать</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>алаңдатады</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>, что эта ситуация абсолютно новая. Многим сейчас тревожно и непонятно. Ни у кого нет опыта и навыков жить в условиях карантина. </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>және</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>түсініксіздік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>танытады</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. Пандемия  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жағдайында</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>өмір</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сүру</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>тәжірибесі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> мен </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>дағдылары</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ешкімде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жоқ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Бірге</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>үйренуге</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> тура </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>келеді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>және</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бұл</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қалыпты</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>болып</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>табылады</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1200" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="just">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Өзіңізге</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>және</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>балаға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қойылатын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>талаптарды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>төмендету</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Жаңа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жағдайдағы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> да </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бұрыңғыдай</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>табысты</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> болу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қиын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>болады</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Мүмкін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>болуы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>немесе</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>болмауы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>мүмкін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Бірақ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қазір</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>өзіңізден</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>және</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>баладан</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> аз </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>талап</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>етуге</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>рұқсат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ету</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>маңызды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Придётся учиться вместе</a:t>
+              <a:t>Қашықтықтан</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>оқыту</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>және</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жұмыс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>көбіне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>іскерліктің</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жаңа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>түрі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ол</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>басқа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>болып</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>табылады</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Оған</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бейімделу</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>. И это </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" b="1" dirty="0">
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>НОРМАЛЬНО</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+              <a:t>уақытты</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>талап</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>етеді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0" algn="just"/>
             <a:endParaRPr lang="ru-RU" sz="1200" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" lvl="0" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>АТА-АНАЛАР</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Снизить </a:t>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>требования к себе и к ребёнку. Быть столь же эффективным как раньше в новых условиях будет сложно.    Возможно, получится, возможно – нет. Но сейчас важно разрешить себе меньше требовать от себя и от ребёнка. </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бала </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>үшін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Дистанционная учёба </a:t>
-[...29 lines deleted...]
-              <a:t>деятельности</a:t>
+              <a:t>ТІРЕК</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0">
-[...19 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ата-анасыз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>балаға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қиын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>және</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>түсініксіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>болады</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Неғұрлым</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>балалар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кіші</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жаста</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>болса</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>соғұрлым</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>маңызды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>болады</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>күн</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>тәртібін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>тәртіпті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>және</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>көмекті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қажет</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>етеді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
-            </a:r>
-[...114 lines deleted...]
-              <a:t>режиме.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0" algn="just"/>
             <a:endParaRPr lang="ru-RU" b="1" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" lvl="0" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>В период </a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Қашықтықтан</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>дистанционного обучения </a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>оқыту</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кезінде</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>очень важно </a:t>
-[...9 lines deleted...]
-              <a:t>сохранить</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>баланың</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> у детей </a:t>
-[...9 lines deleted...]
-              <a:t>интерес и желание учится.</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>оқуға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>деген</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қызығушылығын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>және</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>оқуға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>деген</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ынтасын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сақтап</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қалу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>өте</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>маңызды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:reflection blurRad="6350" stA="55000" endA="300" endPos="45500" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
                 </a:effectLst>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:reflection blurRad="6350" stA="55000" endA="300" endPos="45500" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
                 </a:effectLst>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
@@ -14414,138 +30177,198 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Прямоугольник 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="348680" y="188640"/>
             <a:ext cx="8039744" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Практические советы – </a:t>
-[...10 lines deleted...]
-            <a:pPr algn="ctr"/>
+              <a:t>Пандемия </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кезінде</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>как </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>себя вести </a:t>
+              <a:t>баламен</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>с </a:t>
+              <a:t>өзіңді</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>ребёнком  </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>в период </a:t>
+              <a:t>дұрыс</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>пандемии.</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ұстау</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>туралы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кеңестер</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="C00000"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2295174233"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
@@ -14559,342 +30382,466 @@
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="348680" y="1124744"/>
-            <a:ext cx="8543800" cy="6555641"/>
+            <a:ext cx="8543800" cy="5755422"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>В первую очередь следует </a:t>
-[...4 lines deleted...]
-                  <a:srgbClr val="C00000"/>
+              <a:t>Ең </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>сохранить и поддерживать </a:t>
+              <a:t>алдымен, өзіңіз </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>для себя и ребенка </a:t>
-[...4 lines deleted...]
-                  <a:srgbClr val="C00000"/>
+              <a:t>және бала үшін әдеттегі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>привычный распорядок и ритм дня</a:t>
+              <a:t>күн тәртібі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>мен </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ырғағын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сақтап, ұстап тұру </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>керек. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>. Резкие </a:t>
+              <a:t>Күн </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>изменения режима дня могут вызвать существенную перестройку адаптивных возможностей ребенка и привести к излишнему напряжению и </a:t>
+              <a:t>тәртібінің күрт өзгеруі баланың бейімделу мүмкіндіктерінің айтарлықтай қайта құрылуын тудыруы және артық </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>стрессу.</a:t>
-            </a:r>
+              <a:t>күйзеліске </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>әкелуі мүмкін.</a:t>
+            </a:r>
+            <a:endParaRPr lang="kk-KZ" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:endParaRPr lang="ru-RU" sz="1200" b="1" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Постарайтесь </a:t>
+              <a:t>Балаларды </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>разобраться в рекомендациях, которые вы получаете от школы по организации дистанционного обучения </a:t>
+              <a:t>қашықтықтан оқытуды ұйымдастыру бойынша мектептен алатын ұсынымдарды түсінуге тырысыңыз. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>детей. Ориентируйтесь </a:t>
+              <a:t>Тек қана </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ресми ақпаратқа сүйеніңіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. Үдерісті ұйымдастыру үшін </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>мектепке де уақыт қажет</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>только на </a:t>
-[...4 lines deleted...]
-                  <a:srgbClr val="C00000"/>
+              <a:t>. Қазіргі уақытта қашықтықтан </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>официальную информацию</a:t>
+              <a:t>оқыту бойынша </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
+              <a:t>ата-аналар мен педагогтарға көмектесетін бірқатар ресурстар бар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>. </a:t>
             </a:r>
-            <a:r>
-[...56 lines deleted...]
-            <a:pPr algn="just"/>
             <a:endParaRPr lang="kk-KZ" sz="1200" b="1" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0">
+              <a:rPr lang="kk-KZ" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Баланың</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Родителям и близким </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0">
+              <a:t> ата-аналары мен жақындары </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>ребенка важно самим постараться </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0">
+              <a:t>жағдайға қатысты</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>сохранить спокойное, адекватное и критичное </a:t>
-[...4 lines deleted...]
-                  <a:srgbClr val="002060"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>отношение к происходящему.</a:t>
-            </a:r>
+              <a:t>сабырлы, адекватты, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сыни қатынас </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сақтау маңызды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:endParaRPr lang="kk-KZ" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="0" algn="just"/>
             <a:r>
               <a:rPr lang="kk-KZ" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:reflection blurRad="6350" stA="55000" endA="300" endPos="45500" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
                 </a:effectLst>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="kk-KZ" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:reflection blurRad="6350" stA="55000" endA="300" endPos="45500" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
                 </a:effectLst>
@@ -14931,535 +30878,549 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="348680" y="188640"/>
             <a:ext cx="8039744" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Практические советы – </a:t>
-[...10 lines deleted...]
-            <a:pPr algn="ctr"/>
+              <a:t>Пандемия </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кезінде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>баламен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>өзін</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>как </a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>дұрыс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ұстау</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>туралы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кеңестер</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>себя вести </a:t>
-[...57 lines deleted...]
-            </a:endParaRPr>
+              <a:t>.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="879577287"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="348680" y="1196752"/>
-            <a:ext cx="8543800" cy="5940088"/>
+            <a:off x="348680" y="1019637"/>
+            <a:ext cx="8543800" cy="6678751"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Эмоциональное </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="kk-KZ" sz="2000" b="1" dirty="0">
+              <a:t>Баланың эмоционалдық </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>состояние</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0">
+              <a:t>жағдайы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> ребенка </a:t>
+              <a:t> тікелей үлкендердің </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жағдайына</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> байланысты</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>напрямую </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0">
+              <a:t>Пандемия </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жағдайын және </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>оның </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қаупін  ұзақ талқыламай, беріліп кетпей, балаларға пандемия туралы қойған сұрақтан қашқақтамай, өздеріңізді сабырлы ұстаңыз. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Интернет-жүйеден </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>«қорқыныштарды» күшейтпеу қажет. Үйде болған кезде Сізге және балаңызға жақын әлеуметтік қоршаудағылармен қарым-қатынаста болуы керек (мессенджерлер мен телефон арқылы), бірақ  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>зависит</a:t>
+              <a:t>жалпы алатын ақпараттық ағымды төмендету қажет </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(әлеуметтік желілердегі жүгіртпелер, жаңалықтар). Жақындарыңызбен қарым-қатынас (сұхбат) кезінде коронавирусқа және үрей туғызатын тақырыптарға шоғырланбау.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="266700" algn="just"/>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Өзіңіз «Үйреніңіз»  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>баламен </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
-[...13 lines deleted...]
-              <a:t>взрослых</a:t>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бірге ата-аналар және туысқандары  кейбір  қашықтық сабақтарын «меңгерсе</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
-[...2 lines deleted...]
-              <a:t>.  </a:t>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>», </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>қашықтықтан өтетін </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
-[...2 lines deleted...]
-              <a:t>Видите себя спокойно, сдержанно, не избегайте ответов на вопросы детей о вирусе и т.д., но и не погружайтесь в длительные обсуждения ситуации пандемии и ее </a:t>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сабақтардың тартымдылығын арттырар еді. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
-[...2 lines deleted...]
-              <a:t>рисков. Не </a:t>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Мысалы</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
-[...2 lines deleted...]
-              <a:t>смакуйте подробности «ужасов» из </a:t>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, балаға сұрақ қою арқылы дискуссияға қатыса алады. Сонда сабақ қызықты </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
-[...2 lines deleted...]
-              <a:t>интернет-сетей.</a:t>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>әрі танымды сабаққа </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>айналуы мүмкін. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Бала үшін қызығушылығын </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>арттыру мүмкіндігі, ал ата-ана үшін өз баласын жақсы тануға мүмкіндігі туады.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
-            <a:r>
-[...191 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="kk-KZ" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" b="1" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just" hangingPunct="0"/>
             <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
@@ -15472,1015 +31433,1158 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="348680" y="188640"/>
             <a:ext cx="8039744" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Практические советы – </a:t>
-[...10 lines deleted...]
-            <a:pPr algn="ctr"/>
+              <a:t>Пандемия </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кезінде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>баламен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>өзің</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>как </a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>дұрыс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ұстау</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>туралы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кеңестер</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>себя вести </a:t>
-[...57 lines deleted...]
-            </a:endParaRPr>
+              <a:t>.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="372883037"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="251520" y="1208714"/>
-            <a:ext cx="8640960" cy="6001643"/>
+            <a:ext cx="8640960" cy="5755422"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="ru-RU" sz="1400" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
-[...91 lines deleted...]
-                  <a:srgbClr val="C00000"/>
+              <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Пандемия </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кезінде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>мектепте</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>сапалы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>білім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>алу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>мақсатында</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>стриминг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> платформа – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ZOOM </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>және</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Күнделік</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" smtClean="0">
-[...49 lines deleted...]
-              <a:t>помощ</a:t>
+              <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бірыңғай</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>электрондық</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>білім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> беру </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ортасы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>пайдаланылатын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>болады</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>kundelik.kz)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>ь</a:t>
-[...9 lines deleted...]
-              <a:t>ю платформы ZOOM </a:t>
+              <a:t>ZOOM платформасының көмегімен мұғалім өзі онлайн сабақ ұйымдастыра алады. Ол үшін мына </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="1600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...61 lines deleted...]
-              <a:t>подключение </a:t>
+              <a:t>құрылғылармен жабдықталған </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>к интернету - (широкополосный) проводной или беспроводной (3G или 4G / LTE);</a:t>
+              <a:t>болу қажет:</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" indent="-285750" algn="just" fontAlgn="auto">
+            <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="kk-KZ" sz="1600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>динамики </a:t>
+              <a:t>дербес </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>и микрофон - встроенные или USB или беспроводные Bluetooth;</a:t>
+              <a:t>компьютер; </a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="just" fontAlgn="auto">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="kk-KZ" sz="1600" dirty="0" smtClean="0">
-[...8 lines deleted...]
-            <a:r>
               <a:rPr lang="kk-KZ" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>или </a:t>
-[...9 lines deleted...]
-              <a:t>HD-веб-камеру – встроенную  </a:t>
+              <a:t>(кең жолақты) сыммен немесе сымсыз (3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>G </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>или USB;</a:t>
+              <a:t>немесе 4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>G / LTE) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>интернетке қосылған; </a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" indent="-285750" algn="just" fontAlgn="auto">
+            <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="kk-KZ" sz="1600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>или </a:t>
+              <a:t>динамиктер </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>HD-камера или HD-видеокамера с картой видеозахвата л</a:t>
-[...280 lines deleted...]
-              <a:t>://play.google.com/store/apps/details?id=us.zoom.videomeetings</a:t>
+              <a:t>және микрофон – кіріктірілген немесе USB немесе сымсыз Bluetooth;</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="just">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
-[...42 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="1400" dirty="0">
+              <a:rPr lang="kk-KZ" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>веб-камера </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>немесе HD-веб-камера - кіріктірілген немесе USB</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
-            <a:endParaRPr lang="ru-RU" sz="1400" dirty="0" smtClean="0">
+            <a:pPr marL="285750" indent="-285750" algn="just">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>HD-камера </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>немесе видеозахват картасы бар </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>HD-бейнекамера, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>интернет желісіне қол жетімділігі бар iOS немесе Android мобильді құрылғымен (смартфон немесе планшет</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>).</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Қосымшаны </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>жүктеу кезінде келесі ұсыныстарды ескеру керек:</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Егер </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>мобильді құрылғыны пайдаланатын болсаңыз, онда қосымшаны жүктеу қажет</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" algn="just">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Егер мобильді құрылғыңыз  iOS операциялық жүйесінің базасында болса, онда қосымшаны мына сілтемеден жүктейсіз:  	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1600" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://apps.apple.com/us/app/id546505307</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" algn="just">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Егер мобильді құрылғыңыз Android операциялық жүйесінің базасында болса, онда қосымшаны мына сілтемеден жүктейсіз:  </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr hangingPunct="0"/>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1600" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://play.google.com/store/apps/details?id=us.zoom.videomeetings</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" algn="just" hangingPunct="0">
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Егер дербес компьютерді немесе ноутбукті пайдаланатын болсаңыз, онда  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1600" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://zoom.us/download</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>  сілтемесіне өтіп қосымшаны жүктеңіз. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr algn="just" hangingPunct="0"/>
             <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Прямоугольник 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="780728" y="404664"/>
-            <a:ext cx="7776864" cy="830997"/>
+            <a:off x="780728" y="11259"/>
+            <a:ext cx="7776864" cy="1200329"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
+              <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Мектебімізде қашықтықтан </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Как будет организовано д</a:t>
-[...30 lines deleted...]
-            </a:r>
+              <a:t>оқыту қалай ұйымдастырылады?</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="C00000"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2266002091"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
@@ -17058,54 +33162,54 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Slipstream</Template>
   <TotalTime></TotalTime>
-  <Words>1338</Words>
+  <Words>1534</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Экран (4:3)</PresentationFormat>
-  <Paragraphs>206</Paragraphs>
+  <Paragraphs>215</Paragraphs>
   <Slides>21</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="22" baseType="lpstr">
       <vt:lpstr>Воздушный поток</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>