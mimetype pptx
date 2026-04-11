--- v0 (2025-12-06)
+++ v1 (2026-04-11)
@@ -21,51 +21,51 @@
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483706" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
     <p:sldId id="259" r:id="rId5"/>
     <p:sldId id="260" r:id="rId6"/>
     <p:sldId id="261" r:id="rId7"/>
     <p:sldId id="262" r:id="rId8"/>
     <p:sldId id="263" r:id="rId9"/>
     <p:sldId id="264" r:id="rId10"/>
     <p:sldId id="266" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
@@ -139,206 +139,170 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
-  <p:extLst>
-[...14 lines deleted...]
-  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:showPr showNarration="1">
-[...15 lines deleted...]
-  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="68" d="100"/>
-          <a:sy n="68" d="100"/>
+          <a:sx n="70" d="100"/>
+          <a:sy n="70" d="100"/>
         </p:scale>
-        <p:origin x="-798" y="-96"/>
+        <p:origin x="714" y="60"/>
       </p:cViewPr>
-      <p:guideLst>
-[...2 lines deleted...]
-      </p:guideLst>
+      <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="title" preserve="1">
   <p:cSld name="Титульный слайд">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="7" name="Group 6"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
@@ -1019,94 +983,92 @@
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец подзаголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03B5DA06-6D34-4665-AEFC-225BC735357A}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
-              <a:t>01.04.2020</a:t>
+              <a:t>31.03.2020</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1C7A0E6-082F-417B-AADA-C4A80A10D777}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1451074048"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Заголовок и подпись">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -1272,94 +1234,92 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03B5DA06-6D34-4665-AEFC-225BC735357A}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
-              <a:t>01.04.2020</a:t>
+              <a:t>31.03.2020</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1C7A0E6-082F-417B-AADA-C4A80A10D777}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="405906332"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Цитата с подписью">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -1588,94 +1548,92 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03B5DA06-6D34-4665-AEFC-225BC735357A}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
-              <a:t>01.04.2020</a:t>
+              <a:t>31.03.2020</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1C7A0E6-082F-417B-AADA-C4A80A10D777}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="TextBox 19"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="541870" y="790378"/>
             <a:ext cx="609600" cy="584776"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
@@ -1931,94 +1889,92 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03B5DA06-6D34-4665-AEFC-225BC735357A}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
-              <a:t>01.04.2020</a:t>
+              <a:t>31.03.2020</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1C7A0E6-082F-417B-AADA-C4A80A10D777}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="877022906"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Цитата карточки имени">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -2247,94 +2203,92 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03B5DA06-6D34-4665-AEFC-225BC735357A}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
-              <a:t>01.04.2020</a:t>
+              <a:t>31.03.2020</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1C7A0E6-082F-417B-AADA-C4A80A10D777}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="TextBox 23"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="541870" y="790378"/>
             <a:ext cx="609600" cy="584776"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
@@ -2642,94 +2596,92 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03B5DA06-6D34-4665-AEFC-225BC735357A}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
-              <a:t>01.04.2020</a:t>
+              <a:t>31.03.2020</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1C7A0E6-082F-417B-AADA-C4A80A10D777}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3325207255"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Заголовок и вертикальный текст">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -2814,94 +2766,92 @@
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03B5DA06-6D34-4665-AEFC-225BC735357A}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
-              <a:t>01.04.2020</a:t>
+              <a:t>31.03.2020</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1C7A0E6-082F-417B-AADA-C4A80A10D777}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4155182242"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Вертикальный заголовок и текст">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -2996,94 +2946,92 @@
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03B5DA06-6D34-4665-AEFC-225BC735357A}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
-              <a:t>01.04.2020</a:t>
+              <a:t>31.03.2020</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1C7A0E6-082F-417B-AADA-C4A80A10D777}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2994017774"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Заголовок и объект">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -3174,94 +3122,92 @@
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03B5DA06-6D34-4665-AEFC-225BC735357A}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
-              <a:t>01.04.2020</a:t>
+              <a:t>31.03.2020</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1C7A0E6-082F-417B-AADA-C4A80A10D777}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1146683396"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Заголовок раздела">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -3423,94 +3369,92 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03B5DA06-6D34-4665-AEFC-225BC735357A}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
-              <a:t>01.04.2020</a:t>
+              <a:t>31.03.2020</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1C7A0E6-082F-417B-AADA-C4A80A10D777}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3222819368"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Два объекта">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -3657,94 +3601,92 @@
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03B5DA06-6D34-4665-AEFC-225BC735357A}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
-              <a:t>01.04.2020</a:t>
+              <a:t>31.03.2020</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1C7A0E6-082F-417B-AADA-C4A80A10D777}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3704092603"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Сравнение">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -4033,94 +3975,92 @@
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03B5DA06-6D34-4665-AEFC-225BC735357A}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
-              <a:t>01.04.2020</a:t>
+              <a:t>31.03.2020</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1C7A0E6-082F-417B-AADA-C4A80A10D777}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4152961677"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Только заголовок">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -4158,94 +4098,92 @@
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03B5DA06-6D34-4665-AEFC-225BC735357A}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
-              <a:t>01.04.2020</a:t>
+              <a:t>31.03.2020</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1C7A0E6-082F-417B-AADA-C4A80A10D777}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4110512095"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Пустой слайд">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -4255,94 +4193,92 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03B5DA06-6D34-4665-AEFC-225BC735357A}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
-              <a:t>01.04.2020</a:t>
+              <a:t>31.03.2020</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1C7A0E6-082F-417B-AADA-C4A80A10D777}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3136928349"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Объект с подписью">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -4512,94 +4448,92 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03B5DA06-6D34-4665-AEFC-225BC735357A}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
-              <a:t>01.04.2020</a:t>
+              <a:t>31.03.2020</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1C7A0E6-082F-417B-AADA-C4A80A10D777}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2893230676"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Рисунок с подписью">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -4777,115 +4711,113 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03B5DA06-6D34-4665-AEFC-225BC735357A}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
-              <a:t>01.04.2020</a:t>
+              <a:t>31.03.2020</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1C7A0E6-082F-417B-AADA-C4A80A10D777}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="161698352"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
@@ -5526,52 +5458,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="7205133" y="6041362"/>
             <a:ext cx="911939" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{03B5DA06-6D34-4665-AEFC-225BC735357A}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
-              <a:t>01.04.2020</a:t>
+              <a:t>31.03.2020</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677334" y="6041362"/>
             <a:ext cx="6297612" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -5603,51 +5534,50 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8590663" y="6041362"/>
             <a:ext cx="683339" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B1C7A0E6-082F-417B-AADA-C4A80A10D777}" type="slidenum">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1667051202"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483707" r:id="rId1"/>
     <p:sldLayoutId id="2147483708" r:id="rId2"/>
     <p:sldLayoutId id="2147483709" r:id="rId3"/>
     <p:sldLayoutId id="2147483710" r:id="rId4"/>
     <p:sldLayoutId id="2147483711" r:id="rId5"/>
     <p:sldLayoutId id="2147483712" r:id="rId6"/>
     <p:sldLayoutId id="2147483713" r:id="rId7"/>
     <p:sldLayoutId id="2147483714" r:id="rId8"/>
     <p:sldLayoutId id="2147483715" r:id="rId9"/>
     <p:sldLayoutId id="2147483716" r:id="rId10"/>
@@ -6036,91 +5966,91 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAF68407-D065-40D2-AC1F-8AFFD1F8682A}"/>
@@ -6178,108 +6108,238 @@
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:br>
               <a:rPr lang="ru-RU" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:br>
               <a:rPr lang="ru-RU" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
+              <a:rPr lang="ru-RU" sz="4800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Қашықтан</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" sz="4800" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="002060"/>
-[...6 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="4800" b="1" dirty="0">
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оқытуды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ұйымдастыру</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>жөнінде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ата-аналарға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>арналған</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>жадынам</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="4800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>а</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Подзаголовок 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47769202-8CAC-4A6E-908F-6682275FA0E4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5540991" y="4517409"/>
             <a:ext cx="3733011" cy="1419367"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2800" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent4">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Главный учитель ребенка- родитель</a:t>
+              <a:t>Баланың бас ұстазы-ата-анасы</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2800" b="1" i="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent4">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Овал 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F08B509-1207-4C80-8F2C-8C31C8D009EF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -6299,51 +6359,51 @@
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2000" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent6">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Мы вместе….</a:t>
+              <a:t>Біз біргеміз….</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2000" i="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent6">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Овал 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC9EE04F-8A45-4735-B549-F94905BE68E5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -6354,61 +6414,188 @@
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" algn="ctr"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+              <a:rPr lang="kk-KZ" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="E76618">
                     <a:lumMod val="50000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Оставайтесь дома</a:t>
-            </a:r>
+              <a:t>Үйден шықпаңыз</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="E76618">
+                  <a:lumMod val="50000"/>
+                </a:srgbClr>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Прямоугольник: скругленные углы 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52BB074E-EEEF-40C3-BAAF-D199F9F2F2B2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6185847"/>
+            <a:ext cx="9274002" cy="672153"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Бейсенгазина</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> Райхан </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Касеновна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ахмер</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> орта мектебі бастауыш сынып мұғалімі</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1733896979"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
@@ -6499,64 +6686,62 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{951CE074-0B0B-49F3-A99B-7F3AF01940AC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677334" y="609600"/>
             <a:ext cx="8596668" cy="645994"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Вместе с ребенком ……</a:t>
+              <a:t>Балаңызбен бірге……</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="C00000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A094CE10-540F-48E5-B0CF-A0720130FBE1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
@@ -6564,147 +6749,167 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677334" y="1405719"/>
             <a:ext cx="9353770" cy="4635643"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="3000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Утренняя гимнастика;</a:t>
+              <a:t>Таңғы жаттығулар жасау;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" sz="3000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Правильное питание;</a:t>
+              <a:t>Дұрыс тамақтану;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" sz="3000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Танцевальная организация;</a:t>
+              <a:t>Би ұйымдастыру;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" sz="3000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Гулять во дворе</a:t>
+              <a:t>Серуендеу аулада</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" sz="3000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Чтение книги</a:t>
+              <a:t>Кітап оқу</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" sz="3000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Смотреть фильм вместе;</a:t>
+              <a:t>Бірге фильм көру;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" sz="3000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Участие в домашних делах;</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t>Үй </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="3000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>шаруасынаи</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="3000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Учить стихи</a:t>
+              <a:t> тарту;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" sz="3000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Делать эксперименты;</a:t>
+              <a:t>Өлеңдер жаттау</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="3000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Тәжірибелер жасау;</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2085143322"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6734,80 +6939,83 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677334" y="914401"/>
             <a:ext cx="8596668" cy="5126962"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="4000" b="1" i="1" dirty="0">
-[...17 lines deleted...]
-            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:rPr lang="kk-KZ" sz="4000" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Елімізде болып жатқан жағдайларға түсінушілікпен қарап, ертеңгі болашағымыз үшін үйден шықпай білім алуда</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="kk-KZ" sz="4800" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> вместе с нами </a:t>
+              <a:t>            </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="4800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бізбен бірге болыңыз</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="4800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>…</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="4800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="968649029"/>
@@ -6833,165 +7041,253 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA1F5EDA-DE3D-45BC-B549-48E535104388}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Обязанности родителей в дистанционном обучении</a:t>
+              <a:t>Қашықтықтан оқудағы ата –ананың  міндеттері</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="C00000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26D7654C-FA7F-40C5-A704-23ED23E2E62B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Создать режим дня вместе с ребенком;</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t>Баламен бірге күн </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>режімін</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Поддержать, помогать ребенку;</a:t>
+              <a:t> жасау;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Проявить терпение, спокойствие;</a:t>
+              <a:t>Баланың қолдаушысы ,кеңесшісі болу;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Принять новый опыт;</a:t>
+              <a:t>Сабырлық ,шыдамдылық таныту;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>По возможности обеспечить устройствами</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t>Жаңа тәжірибені қабылдау;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Құрылғылармен шама келгенше қамтамасыз ету;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Балаға</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Помощь ребенку в направлении;</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бағыт</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>беруге</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>көмектесу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1421253824"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -7013,135 +7309,705 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" sz="4800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Что нужно учитывать……</a:t>
+              <a:t>Нені ескеруіңіз қажет……</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="4800" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="C00000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB57FCED-FBC6-4BEB-ACCA-5BD780C51DCB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677334" y="2160589"/>
             <a:ext cx="9367418" cy="4472223"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сабақтың</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>время начала урока ..... (будет объявлено позже);</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>басталу</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>🖊️ Расписание должно быть близко (видимо) к рабочему месту учащегося;</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>уақыты</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>🖊️ занятия проводятся строго по времени (согласно расписанию);</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t> ..... (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кейін</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>🖊️ Компьютер (телефон) должен быть полностью заряжен, рекомендуется готовить вечером;</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>хабарланады</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>🖊️сабақ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кестесі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оқушының</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>жұмыс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>орнына</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>көрінетін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>жақын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>жерде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>болуы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>керек</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>🖊️ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сабақтар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>қатаң</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>түрде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>уақытында</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>өткізіледі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кесте</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бойынша</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>🖊️ компьютер (телефон) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>толығымен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зарядталған</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>болуы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тиіс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кешке</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дайындап</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>қойған</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>жөн</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3081240725"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -7163,141 +8029,531 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" sz="4000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Для вашего ребенка ……….</a:t>
+              <a:t>Балаңыз  үшін……….</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="4000" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="C00000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A635DC2-29B5-4E73-A74F-9E6061E03A22}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677334" y="1364777"/>
             <a:ext cx="8596668" cy="4676586"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>арнайы</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Специальный предмет должен быть закреплен за учебным заведением;</a:t>
+              <a:t> сабақ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оқу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>орны</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>белгіленуі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>шарт</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>🖊️ Присоединяйтесь к уроку вовремя: за 5 минут до начала урока;</a:t>
+              <a:t>🖊️ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сабаққа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>уақытында</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>қосылыңыз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: сабақ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>басталуға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> 5 минут </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>қалғанда</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>🖊️ Важно, чтобы дети были опрятными и аккуратно одевались (не в пижамах и халатах)</a:t>
+              <a:t>🖊️ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>балалардың</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>жуынып</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>таранып</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ұқыпты</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>киінуі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>маңызды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>жатын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>киім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> мен </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>халаттарда</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>емес</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3243426700"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -7319,115 +8575,485 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" sz="4000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Во время урока ….</a:t>
+              <a:t>Сабақ өтіп жатқанда….</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="4000" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="C00000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81274D96-63E5-4733-B016-1FB2D1E3311C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Бөлмеде</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>В комнате должна быть строгая тишина, вы должны отключить внешние звуки.</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>қатаң</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тыныштық</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сақталуы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тиіс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сыртқы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дыбыстарды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>өшіруіңіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>керек</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="ru-RU" sz="3200" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> Убедитесь, что другие дети и домашние животные в семье не мешают во время урока;</a:t>
+              <a:t> Сабақ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>уақытында</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>отбасындағы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>басқа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>балалар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> мен </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>үй</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>жануарларының</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кедергі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>келтірмеуін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>назарда</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ұстаңыз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3264767798"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -7447,126 +9073,736 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93D39ABB-59DE-40C9-A48F-5BC538E7452C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" sz="4000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Во время урока ….</a:t>
+              <a:t>Сабақ өтіп жатқанда….</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{428DCC46-9535-4584-99FB-68E979E43EE0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677334" y="1323833"/>
             <a:ext cx="8596668" cy="4717529"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Во время урока важно следить за тем, чтобы дети не выходили из комнаты, не питались ненадлежащим образом, не беспокоились о других вещах, не покидали онлайн-урок.;</a:t>
+              <a:t>Сабақ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>барысында</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>балалардың</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бөлмеден</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>шықпауы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>орынсыз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тамақтанбауы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>басқа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бөгде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заттарға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>алаңдамауы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, онлайн </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сабақтан</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>шығып</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кетпеуі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>назарда</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>болуы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>керек</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>🖊️ если учитель задает вопрос, вы можете поднять руку и ответить, используя специальный рычаг на компьютере; (Когда ZOOM)</a:t>
+              <a:t>🖊️ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>егер</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мұғалім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сұрақ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>қойса</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>компьютердегі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>арнайы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тетікшені</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>қолданып</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>қолыңызды</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>көтеріп</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>жауап</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бере</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аласыз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ZOOM </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> болғанда</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1774726699"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -7576,159 +9812,839 @@
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A87B627-BB05-4B8A-A05C-4EA1F35839A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" sz="4400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Следуйте инструкциям …..</a:t>
+              <a:t>Нұсқауларға назар аударыңыз…..</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="4400" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="C00000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FFC73C7-C28F-4D1F-A8E5-39AD70FCACCE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677333" y="1583141"/>
             <a:ext cx="9217293" cy="4458222"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>🖊️ ученик должен строго следовать инструкциям учителя;</a:t>
+              <a:t>🖊️ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оқушы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мұғалімнің</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нұсқауларын</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>қатаң</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>орындауы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>керек</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>🖊️ Вопросы к учителю задаются только после объяснения урока, т.е. когда учитель спрашивает;</a:t>
+              <a:t>🖊️ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мұғалімге</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сұрақтар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сабақтың</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>түсіндірмесінен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кейін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>яғни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мұғалім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сұраған</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кезде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ғана</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>қойылады</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>🖊️ Родителям и детям не разрешается общаться во время объяснения урока (разрешено только при отсутствии звука);</a:t>
+              <a:t>🖊️ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сабақты</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>түсіндіру</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кезінде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ата-аналар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> мен </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>балаларға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чатта</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>жазуға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тыйым</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>салынады</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;( тек </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дыбыс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>болмай</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>естілмей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>қалған</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>жағдайда</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ғана</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рұқсат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>беріледі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>);</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3942824673"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -7750,181 +10666,848 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" sz="4800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Напоминание родителям ……</a:t>
+              <a:t>Ата –аналар есіне……</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="4800" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="C00000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88BA0CB5-3795-4D17-B49A-5750D73C907A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677334" y="1801504"/>
             <a:ext cx="9285532" cy="4585647"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>🖊️ ребенку не нужно вставать с места при ответе ;</a:t>
+              <a:t>🖊️ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>балаға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>жауап</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бергенде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>орнынан</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тұрудың</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>қажеті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>жоқ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>🖊️ </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мұғалімнің</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Категорически запрещено фотографировать, снимать видео, публиковать уроки в социальных сетях без разрешения преподавателя.</a:t>
-            </a:r>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рұқсатынсыз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>суретке</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бейнетаспаға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>түсіруге</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>жүргізілген</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сабақты</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>әлеуметтік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>желілерде</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>жариялауға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>қатаң</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тыйым</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>салынады</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>🖊️ Родителям запрещено вмешиваться во время урока;</a:t>
+              <a:t>🖊️ сабақ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>барысында</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ата-аналарға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>араласуға</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>шектеу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>қойылады</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>🖊️ Родители несут ответственность за неоправданные пропуски.</a:t>
+              <a:t>🖊️ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сабақта</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оқушының</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>себепсіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>қатыспай</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>қалғаны</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>үшін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ата-ана</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>жауап</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>береді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1573520099"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -7946,153 +11529,143 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" sz="4000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Мы просим вас ….</a:t>
+              <a:t>Сіздерден сұрайтынымыз….</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="4000" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="C00000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE86EA8F-DD2C-4088-B1D5-2A6F122D01A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677334" y="1433015"/>
             <a:ext cx="8596668" cy="4608347"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
-[...8 lines deleted...]
-            <a:r>
               <a:rPr lang="kk-KZ" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>….</a:t>
-[...12 lines deleted...]
-            </a:r>
+              <a:t>Балаңыздың аз уақыт онлайн болуын, көп уақытын өз бетімен жұмыс жасауын қадағалаңыз….</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>….</a:t>
-[...12 lines deleted...]
-            </a:r>
+              <a:t>Үй тапсырмаларын уақытында  орындап , мұғаліммен кері байланыста болуын қадағалаңыз….</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>…</a:t>
+              <a:t>Балаңыздың қосымша тапсырмалар орындауын, әдеби кітаптар </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оқуын,телеарна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> сабақтарын уақытында көруін қадағалаңыз…</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2731443496"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Аспект">
   <a:themeElements>
     <a:clrScheme name="Аспект">
       <a:dk1>
@@ -8112,86 +11685,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="54A021"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="E6B91E"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="E76618"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="C42F1A"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="918655"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="99CA3C"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="B9D181"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Аспект">
       <a:majorFont>
-        <a:latin typeface="Trebuchet MS"/>
+        <a:latin typeface="Trebuchet MS" panose="020B0603020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="メイリオ"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="方正姚体"/>
         <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Tahoma"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Tahoma"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Trebuchet MS"/>
+        <a:latin typeface="Trebuchet MS" panose="020B0603020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="メイリオ"/>
         <a:font script="Hang" typeface="HY그래픽M"/>
         <a:font script="Hans" typeface="华文新魏"/>
         <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Tahoma"/>
         <a:font script="Hebr" typeface="Gisha"/>
         <a:font script="Thai" typeface="IrisUPC"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -8333,80 +11906,90 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="100000" b="100000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facet" id="{C0C680CD-088A-49FC-A102-D699147F32B2}" vid="{CFBC31BA-B70F-4F30-BCAA-4F3011E16C4D}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Facet</Template>
   <TotalTime></TotalTime>
   <Words>434</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Широкоэкранный</PresentationFormat>
-  <Paragraphs>61</Paragraphs>
+  <Paragraphs>62</Paragraphs>
   <Slides>11</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Использованные шрифты</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="16" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Times New Roman</vt:lpstr>
+      <vt:lpstr>Trebuchet MS</vt:lpstr>
+      <vt:lpstr>Wingdings 3</vt:lpstr>
       <vt:lpstr>Аспект</vt:lpstr>
-      <vt:lpstr>      Памятка для родителей по организации дистанционного обучения</vt:lpstr>
-[...8 lines deleted...]
-      <vt:lpstr>Вместе с ребенком ……</vt:lpstr>
+      <vt:lpstr>      Қашықтан оқытуды ұйымдастыру жөнінде ата-аналарға арналған жадынама</vt:lpstr>
+      <vt:lpstr>Қашықтықтан оқудағы ата –ананың  міндеттері</vt:lpstr>
+      <vt:lpstr>Нені ескеруіңіз қажет……</vt:lpstr>
+      <vt:lpstr>Балаңыз  үшін……….</vt:lpstr>
+      <vt:lpstr>Сабақ өтіп жатқанда….</vt:lpstr>
+      <vt:lpstr>Сабақ өтіп жатқанда….</vt:lpstr>
+      <vt:lpstr>Нұсқауларға назар аударыңыз…..</vt:lpstr>
+      <vt:lpstr>Ата –аналар есіне……</vt:lpstr>
+      <vt:lpstr>Сіздерден сұрайтынымыз….</vt:lpstr>
+      <vt:lpstr>Балаңызбен бірге……</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>      Қашықтан оқытуды ұйымдастыру жөнінде ата-аналар мен оқушыларға арналған жадынама</dc:title>
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>