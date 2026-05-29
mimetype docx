--- v0 (2025-12-06)
+++ v1 (2026-05-29)
@@ -1,3148 +1,3889 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00B57334" w:rsidRPr="00F72E72" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+    <w:p w:rsidR="00264E4F" w:rsidRPr="003500CD" w:rsidRDefault="00902EAF" w:rsidP="003500CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00B57334" w:rsidRPr="00902EAF" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914FD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>7-8</w:t>
+      </w:r>
+      <w:r w:rsidR="006C582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сынып оқушылары арасында </w:t>
+      </w:r>
+      <w:r w:rsidR="00914FD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00914FD0" w:rsidRPr="00F72E72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00914FD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Менің өлкем </w:t>
+      </w:r>
+      <w:r w:rsidR="00914FD0" w:rsidRPr="00914FD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00914FD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ертіс өңірі</w:t>
+      </w:r>
+      <w:r w:rsidR="00914FD0" w:rsidRPr="00F72E72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914FD0" w:rsidRDefault="00914FD0" w:rsidP="003500CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F72E72">
-[...16 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қалалық </w:t>
+      </w:r>
+      <w:r w:rsidR="00264E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қашықтық </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>турнира</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B57334" w:rsidRPr="00F72E72" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+        <w:t>турнир өткізу туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914FD0" w:rsidRDefault="00914FD0" w:rsidP="00914FD0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F72E72">
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Менің өлкем </w:t>
-[...31 lines deleted...]
-    <w:p w:rsidR="00B57334" w:rsidRPr="00F72E72" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+        <w:t xml:space="preserve"> Ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914FD0" w:rsidRPr="00F72E72" w:rsidRDefault="00914FD0" w:rsidP="00914FD0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F72E72">
-[...38 lines deleted...]
-    <w:p w:rsidR="00B57334" w:rsidRPr="00F72E72" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+    </w:p>
+    <w:p w:rsidR="007153F2" w:rsidRDefault="007153F2" w:rsidP="00F72E72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...6 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914FD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00F72E72">
+      <w:r w:rsidR="00914FD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Осы ереже </w:t>
+      </w:r>
+      <w:r w:rsidR="00914FD0" w:rsidRPr="00A3438A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3438A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F72E72">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Болашаққа көзқарас</w:t>
+      </w:r>
+      <w:r w:rsidR="00914FD0" w:rsidRPr="00A3438A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F72E72">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3438A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F72E72">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қоғамдық сананы жаңғырту</w:t>
+      </w:r>
+      <w:r w:rsidR="00914FD0" w:rsidRPr="00A3438A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F72E72">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00914FD0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...53 lines deleted...]
-    <w:p w:rsidR="00B57334" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мемлекет Басшысының бағдарламасын жүзеге асыру шеңберінде дайындалған. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001774C2" w:rsidRDefault="00E22609" w:rsidP="001774C2">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="5217"/>
           <w:tab w:val="left" w:pos="7005"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...82 lines deleted...]
-    <w:p w:rsidR="00B57334" w:rsidRPr="005A77EC" w:rsidRDefault="00FF54CB" w:rsidP="00B57334">
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00914FD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жалпы ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00085EB1" w:rsidRDefault="001774C2" w:rsidP="00940921">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="5217"/>
           <w:tab w:val="left" w:pos="7005"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...42 lines deleted...]
-        </w:numPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00A652D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41369">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>енің өлкем–Ертіс өңірі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00914FD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қалалық </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00940921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қашықтық </w:t>
+      </w:r>
+      <w:r w:rsidR="00914FD0" w:rsidRPr="00085EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>турнир –</w:t>
+      </w:r>
+      <w:r w:rsidR="00914FD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>шарасы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00914FD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жеке тұлғаның </w:t>
+      </w:r>
+      <w:r w:rsidR="00085EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">шығармашылық  дарындылығының  кәсіби бағыты мен оқуына,тәрбиесіне, ізденісіне бағытталған. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001774C2" w:rsidRPr="005A77EC" w:rsidRDefault="00940921" w:rsidP="001774C2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="5217"/>
+          <w:tab w:val="left" w:pos="7005"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қашықтық т</w:t>
+      </w:r>
+      <w:r w:rsidR="001774C2" w:rsidRPr="00F40B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">урнир </w:t>
+      </w:r>
+      <w:r w:rsidR="00085EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-8 сынып оқушылары арасындағы жарыс болып табылады олардың қабілетімен өлкетану және тарих пәні бойынша күрделі тапсырмаларды шешу,шешім ұсыну,өз көзқарасын  баяндау. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007153F2" w:rsidRPr="00085EB1" w:rsidRDefault="00E22609" w:rsidP="00F72E72">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...30 lines deleted...]
-      </w:r>
+        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="28"/>
-[...49 lines deleted...]
-    <w:p w:rsidR="00B57334" w:rsidRPr="00F72E72" w:rsidRDefault="00C65331" w:rsidP="00B57334">
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00085EB1">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ұйымдастырушылар</w:t>
+      </w:r>
+      <w:r w:rsidR="007153F2" w:rsidRPr="00085EB1">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00085EB1">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Павлодар қаласы әкімдігі, </w:t>
+      </w:r>
+      <w:r w:rsidR="00085EB1" w:rsidRPr="00F72E72">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Павлодар</w:t>
+      </w:r>
+      <w:r w:rsidR="00940921">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00085EB1">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаласы білім беру бөлімі </w:t>
+      </w:r>
+      <w:r w:rsidR="007153F2" w:rsidRPr="00F72E72">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Павлодар дарыны» </w:t>
+      </w:r>
+      <w:r w:rsidR="00085EB1">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>БУҚБДДО болып табылады</w:t>
+      </w:r>
+      <w:r w:rsidR="00816545">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0066077B" w:rsidRDefault="00E22609" w:rsidP="00F72E72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...12 lines deleted...]
-    <w:p w:rsidR="00B57334" w:rsidRPr="00F72E72" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00085EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мақсаты</w:t>
+      </w:r>
+      <w:r w:rsidR="007153F2" w:rsidRPr="00F72E72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00085EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00085EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>олардың шығармашылық қабілетін,</w:t>
+      </w:r>
+      <w:r w:rsidR="00085EB1" w:rsidRPr="00085EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> туған өлкесіне және туған</w:t>
+      </w:r>
+      <w:r w:rsidR="00085EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007153F2" w:rsidRPr="00F72E72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00085EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">елінің тарихына қызығушылығын ояту,талантты  оқушыларды айқындау, </w:t>
+      </w:r>
+      <w:r w:rsidR="0066077B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жас ұрпақтың   азаматтық  және қазақстандық патриотизм  сезімін дамыту және қоғамдық белсенділігін  қалыптастыру, сонымен қатар оқушылардың Қазақстан тарихы және  өлкетану  бойынша білімін тереңдету.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007153F2" w:rsidRPr="00F40B7A" w:rsidRDefault="00E22609" w:rsidP="00F72E72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...19 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00B57334" w:rsidRPr="00F72E72" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="0066077B" w:rsidRPr="0066077B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Негізгі міндеттер</w:t>
+      </w:r>
+      <w:r w:rsidR="007153F2" w:rsidRPr="00F40B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007153F2" w:rsidRPr="00F40B7A" w:rsidRDefault="007153F2" w:rsidP="00F72E72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00B57334" w:rsidRPr="00F72E72" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0066077B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тарих және өлкетануға қызығушылык көрсеткен оқушыларды қолдау және айқындау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007153F2" w:rsidRPr="004C319D" w:rsidRDefault="007153F2" w:rsidP="00F72E72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00B57334" w:rsidRPr="00F72E72" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C319D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="0066077B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>туған өлке тарихын  оқуға танымдық  қызығушылығын ынталандыру</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C319D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007153F2" w:rsidRPr="004C319D" w:rsidRDefault="007153F2" w:rsidP="00F72E72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F72E72">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="004C319D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-    <w:p w:rsidR="00B57334" w:rsidRPr="00C56BAB" w:rsidRDefault="00C65331" w:rsidP="00B57334">
+      <w:r w:rsidR="0066077B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тарихи өлкетану саласында  оқушылар ынтасы  мен зерттеу идеясын марапаттау  және айқындау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C319D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007153F2" w:rsidRPr="00F72E72" w:rsidRDefault="007153F2" w:rsidP="00F72E72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C319D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="0066077B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>пәнаралық байланысты күшейту</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC39FC" w:rsidRPr="004C319D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007153F2" w:rsidRPr="00C56BAB" w:rsidRDefault="00E22609" w:rsidP="00F72E72">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...11 lines deleted...]
-      <w:r w:rsidR="00B57334">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. </w:t>
+      </w:r>
+      <w:r w:rsidR="0066077B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ұйымдастыру комитеті</w:t>
+      </w:r>
+      <w:r w:rsidR="00C56BAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B57334" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+    <w:p w:rsidR="00F72E72" w:rsidRDefault="0066077B" w:rsidP="00F72E72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F72E72">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>турнира</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00B57334" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+        <w:t>Турнир  өткізу және ұйымдастыру үшін ұйымкомитеті құрылады</w:t>
+      </w:r>
+      <w:r w:rsidR="007153F2" w:rsidRPr="0066077B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>әрі</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22609">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қарай </w:t>
+      </w:r>
+      <w:r w:rsidR="007153F2" w:rsidRPr="0066077B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ұйым</w:t>
+      </w:r>
+      <w:r w:rsidR="007153F2" w:rsidRPr="0066077B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>комитет).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F72E72" w:rsidRDefault="0066077B" w:rsidP="00F72E72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F72E72">
-[...8 lines deleted...]
-    <w:p w:rsidR="00B57334" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ұйым</w:t>
+      </w:r>
+      <w:r w:rsidR="007153F2" w:rsidRPr="00F40B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>комитет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F72E72" w:rsidRDefault="007153F2" w:rsidP="00F72E72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F72E72">
-[...19 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00F43BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43BE1" w:rsidRPr="00F43BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>турнир</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дайындау және өткізуге  тікелей басшылықты жүзеге асырады</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B57334" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+    <w:p w:rsidR="00F72E72" w:rsidRDefault="007153F2" w:rsidP="00F72E72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F72E72">
-[...8 lines deleted...]
-    <w:p w:rsidR="00B57334" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+      <w:r w:rsidRPr="00F43BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>өткізу күнін анықтайды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F72E72" w:rsidRDefault="007153F2" w:rsidP="00F72E72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F72E72">
-[...8 lines deleted...]
-    <w:p w:rsidR="00B57334" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+      <w:r w:rsidRPr="00F43BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> әділ қазы құрамын бекітеді және қалыптастырады</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F72E72" w:rsidRDefault="007153F2" w:rsidP="00F72E72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F72E72">
-[...25 lines deleted...]
-    <w:p w:rsidR="00B57334" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+      <w:r w:rsidRPr="00F43BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шара кезеңін және түрін анықтайды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F72E72" w:rsidRDefault="007153F2" w:rsidP="00F72E72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F72E72">
-[...8 lines deleted...]
-    <w:p w:rsidR="00B57334" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+      <w:r w:rsidRPr="00F40B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қорытындылайды және </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> анализ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жасайды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F72E72" w:rsidRDefault="007153F2" w:rsidP="00F72E72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F72E72">
-[...25 lines deleted...]
-    <w:p w:rsidR="00B57334" w:rsidRPr="00F72E72" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+      <w:r w:rsidRPr="00F43BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>БА</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>турнир нәтижесін және өткізу, дайындық барысын ақпараттандыруды қамтамасыз етеді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007153F2" w:rsidRPr="00F43BE1" w:rsidRDefault="00F43BE1" w:rsidP="00F72E72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F72E72">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00B57334" w:rsidRPr="00C56BAB" w:rsidRDefault="00C65331" w:rsidP="00B57334">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Әділ қазылар қатысушылар жұмысын бағалайды,қорытынды жасайды,жеңімпаздар мен жүлдегерлерді анықтайды.</w:t>
+      </w:r>
+      <w:r w:rsidR="007153F2" w:rsidRPr="00F43BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F72E72" w:rsidRPr="00C56BAB" w:rsidRDefault="00E22609" w:rsidP="00F72E72">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
-      <w:r w:rsidR="00B57334">
-[...9 lines deleted...]
-    <w:p w:rsidR="00B57334" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+      <w:r w:rsidR="00F43BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қатысушылар</w:t>
+      </w:r>
+      <w:r w:rsidR="00C56BAB" w:rsidRPr="00F40B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00940921" w:rsidRDefault="00940921" w:rsidP="00A2016C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F72E72">
-[...14 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>турнира</w:t>
-[...46 lines deleted...]
-    <w:p w:rsidR="00B57334" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+        <w:t>Қашықтық  т</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>урнир  қатысушылары Павлодар қаласының жалпы білім беру мектептеріндегі 7-8 сынып оқушылары болып табылады</w:t>
+      </w:r>
+      <w:r w:rsidR="00074255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007153F2" w:rsidRPr="00F40B7A" w:rsidRDefault="00074255" w:rsidP="00A2016C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>турнира</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="006B1CA9" w:rsidRDefault="006B1CA9" w:rsidP="00B57334">
+        <w:t>Турнирдің  жұмыс тілі қазақ және орыс тілі</w:t>
+      </w:r>
+      <w:r w:rsidR="007153F2" w:rsidRPr="00F40B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00940921" w:rsidRPr="00800BAE" w:rsidRDefault="00940921" w:rsidP="00940921">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A17C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Турнирге қ</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...32 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>атысуға тапсырыс</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00A17C6E" w:rsidRPr="00A17C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>байқауға қатысушы туралы қысқаша ақпарат болу керек</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...114 lines deleted...]
-    <w:p w:rsidR="006750C0" w:rsidRPr="00C80583" w:rsidRDefault="006750C0" w:rsidP="00B57334">
+      <w:r w:rsidR="00800BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қосымша </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1). </w:t>
+      </w:r>
+      <w:r w:rsidR="00800BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Міндетті түрде </w:t>
+      </w:r>
+      <w:r w:rsidR="009523C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қ</w:t>
+      </w:r>
+      <w:r w:rsidR="009523C6" w:rsidRPr="009523C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">атысушы </w:t>
+      </w:r>
+      <w:r w:rsidR="00800BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>байланыс телефоны көрсетілуі керек</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00800BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ұялы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> телефон, </w:t>
+      </w:r>
+      <w:r w:rsidR="00800BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тапсырма ұсыну үшін  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>эл.</w:t>
+      </w:r>
+      <w:r w:rsidR="00800BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>пошта</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00940921" w:rsidRPr="00800BAE" w:rsidRDefault="00800BAE" w:rsidP="00940921">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...46 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Тапсырыс</w:t>
+      </w:r>
+      <w:r w:rsidR="00940921" w:rsidRPr="00800BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00940921" w:rsidRPr="00800BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жылғы </w:t>
+      </w:r>
+      <w:r w:rsidR="009523C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>13 м</w:t>
+      </w:r>
+      <w:r w:rsidR="009523C6" w:rsidRPr="009523C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>амырға</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...55 lines deleted...]
-    <w:p w:rsidR="00B57334" w:rsidRPr="00F72E72" w:rsidRDefault="006B1CA9" w:rsidP="00B57334">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дейін қабылданады</w:t>
+      </w:r>
+      <w:r w:rsidR="00940921" w:rsidRPr="00800BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Э</w:t>
+      </w:r>
+      <w:r w:rsidR="00940921" w:rsidRPr="00800BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>лектрон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>дық пошта</w:t>
+      </w:r>
+      <w:r w:rsidR="00940921" w:rsidRPr="00800BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00940921" w:rsidRPr="00800BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>metoddaryn@mail.ru</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007153F2" w:rsidRPr="00F40B7A" w:rsidRDefault="00800BAE" w:rsidP="00F72E72">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...30 lines deleted...]
-    <w:p w:rsidR="00B57334" w:rsidRPr="00F72E72" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidR="00074255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ө</w:t>
+      </w:r>
+      <w:r w:rsidR="00074255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ткізу  және ұйымдастыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007153F2" w:rsidRPr="00F72E72" w:rsidRDefault="00C56BAB" w:rsidP="00F72E72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00F40B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Турнир</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F72E72">
-[...37 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="007153F2" w:rsidRPr="00F40B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00800BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бір</w:t>
+      </w:r>
+      <w:r w:rsidR="00074255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кезеңмен өтеді</w:t>
+      </w:r>
+      <w:r w:rsidR="007153F2" w:rsidRPr="00F40B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B57334" w:rsidRDefault="00B57334" w:rsidP="003635D4">
-[...238 lines deleted...]
-    <w:p w:rsidR="00B57334" w:rsidRPr="00F72E72" w:rsidRDefault="00AE5D91" w:rsidP="00B57334">
+    <w:p w:rsidR="00800BAE" w:rsidRDefault="00800BAE" w:rsidP="00F72E72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72E72" w:rsidRPr="00F72E72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тест</w:t>
+      </w:r>
+      <w:r w:rsidR="00074255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тапсырмасы және </w:t>
+      </w:r>
+      <w:r w:rsidR="005A77EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> эссе</w:t>
+      </w:r>
+      <w:r w:rsidR="00074255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жазу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F72E72" w:rsidRPr="00F72E72" w:rsidRDefault="00800BAE" w:rsidP="00F72E72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Тест тапсырмалары</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, эссе мәтіні</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> турнир күні ұсынылады </w:t>
+      </w:r>
+      <w:r w:rsidR="00074255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A77EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="001864D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өлке  тану бойынша 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="001864D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сұр</w:t>
+      </w:r>
+      <w:r w:rsidR="0062255B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ақ және тарих  бойынша 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="0062255B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сұрақ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A836D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B52198" w:rsidRDefault="00B52198" w:rsidP="00F72E72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Турнир 2020 ж.</w:t>
+      </w:r>
+      <w:r w:rsidR="009523C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidR="009523C6" w:rsidRPr="009523C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009523C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мамырда </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өтеді</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007153F2" w:rsidRPr="00F40B7A" w:rsidRDefault="00B52198" w:rsidP="00F72E72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
-      <w:r w:rsidR="00B57334" w:rsidRPr="00F72E72">
-[...11 lines deleted...]
-        <w:pStyle w:val="a4"/>
+      <w:r w:rsidR="00A67503">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жеңімпаздарды марапаттау және қорытынды жасау</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007153F2" w:rsidRDefault="007153F2" w:rsidP="005A77EC">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F72E72">
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00F40B7A">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Победители и призеры  </w:t>
-      </w:r>
+      </w:r>
+      <w:r w:rsidR="00A67503">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Турнир жеңімпаздары мен жүлдегерлері </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67503" w:rsidRPr="00F72E72">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Павлодар</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67503">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаласы білім беру бөлімінің  </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67503" w:rsidRPr="00F40B7A">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>I, II, III</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67503">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дәрежелі дипломдарымен марапатталады</w:t>
+      </w:r>
+      <w:r w:rsidR="00B52198">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Турнир жөнінде ақпарат «Палодар дарыны» бос уақытты қамту және балалардың дарындылығын дамыту орталығының </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B52198" w:rsidRPr="005203BB" w:rsidRDefault="00B52198" w:rsidP="005A77EC">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>турнир</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">сайтында </w:t>
+      </w:r>
+      <w:r w:rsidR="009523C6">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>отдела</w:t>
-[...53 lines deleted...]
-    <w:p w:rsidR="00AE5D91" w:rsidRPr="00AE5D91" w:rsidRDefault="00AE5D91" w:rsidP="00AE5D91">
+        <w:t xml:space="preserve"> мамырда жарияланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE1DAC" w:rsidRPr="009523C6" w:rsidRDefault="00BE1DAC" w:rsidP="00BE1DAC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ұйым</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AE5D91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Адрес оргкомитета: г. Павлодар, пл. Победы, 13, тел, 87757724999</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> (Куренбаева Ж.И.) </w:t>
+        <w:t>комитет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мекенжайы</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE5D91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>: Павлодар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаласы,Жеңіс Алаңы</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AE5D91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13, тел 8(718-2)322343, 87757724999, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009523C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>эл. по</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> почт</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ш</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009523C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>та metoddaryn@mail.ru</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007153F2" w:rsidRPr="009523C6" w:rsidRDefault="007153F2" w:rsidP="00BE1DAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007153F2" w:rsidRPr="00BE1DAC" w:rsidRDefault="00BE1DAC" w:rsidP="00BE1DAC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE1DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қосымша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...58 lines deleted...]
-    <w:p w:rsidR="00B57334" w:rsidRPr="00F72E72" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007153F2" w:rsidRPr="00F72E72" w:rsidRDefault="007153F2" w:rsidP="00F72E72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B57334" w:rsidRPr="00F72E72" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007153F2" w:rsidRPr="00F72E72" w:rsidRDefault="007153F2" w:rsidP="00F72E72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AE5D91" w:rsidRPr="00AE5D91" w:rsidRDefault="00AE5D91" w:rsidP="00AE5D91">
-[...18 lines deleted...]
-    <w:p w:rsidR="00B57334" w:rsidRDefault="00B005D4" w:rsidP="00B005D4">
+    <w:p w:rsidR="00BE1DAC" w:rsidRDefault="00BE1DAC" w:rsidP="00BE1DAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F72E72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Заявка </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B005D4" w:rsidRDefault="00B005D4" w:rsidP="00B005D4">
+        <w:t xml:space="preserve">Менің өлкем </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ертіс өңірі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F72E72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қашықтық қалалық турнирге қатысуға </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE1DAC" w:rsidRDefault="00BE1DAC" w:rsidP="00BE1DAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>на участие в дистанционном городском турнире</w:t>
-[...71 lines deleted...]
-        <w:t>»</w:t>
+        <w:t>тапсырыс</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a5"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-318" w:type="dxa"/>
+        <w:tblStyle w:val="aa"/>
+        <w:tblW w:w="10437" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="417"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="1342"/>
+        <w:gridCol w:w="424"/>
+        <w:gridCol w:w="393"/>
+        <w:gridCol w:w="15"/>
+        <w:gridCol w:w="684"/>
+        <w:gridCol w:w="761"/>
+        <w:gridCol w:w="1085"/>
+        <w:gridCol w:w="523"/>
+        <w:gridCol w:w="1124"/>
+        <w:gridCol w:w="1556"/>
+        <w:gridCol w:w="1440"/>
+        <w:gridCol w:w="889"/>
+        <w:gridCol w:w="1543"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB7309" w:rsidRPr="00AB7309" w:rsidTr="00431D29">
+      <w:tr w:rsidR="00BE1DAC" w:rsidRPr="00130BE1" w:rsidTr="00BE1DAC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcW w:w="424" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B005D4" w:rsidRPr="00B005D4" w:rsidRDefault="00B005D4" w:rsidP="00B005D4">
+          <w:p w:rsidR="00BE1DAC" w:rsidRPr="00B005D4" w:rsidRDefault="00BE1DAC" w:rsidP="00EE0838">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="408" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00B005D4" w:rsidRPr="00B005D4" w:rsidRDefault="00B005D4" w:rsidP="00B005D4">
+          <w:p w:rsidR="00BE1DAC" w:rsidRPr="00B005D4" w:rsidRDefault="00BE1DAC" w:rsidP="00EE0838">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ф.И.О. </w:t>
+              <w:t xml:space="preserve">ТАӘ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
+            <w:tcW w:w="684" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B005D4" w:rsidRPr="00B005D4" w:rsidRDefault="00B005D4" w:rsidP="00B005D4">
+          <w:p w:rsidR="00BE1DAC" w:rsidRPr="00B005D4" w:rsidRDefault="00BE1DAC" w:rsidP="00BE1DAC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Школа</w:t>
+              <w:t xml:space="preserve">Мектеп </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="761" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B005D4" w:rsidRPr="00B005D4" w:rsidRDefault="00B005D4" w:rsidP="00B005D4">
+          <w:p w:rsidR="00BE1DAC" w:rsidRPr="00B005D4" w:rsidRDefault="00BE1DAC" w:rsidP="00BE1DAC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Класс</w:t>
+              <w:t xml:space="preserve">Сынып </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="949" w:type="dxa"/>
+            <w:tcW w:w="1085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B005D4" w:rsidRPr="00B005D4" w:rsidRDefault="00B005D4" w:rsidP="00B005D4">
+          <w:p w:rsidR="00BE1DAC" w:rsidRPr="00B005D4" w:rsidRDefault="00BE1DAC" w:rsidP="00BE1DAC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Язык обучения</w:t>
+              <w:t>Оқыту тілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4833" w:type="dxa"/>
+            <w:tcW w:w="5532" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="00B005D4" w:rsidRPr="00B005D4" w:rsidRDefault="00B005D4" w:rsidP="00B005D4">
+          <w:p w:rsidR="00BE1DAC" w:rsidRPr="00B005D4" w:rsidRDefault="00BE1DAC" w:rsidP="00BE1DAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Статус ученика</w:t>
+              <w:t>Оқушы статусы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcW w:w="1543" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B005D4" w:rsidRPr="00B005D4" w:rsidRDefault="00AB7309" w:rsidP="00AB7309">
+          <w:p w:rsidR="00BE1DAC" w:rsidRPr="00B005D4" w:rsidRDefault="009523C6" w:rsidP="009523C6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">Сот.телефон с ватсап, адрес эл.почты </w:t>
+              <w:t>қ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB7309">
+            <w:r w:rsidRPr="009523C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>участника</w:t>
+              <w:t>атысушы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE1DAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>, байланыс тел</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ватсап</w:t>
+            </w:r>
+            <w:r w:rsidR="00130BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>, эл.пошта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB7309" w:rsidTr="00431D29">
+      <w:tr w:rsidR="00BE1DAC" w:rsidTr="00BE1DAC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcW w:w="424" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B005D4" w:rsidRPr="00B005D4" w:rsidRDefault="00B005D4" w:rsidP="00B005D4">
+          <w:p w:rsidR="00BE1DAC" w:rsidRPr="00B005D4" w:rsidRDefault="00BE1DAC" w:rsidP="00EE0838">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B005D4" w:rsidRPr="00B005D4" w:rsidRDefault="00B005D4" w:rsidP="00B005D4">
+          <w:p w:rsidR="00BE1DAC" w:rsidRPr="00B005D4" w:rsidRDefault="00BE1DAC" w:rsidP="00EE0838">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
+            <w:tcW w:w="699" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00B005D4" w:rsidRPr="00B005D4" w:rsidRDefault="00B005D4" w:rsidP="00B005D4">
+          <w:p w:rsidR="00BE1DAC" w:rsidRPr="00B005D4" w:rsidRDefault="00BE1DAC" w:rsidP="00EE0838">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="761" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B005D4" w:rsidRPr="00B005D4" w:rsidRDefault="00B005D4" w:rsidP="00B005D4">
+          <w:p w:rsidR="00BE1DAC" w:rsidRPr="00B005D4" w:rsidRDefault="00BE1DAC" w:rsidP="00EE0838">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="949" w:type="dxa"/>
+            <w:tcW w:w="1085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B005D4" w:rsidRPr="00B005D4" w:rsidRDefault="00B005D4" w:rsidP="00B005D4">
+          <w:p w:rsidR="00BE1DAC" w:rsidRPr="00B005D4" w:rsidRDefault="00BE1DAC" w:rsidP="00EE0838">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcW w:w="523" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B005D4" w:rsidRPr="00B005D4" w:rsidRDefault="00B005D4" w:rsidP="00B005D4">
+          <w:p w:rsidR="00BE1DAC" w:rsidRPr="00B005D4" w:rsidRDefault="000B52E0" w:rsidP="000B52E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>аз</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE1DAC" w:rsidRPr="00B005D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000B52E0" w:rsidRDefault="00BE1DAC" w:rsidP="00EE0838">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B005D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>м/о</w:t>
+              <w:t xml:space="preserve"> АСП</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...28 lines deleted...]
-          <w:p w:rsidR="00B005D4" w:rsidRPr="00B005D4" w:rsidRDefault="00B005D4" w:rsidP="00B005D4">
+          <w:p w:rsidR="00BE1DAC" w:rsidRPr="00B005D4" w:rsidRDefault="000B52E0" w:rsidP="00EE0838">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>ниже прожиточного минимума</w:t>
+              <w:t>алады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1248" w:type="dxa"/>
+            <w:tcW w:w="1556" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B005D4" w:rsidRPr="00B005D4" w:rsidRDefault="00B005D4" w:rsidP="00B005D4">
+          <w:p w:rsidR="00BE1DAC" w:rsidRPr="00B005D4" w:rsidRDefault="00264E4F" w:rsidP="00264E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>многодетные</w:t>
+              <w:t>Күнкөріс жағдайынан төмен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="783" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B005D4" w:rsidRPr="00B005D4" w:rsidRDefault="00B005D4" w:rsidP="00B005D4">
+          <w:p w:rsidR="00BE1DAC" w:rsidRPr="00B005D4" w:rsidRDefault="000B52E0" w:rsidP="000B52E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>сироты</w:t>
+              <w:t>Көп балалы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcW w:w="889" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B005D4" w:rsidRPr="00B005D4" w:rsidRDefault="00B005D4" w:rsidP="00B005D4">
+          <w:p w:rsidR="00BE1DAC" w:rsidRPr="00B005D4" w:rsidRDefault="000B52E0" w:rsidP="00264E4F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жетімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE1DAC" w:rsidRPr="00B005D4" w:rsidRDefault="00BE1DAC" w:rsidP="00EE0838">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB7309" w:rsidTr="00431D29">
+      <w:tr w:rsidR="00BE1DAC" w:rsidTr="00BE1DAC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcW w:w="424" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B005D4" w:rsidRDefault="00B005D4" w:rsidP="00B005D4">
+          <w:p w:rsidR="00BE1DAC" w:rsidRDefault="00BE1DAC" w:rsidP="00EE0838">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B005D4" w:rsidRDefault="00B005D4" w:rsidP="00B005D4">
+          <w:p w:rsidR="00BE1DAC" w:rsidRDefault="00BE1DAC" w:rsidP="00EE0838">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
+            <w:tcW w:w="699" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00B005D4" w:rsidRDefault="00B005D4" w:rsidP="00B005D4">
+          <w:p w:rsidR="00BE1DAC" w:rsidRDefault="00BE1DAC" w:rsidP="00EE0838">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="761" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B005D4" w:rsidRDefault="00B005D4" w:rsidP="00B005D4">
+          <w:p w:rsidR="00BE1DAC" w:rsidRDefault="00BE1DAC" w:rsidP="00EE0838">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="949" w:type="dxa"/>
+            <w:tcW w:w="1085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B005D4" w:rsidRDefault="00B005D4" w:rsidP="00B005D4">
+          <w:p w:rsidR="00BE1DAC" w:rsidRDefault="00BE1DAC" w:rsidP="00EE0838">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcW w:w="523" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B005D4" w:rsidRDefault="00B005D4" w:rsidP="00B005D4">
+          <w:p w:rsidR="00BE1DAC" w:rsidRDefault="00BE1DAC" w:rsidP="00EE0838">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="981" w:type="dxa"/>
+            <w:tcW w:w="1124" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B005D4" w:rsidRDefault="00B005D4" w:rsidP="00B005D4">
+          <w:p w:rsidR="00BE1DAC" w:rsidRDefault="00BE1DAC" w:rsidP="00EE0838">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
+            <w:tcW w:w="1556" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B005D4" w:rsidRDefault="00B005D4" w:rsidP="00B005D4">
+          <w:p w:rsidR="00BE1DAC" w:rsidRDefault="00BE1DAC" w:rsidP="00EE0838">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1248" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B005D4" w:rsidRDefault="00B005D4" w:rsidP="00B005D4">
+          <w:p w:rsidR="00BE1DAC" w:rsidRDefault="00BE1DAC" w:rsidP="00EE0838">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="783" w:type="dxa"/>
+            <w:tcW w:w="889" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B005D4" w:rsidRDefault="00B005D4" w:rsidP="00B005D4">
+          <w:p w:rsidR="00BE1DAC" w:rsidRDefault="00BE1DAC" w:rsidP="00EE0838">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcW w:w="1543" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B005D4" w:rsidRDefault="00B005D4" w:rsidP="00B005D4">
+          <w:p w:rsidR="00BE1DAC" w:rsidRDefault="00BE1DAC" w:rsidP="00EE0838">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B57334" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+    <w:p w:rsidR="007153F2" w:rsidRPr="00F72E72" w:rsidRDefault="007153F2" w:rsidP="00F72E72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F72E72" w:rsidRDefault="00F72E72" w:rsidP="00F72E72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006C582E" w:rsidRDefault="006C582E" w:rsidP="00F72E72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006C582E" w:rsidRDefault="006C582E" w:rsidP="00F72E72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006C582E" w:rsidRDefault="006C582E" w:rsidP="00F72E72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006C582E" w:rsidRDefault="006C582E" w:rsidP="00F72E72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00350A59" w:rsidRDefault="00350A59" w:rsidP="003500CD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00350A59" w:rsidRDefault="00350A59" w:rsidP="00350A59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B57334" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+    <w:p w:rsidR="00350A59" w:rsidRDefault="00350A59" w:rsidP="00350A59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B57334" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+    <w:p w:rsidR="00350A59" w:rsidRDefault="00350A59" w:rsidP="00350A59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B57334" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+    <w:p w:rsidR="00350A59" w:rsidRDefault="00350A59" w:rsidP="00350A59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B57334" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+    <w:p w:rsidR="00350A59" w:rsidRDefault="00350A59" w:rsidP="00350A59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B57334" w:rsidRDefault="00B57334" w:rsidP="00B57334">
+    <w:p w:rsidR="00350A59" w:rsidRDefault="00350A59" w:rsidP="00350A59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009C0697" w:rsidRDefault="009C0697"/>
-    <w:sectPr w:rsidR="009C0697" w:rsidSect="00431D29">
+    <w:p w:rsidR="00350A59" w:rsidRDefault="00350A59" w:rsidP="00350A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00350A59" w:rsidRDefault="00350A59" w:rsidP="00350A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00350A59" w:rsidRDefault="00350A59" w:rsidP="00350A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00350A59" w:rsidRDefault="00350A59" w:rsidP="00350A59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FC1425" w:rsidRPr="00350A59" w:rsidRDefault="00FC1425" w:rsidP="00350A59">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00FC1425" w:rsidRPr="00350A59" w:rsidSect="00E42E22">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="707" w:bottom="568" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="566" w:bottom="568" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="1471577E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CD664A5E"/>
+    <w:lvl w:ilvl="0" w:tplc="4E58F24C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="26C5052C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3F00511E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="525" w:hanging="525"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="30"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1230" w:hanging="525"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2130" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3195" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3900" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4965" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5670" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6735" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7800" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="2C4E5FBA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="34AE5EB6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="525" w:hanging="525"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="30"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="525" w:hanging="525"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="311118F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3AF2A940"/>
     <w:lvl w:ilvl="0" w:tplc="3A5AED40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3211,51 +3952,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="3B5163D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C7CED1A"/>
     <w:lvl w:ilvl="0" w:tplc="B87C15CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3301,164 +4042,912 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="4F8323DE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4E0C8370"/>
+    <w:lvl w:ilvl="0" w:tplc="888AA7B4">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="5BA76928"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="77A2234C"/>
+    <w:lvl w:ilvl="0" w:tplc="4642C6A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1494" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2214" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2934" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3654" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4374" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5094" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5814" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6534" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7254" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="5FB26C5B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6A9071F8"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="68F415B6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3DDEFA14"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="450" w:hanging="450"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1620" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5940" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8100" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9360" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="6B3061D6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8BF00374"/>
+    <w:lvl w:ilvl="0" w:tplc="A41EB83C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="6FD86E88"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="85D00E9A"/>
+    <w:lvl w:ilvl="0" w:tplc="C9CE98A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="78E1199A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CE0675CA"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="85"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat>
-[...1 lines deleted...]
-  </w:compat>
+  <w:compat/>
   <w:rsids>
-    <w:rsidRoot w:val="00B57334"/>
-[...24 lines deleted...]
-    <w:rsid w:val="00FF54CB"/>
+    <w:rsidRoot w:val="005E43E5"/>
+    <w:rsid w:val="000047AD"/>
+    <w:rsid w:val="00036886"/>
+    <w:rsid w:val="00074255"/>
+    <w:rsid w:val="00085EB1"/>
+    <w:rsid w:val="000B52E0"/>
+    <w:rsid w:val="00116824"/>
+    <w:rsid w:val="00130BE1"/>
+    <w:rsid w:val="00140AD7"/>
+    <w:rsid w:val="001774C2"/>
+    <w:rsid w:val="001864D1"/>
+    <w:rsid w:val="0023394B"/>
+    <w:rsid w:val="00256230"/>
+    <w:rsid w:val="00264E4F"/>
+    <w:rsid w:val="002650DA"/>
+    <w:rsid w:val="00266961"/>
+    <w:rsid w:val="003500CD"/>
+    <w:rsid w:val="00350A59"/>
+    <w:rsid w:val="003F56E7"/>
+    <w:rsid w:val="00444636"/>
+    <w:rsid w:val="004C319D"/>
+    <w:rsid w:val="005203BB"/>
+    <w:rsid w:val="005A77EC"/>
+    <w:rsid w:val="005B4866"/>
+    <w:rsid w:val="005E43E5"/>
+    <w:rsid w:val="0062255B"/>
+    <w:rsid w:val="0066077B"/>
+    <w:rsid w:val="006C582E"/>
+    <w:rsid w:val="007153F2"/>
+    <w:rsid w:val="00723D99"/>
+    <w:rsid w:val="00800BAE"/>
+    <w:rsid w:val="00816545"/>
+    <w:rsid w:val="00902EAF"/>
+    <w:rsid w:val="00914FD0"/>
+    <w:rsid w:val="00920AA7"/>
+    <w:rsid w:val="00940921"/>
+    <w:rsid w:val="00951B20"/>
+    <w:rsid w:val="009523C6"/>
+    <w:rsid w:val="00962025"/>
+    <w:rsid w:val="00994A20"/>
+    <w:rsid w:val="00A17C6E"/>
+    <w:rsid w:val="00A2016C"/>
+    <w:rsid w:val="00A3438A"/>
+    <w:rsid w:val="00A652D4"/>
+    <w:rsid w:val="00A67503"/>
+    <w:rsid w:val="00A836D0"/>
+    <w:rsid w:val="00AD71A1"/>
+    <w:rsid w:val="00B2283B"/>
+    <w:rsid w:val="00B413DB"/>
+    <w:rsid w:val="00B458DE"/>
+    <w:rsid w:val="00B52198"/>
+    <w:rsid w:val="00B86EA8"/>
+    <w:rsid w:val="00BE1DAC"/>
+    <w:rsid w:val="00BE247F"/>
+    <w:rsid w:val="00BF15E2"/>
+    <w:rsid w:val="00C41369"/>
+    <w:rsid w:val="00C56BAB"/>
+    <w:rsid w:val="00C61D6C"/>
+    <w:rsid w:val="00C803FF"/>
+    <w:rsid w:val="00C940C3"/>
+    <w:rsid w:val="00D84FE6"/>
+    <w:rsid w:val="00E22609"/>
+    <w:rsid w:val="00E2522B"/>
+    <w:rsid w:val="00E427A0"/>
+    <w:rsid w:val="00E42E22"/>
+    <w:rsid w:val="00EC39FC"/>
+    <w:rsid w:val="00F24C30"/>
+    <w:rsid w:val="00F32E53"/>
+    <w:rsid w:val="00F40B7A"/>
+    <w:rsid w:val="00F43BE1"/>
+    <w:rsid w:val="00F72E72"/>
+    <w:rsid w:val="00FB69FA"/>
+    <w:rsid w:val="00FC1425"/>
+    <w:rsid w:val="00FE7B0F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10242"/>
+    <o:shapedefaults v:ext="edit" spidmax="7170"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Block Text" w:uiPriority="0"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="0"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
@@ -3533,149 +5022,518 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B559D8"/>
+    <w:rsid w:val="00E427A0"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00B57334"/>
+    <w:rsid w:val="00C940C3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E42E22"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00B57334"/>
+    <w:rsid w:val="007153F2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="1134" w:right="1134" w:firstLine="510"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a5">
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="007153F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a7">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="007153F2"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F72E72"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F72E72"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="aa">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00B005D4"/>
+    <w:rsid w:val="00350A59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Block Text" w:uiPriority="0"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="0"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C940C3"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E42E22"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="007153F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:right="1134" w:firstLine="510"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="007153F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a7">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="007153F2"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F72E72"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F72E72"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:divs>
+    <w:div w:id="1486622622">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3709,84 +5567,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -3917,90 +5777,71 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>503</Words>
-  <Characters>2873</Characters>
+  <Words>494</Words>
+  <Characters>2821</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Microsoft</Company>
+  <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3370</CharactersWithSpaces>
+  <CharactersWithSpaces>3309</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Администратор</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>