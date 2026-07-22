--- v0 (2025-12-09)
+++ v1 (2026-07-22)
@@ -1,2410 +1,1840 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="009655E1" w:rsidRPr="00285D36" w:rsidRDefault="00092FDC" w:rsidP="00323B77">
+    <w:p w:rsidR="00A15551" w:rsidRDefault="00A15551" w:rsidP="00A15551">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00285D36">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93437">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Положение </w:t>
-[...7 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:t xml:space="preserve">6-7 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93437">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00285D36">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сынып оқушыларына арналған </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93437">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>о проведении</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00406C31">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93437">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00A95B8D" w:rsidRPr="00285D36">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жас</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93437">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">дистанционной </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00094759" w:rsidRPr="00285D36">
+        <w:t xml:space="preserve"> лингвист»                                       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93437">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00E811C8" w:rsidRPr="00285D36">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қалалық </w:t>
+      </w:r>
+      <w:r w:rsidR="00E93437">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="007240B2" w:rsidRPr="00285D36">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қашықтық </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93437">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00285D36">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>олимпиада өткізу туралы ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E1D30" w:rsidRPr="00E93437" w:rsidRDefault="003E1D30" w:rsidP="00A15551">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...42 lines deleted...]
-    <w:p w:rsidR="00094759" w:rsidRPr="00285D36" w:rsidRDefault="00092FDC" w:rsidP="0049334A">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A15551" w:rsidRPr="003E1D30" w:rsidRDefault="00A15551" w:rsidP="00A15551">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000022"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00285D36">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000022"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жалпы ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E1D30" w:rsidRPr="00E93437" w:rsidRDefault="003E1D30" w:rsidP="003E1D30">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="660"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000022"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...21 lines deleted...]
-    <w:p w:rsidR="00E811C8" w:rsidRPr="00285D36" w:rsidRDefault="00766BA0" w:rsidP="000E51A8">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A15551" w:rsidRPr="00E93437" w:rsidRDefault="00A15551" w:rsidP="003E1D30">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:firstLine="300"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
           <w:color w:val="000022"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>1.1.</w:t>
       </w:r>
-      <w:r w:rsidR="00DD5A2C">
-[...50 lines deleted...]
-    <w:p w:rsidR="00E811C8" w:rsidRPr="00285D36" w:rsidRDefault="00355693" w:rsidP="000E51A8">
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Осы ереже </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>лингвистик</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>а бойынша қалалық олимпиада өткізу тәртібін</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,м</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>індетін,мақсатын анықтайды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">әрі қарай </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Олимпиада).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A15551" w:rsidRPr="00F84346" w:rsidRDefault="00A15551" w:rsidP="003E1D30">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:firstLine="300"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> О</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>лимпиад</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>а  мақсат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дарынды балаларға арналған ғылыми білімдерін дәріптеу және тарату,қолдау, айқындау,</w:t>
+      </w:r>
+      <w:r w:rsidR="001346AD" w:rsidRPr="001346AD">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000022"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00285D36">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001346AD" w:rsidRPr="00F84346">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000022"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...9 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>лингвистикалық  олимпиаданың  облыстық  және  республикалық кезеңінде сапалы орындауын көтеру үшін  олимпиадалық резерв  дайындау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84346">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00285D36">
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F84346">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
           <w:color w:val="000022"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E811C8" w:rsidRPr="00285D36" w:rsidRDefault="00355693" w:rsidP="000E51A8">
+    <w:p w:rsidR="00A15551" w:rsidRPr="00F84346" w:rsidRDefault="00A15551" w:rsidP="003E1D30">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:firstLine="300"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...306 lines deleted...]
-    <w:p w:rsidR="00101B95" w:rsidRDefault="00207661" w:rsidP="000E51A8">
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F84346">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84346">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F84346">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>лимпиад</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F84346">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>а міндеті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84346">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A15551" w:rsidRPr="00E93437" w:rsidRDefault="00A15551" w:rsidP="003E1D30">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:firstLine="300"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...58 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тіл туралы білімді дә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іптеу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
           <w:color w:val="000022"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C3C9A" w:rsidRPr="00285D36" w:rsidRDefault="004C3C9A" w:rsidP="000E51A8">
+    <w:p w:rsidR="00A15551" w:rsidRPr="00E93437" w:rsidRDefault="00A15551" w:rsidP="003E1D30">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:firstLine="300"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="007513C5" w:rsidRPr="00285D36" w:rsidRDefault="004C3C9A" w:rsidP="000E51A8">
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- лингвистиканы үйренуге қызығушылығын айқындау </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A40961" w:rsidRPr="00E93437" w:rsidRDefault="00E7749E" w:rsidP="003E1D30">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:firstLine="300"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...118 lines deleted...]
-    <w:p w:rsidR="00A64180" w:rsidRPr="00285D36" w:rsidRDefault="004C3C9A" w:rsidP="000E51A8">
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40961" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>лингвистикалық практикада жалпы білімді шығармашылық қолдану және логикалық ойлауға оқушылардың дағдыларын дамыту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A40961" w:rsidRPr="00E93437" w:rsidRDefault="00A40961" w:rsidP="00A15551">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:firstLine="300"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A15551" w:rsidRPr="001346AD" w:rsidRDefault="00A15551" w:rsidP="00A40961">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Олимпиада өткізу және ұйымдастыру тәртібі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001346AD" w:rsidRPr="00E93437" w:rsidRDefault="001346AD" w:rsidP="001346AD">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="660"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A15551" w:rsidRPr="00872780" w:rsidRDefault="00872780" w:rsidP="00872780">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1D30">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00B54A2A" w:rsidRPr="00872780">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A15551" w:rsidRPr="00872780">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A15551" w:rsidRPr="00872780">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A15551" w:rsidRPr="00872780">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>лимпиад</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A15551" w:rsidRPr="00872780">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>а өткізу ф</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A15551" w:rsidRPr="00872780">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орма</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A15551" w:rsidRPr="00872780">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A15551" w:rsidRPr="00872780">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A15551" w:rsidRPr="00872780">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40961" w:rsidRPr="00872780">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бір </w:t>
+      </w:r>
+      <w:r w:rsidR="00A15551" w:rsidRPr="00872780">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жазбаша </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40961" w:rsidRPr="00872780">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тур</w:t>
+      </w:r>
+      <w:r w:rsidR="00A15551" w:rsidRPr="00872780">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A15551" w:rsidRPr="00E93437" w:rsidRDefault="00872780" w:rsidP="00A15551">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00872780">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A15551" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A15551" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A15551" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>лимпиад</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A15551" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а өткізу </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40961" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>уақыты -19 мамыр 2020 жыл</w:t>
+      </w:r>
+      <w:r w:rsidR="00A15551" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A40961" w:rsidRPr="00E93437" w:rsidRDefault="00872780" w:rsidP="00872780">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000022"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00872780">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00A15551" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2.3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40961" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40961" w:rsidRPr="00E93437">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000022"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00101B95" w:rsidRPr="00285D36">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сұрақтарда лингвистика бөлімдері бойынша танымдық  сипаттағы  теориялық  тапсырмалар, сөйлегенде  сөзді дұрыс пайдалану іскерлігі,негізгі лингвистикалық терминдер мен  түсініктерді білуге тапсырмалар ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B54A2A" w:rsidRPr="00F84346" w:rsidRDefault="00A15551" w:rsidP="00A15551">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2.4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B54A2A" w:rsidRPr="00E93437">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000022"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...9 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олимпиадаға  қатысуға тапсырыс 2020 жылдың 6 мамырынан  18 мамырына  дейін </w:t>
+      </w:r>
+      <w:r w:rsidR="00B54A2A" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A64180" w:rsidRPr="00285D36">
-[...78 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidR="00673FF4">
+        <w:r w:rsidR="00B54A2A" w:rsidRPr="00E93437">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:lang w:val="en-US"/>
+            <w:lang w:val="kk-KZ"/>
           </w:rPr>
-          <w:t>metoddaryn</w:t>
-[...41 lines deleted...]
-          <w:t>ru</w:t>
+          <w:t>metoddaryn@mail.ru</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000E51A8">
+      <w:r w:rsidR="00B54A2A" w:rsidRPr="00E93437">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...53 lines deleted...]
-    <w:p w:rsidR="00355693" w:rsidRPr="00285D36" w:rsidRDefault="004C3C9A" w:rsidP="000E51A8">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B54A2A" w:rsidRPr="00F84346">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>эл. мекенжай бойынша қабылданады  (қашықтық, скан  нұсқада,қосымша  1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A15551" w:rsidRPr="00E93437" w:rsidRDefault="00B54A2A" w:rsidP="00A15551">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:firstLine="300"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...141 lines deleted...]
-    <w:p w:rsidR="00784D7C" w:rsidRPr="00285D36" w:rsidRDefault="00784D7C" w:rsidP="000E51A8">
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F84346">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2.5. Онлайн- т</w:t>
+      </w:r>
+      <w:r w:rsidR="00A15551" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>апсырыстағы оқушылар туралы мәліметтің анықтығы үшін мектеп әкімшілігі жауапты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A15551" w:rsidRPr="00B23EE6" w:rsidRDefault="00A15551" w:rsidP="00A15551">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="1416" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3.Олимпиада  ұйымдастырушылары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001346AD" w:rsidRPr="00B23EE6" w:rsidRDefault="001346AD" w:rsidP="001346AD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="1416" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00313EFE" w:rsidRPr="00E93437" w:rsidRDefault="001346AD" w:rsidP="001346AD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001346AD">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00A15551" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001346AD">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A15551" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Олимпиада </w:t>
+      </w:r>
+      <w:r w:rsidR="00A15551" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдастырушысы</w:t>
+      </w:r>
+      <w:r w:rsidR="00A15551" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Павлодар қаласы білім беру бөлімі</w:t>
+      </w:r>
+      <w:r w:rsidR="00F84346">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нің</w:t>
+      </w:r>
+      <w:r w:rsidR="00A15551" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Павлодар дарыны»</w:t>
+      </w:r>
+      <w:r w:rsidR="00A15551" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бос уақытты қамту және балалардың дарындылығын дамыту орталығы</w:t>
+      </w:r>
+      <w:r w:rsidR="00A15551" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  – (әрі қарай –ұйымдастыру  комитеті).</w:t>
+      </w:r>
+      <w:r w:rsidR="00313EFE" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алғаш рет орта буын оқушылары үшін қашықтық лингвистикалық  олимпиада өткізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A15551" w:rsidRPr="00E93437" w:rsidRDefault="00A15551" w:rsidP="001346AD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3.2.Ұйымдастыру  комитеті өз құзырлығында:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A15551" w:rsidRPr="00E93437" w:rsidRDefault="00A15551" w:rsidP="00A15551">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- олимпиада өткізу орнын және тәртібін,мерзімін келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A15551" w:rsidRPr="00E93437" w:rsidRDefault="00A15551" w:rsidP="00A15551">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-  әділ қазы құрамын </w:t>
+      </w:r>
+      <w:r w:rsidR="00313EFE" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бекітеді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A15551" w:rsidRPr="00E93437" w:rsidRDefault="00A15551" w:rsidP="00A15551">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="300"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00313EFE" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>олимпиада</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r w:rsidR="00313EFE" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23EE6" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатысушылар  тізімін</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жеңімпаздар   мен  жүлдегерлер</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidR="00313EFE" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001346AD" w:rsidRPr="00B23EE6" w:rsidRDefault="00A15551" w:rsidP="001346AD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="300"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4. Олимпиада қатысушыларының құрамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001346AD" w:rsidRPr="00B23EE6" w:rsidRDefault="001346AD" w:rsidP="001346AD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="300"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A15551" w:rsidRPr="00E93437" w:rsidRDefault="00A15551" w:rsidP="001346AD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00313EFE" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қалалық қашықтық о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лимпиадаға қаланың жалпы білім беру мектептерінің 6-7 сынып оқушылары қатысады.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00313EFE" w:rsidRPr="00E93437" w:rsidRDefault="00A15551" w:rsidP="001346AD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00313EFE" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олимпиада қорытындысы 2020 жылғы 20 мамырда</w:t>
+      </w:r>
+      <w:r w:rsidR="00313EFE" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Павлодар дарыны» бос уақытты қамту және балалардың дарындылығын  дамыту орталығының ресми</w:t>
+      </w:r>
+      <w:r w:rsidR="00313EFE" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сайтында жарияланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A15551" w:rsidRPr="00E93437" w:rsidRDefault="00313EFE" w:rsidP="001346AD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">4.3. Олимпиада   жеңімпаздары  мен жүлдегерлері </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E93437" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">төтенше жағдай  аяқталғаннан  кейін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Павлодар дарыны» бос уақытты қамту және балалардың дарындылығын  дамыту орталығының </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I, II, III дәрежелі дипломымен  марапатталады </w:t>
+      </w:r>
+      <w:r w:rsidR="00A15551" w:rsidRPr="00E93437">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000022"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00784D7C" w:rsidRPr="00E93437" w:rsidRDefault="00784D7C" w:rsidP="00784D7C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="300"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000022"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...105 lines deleted...]
-    <w:p w:rsidR="00E811C8" w:rsidRPr="00285D36" w:rsidRDefault="00355693" w:rsidP="000E51A8">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007513C5" w:rsidRPr="00E93437" w:rsidRDefault="00F8403C" w:rsidP="00B54A2A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:firstLine="300"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000022"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00285D36">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93437">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000022"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...115 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...687 lines deleted...]
-    <w:sectPr w:rsidR="006A2BB5" w:rsidRPr="00285D36" w:rsidSect="00DD5A2C">
+    </w:p>
+    <w:sectPr w:rsidR="007513C5" w:rsidRPr="00E93437" w:rsidSect="003E1D30">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="426" w:right="566" w:bottom="568" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="426" w:right="707" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="inherit">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:notTrueType/>
-    <w:pitch w:val="variable"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000801" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000020" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="058B5C69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB58F17E"/>
     <w:lvl w:ilvl="0" w:tplc="BE987A2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="660" w:hanging="360"/>
       </w:pPr>
@@ -2466,171 +1896,213 @@
         <w:ind w:left="4980" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6420" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00025F8A"/>
     <w:rsid w:val="00007977"/>
     <w:rsid w:val="00025F8A"/>
     <w:rsid w:val="00042E5F"/>
     <w:rsid w:val="000613EB"/>
     <w:rsid w:val="000859DF"/>
     <w:rsid w:val="00092FDC"/>
     <w:rsid w:val="00094759"/>
-    <w:rsid w:val="000E51A8"/>
     <w:rsid w:val="00101B95"/>
     <w:rsid w:val="001164B8"/>
-    <w:rsid w:val="0013732F"/>
+    <w:rsid w:val="001346AD"/>
     <w:rsid w:val="001900FE"/>
     <w:rsid w:val="001A0878"/>
     <w:rsid w:val="001B433C"/>
     <w:rsid w:val="001D4203"/>
     <w:rsid w:val="00207661"/>
     <w:rsid w:val="00223CD6"/>
     <w:rsid w:val="0023100E"/>
+    <w:rsid w:val="00244ED4"/>
     <w:rsid w:val="00255CBA"/>
     <w:rsid w:val="00277660"/>
     <w:rsid w:val="00280F97"/>
     <w:rsid w:val="00285D36"/>
     <w:rsid w:val="002E45B3"/>
+    <w:rsid w:val="00313EFE"/>
     <w:rsid w:val="00323B77"/>
     <w:rsid w:val="00355693"/>
     <w:rsid w:val="00366962"/>
     <w:rsid w:val="003737C6"/>
     <w:rsid w:val="0038337F"/>
+    <w:rsid w:val="003A5A5F"/>
+    <w:rsid w:val="003E1D30"/>
     <w:rsid w:val="003F4EA6"/>
-    <w:rsid w:val="00406C31"/>
     <w:rsid w:val="00440804"/>
     <w:rsid w:val="00482F62"/>
     <w:rsid w:val="0049334A"/>
     <w:rsid w:val="004C3C9A"/>
     <w:rsid w:val="00500503"/>
     <w:rsid w:val="0052120B"/>
     <w:rsid w:val="005A26F7"/>
     <w:rsid w:val="005C53AD"/>
     <w:rsid w:val="006312C0"/>
     <w:rsid w:val="00631A24"/>
     <w:rsid w:val="00642D2F"/>
     <w:rsid w:val="00673FF4"/>
     <w:rsid w:val="006872B8"/>
     <w:rsid w:val="006A2BB5"/>
     <w:rsid w:val="006C205D"/>
     <w:rsid w:val="006C65DD"/>
+    <w:rsid w:val="006E06A0"/>
     <w:rsid w:val="006E3011"/>
     <w:rsid w:val="006E555A"/>
     <w:rsid w:val="006F422B"/>
     <w:rsid w:val="00716866"/>
+    <w:rsid w:val="007168C0"/>
     <w:rsid w:val="007240B2"/>
     <w:rsid w:val="007513C5"/>
     <w:rsid w:val="00766BA0"/>
     <w:rsid w:val="00784D7C"/>
     <w:rsid w:val="007931DD"/>
     <w:rsid w:val="007D03AF"/>
     <w:rsid w:val="00804D94"/>
     <w:rsid w:val="008126F7"/>
     <w:rsid w:val="00836D1D"/>
     <w:rsid w:val="00844852"/>
+    <w:rsid w:val="00872780"/>
     <w:rsid w:val="008C6A33"/>
     <w:rsid w:val="008D277F"/>
     <w:rsid w:val="00914B2E"/>
     <w:rsid w:val="009233B0"/>
     <w:rsid w:val="00927F87"/>
     <w:rsid w:val="009544E0"/>
     <w:rsid w:val="009631A1"/>
     <w:rsid w:val="009655E1"/>
     <w:rsid w:val="00975217"/>
     <w:rsid w:val="009B721A"/>
+    <w:rsid w:val="00A15551"/>
+    <w:rsid w:val="00A40961"/>
     <w:rsid w:val="00A64180"/>
     <w:rsid w:val="00A95B8D"/>
     <w:rsid w:val="00AE3F24"/>
+    <w:rsid w:val="00AF6E54"/>
+    <w:rsid w:val="00B23EE6"/>
     <w:rsid w:val="00B46841"/>
+    <w:rsid w:val="00B54A2A"/>
     <w:rsid w:val="00BF4709"/>
     <w:rsid w:val="00C42720"/>
     <w:rsid w:val="00D23C71"/>
     <w:rsid w:val="00D75D14"/>
     <w:rsid w:val="00D842CA"/>
-    <w:rsid w:val="00DD5A2C"/>
     <w:rsid w:val="00E20636"/>
+    <w:rsid w:val="00E7749E"/>
     <w:rsid w:val="00E811C8"/>
+    <w:rsid w:val="00E93437"/>
     <w:rsid w:val="00EC1114"/>
     <w:rsid w:val="00F01D81"/>
     <w:rsid w:val="00F34D60"/>
     <w:rsid w:val="00F36B6E"/>
     <w:rsid w:val="00F8403C"/>
+    <w:rsid w:val="00F84346"/>
     <w:rsid w:val="00FF4C26"/>
     <w:rsid w:val="00FF6FFD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="6146"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -2755,51 +2227,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0013732F"/>
+    <w:rsid w:val="003A5A5F"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
@@ -3087,50 +2559,63 @@
     <w:qFormat/>
     <w:rsid w:val="00094759"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="a6">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00673FF4"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
+    <w:div w:id="597561106">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1110971847">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="834421516">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
@@ -3146,51 +2631,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1292445487">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:metoddaryn@mail.ru" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:metoddaryn@mail.ru" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3439,65 +2924,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>358</Words>
-  <Characters>2047</Characters>
+  <Words>365</Words>
+  <Characters>2084</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Krokoz™</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2401</CharactersWithSpaces>
+  <CharactersWithSpaces>2445</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Администратор</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>