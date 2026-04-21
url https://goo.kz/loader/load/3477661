--- v0 (2025-12-13)
+++ v1 (2026-04-21)
@@ -1,15882 +1,15186 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="4B58900D" w14:textId="6ED2BDD4" w:rsidR="00D879DD" w:rsidRPr="00FD774D" w:rsidRDefault="00FD774D" w:rsidP="00B823E4">
+    <w:p w14:paraId="0DCA81EC" w14:textId="17A2B3E5" w:rsidR="00142C92" w:rsidRDefault="00142C92" w:rsidP="00976861">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00FD774D">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 қыркүйектегі </w:t>
+        <w:t xml:space="preserve">Расписание </w:t>
       </w:r>
-      <w:r w:rsidR="00B823E4" w:rsidRPr="00FD774D">
+      <w:r w:rsidR="00976861">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>TV</w:t>
       </w:r>
-      <w:r w:rsidR="00D879DD" w:rsidRPr="00FD774D">
+      <w:r w:rsidR="00976861" w:rsidRPr="00976861">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сабақтар</w:t>
+        <w:t xml:space="preserve">уроков на </w:t>
       </w:r>
-      <w:r w:rsidR="00E0427C">
+      <w:r w:rsidR="00976861" w:rsidRPr="00976861">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>д</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">ың кестесі </w:t>
+        <w:t>1 сентября</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79FF3123" w14:textId="45C7657A" w:rsidR="00B823E4" w:rsidRPr="00FD774D" w:rsidRDefault="00B823E4" w:rsidP="00B823E4">
+    <w:p w14:paraId="5A1BDA6F" w14:textId="3341B44C" w:rsidR="003B5072" w:rsidRPr="00976861" w:rsidRDefault="00976861" w:rsidP="00976861">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD774D">
+      <w:r w:rsidRPr="00976861">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> «</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FD774D">
+      <w:r w:rsidRPr="00976861">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Balapan</w:t>
+        <w:t>EL</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FD774D">
+      <w:r w:rsidRPr="00976861">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976861">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ARNA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
-      <w:r w:rsidR="00D879DD" w:rsidRPr="00FD774D">
+      <w:r w:rsidRPr="00976861">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FD774D">
+      <w:r w:rsidR="00A76259" w:rsidRPr="00976861">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>(қазақ тілінде)</w:t>
+        <w:t>(</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>рус</w:t>
+      </w:r>
+      <w:r w:rsidR="00A76259" w:rsidRPr="00976861">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...15491 lines deleted...]
-    <w:p w14:paraId="08EBB8FC" w14:textId="77777777" w:rsidR="002E473C" w:rsidRDefault="002E473C" w:rsidP="00E65C4A">
+    <w:p w14:paraId="3AA29BEE" w14:textId="37015DB1" w:rsidR="003B5072" w:rsidRDefault="003B5072" w:rsidP="00976861">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="002E473C" w:rsidSect="00A92DD2">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="16011" w:type="dxa"/>
+        <w:tblInd w:w="-743" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="1135"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="1278"/>
+        <w:gridCol w:w="1285"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1415"/>
+        <w:gridCol w:w="1278"/>
+        <w:gridCol w:w="1124"/>
+        <w:gridCol w:w="982"/>
+        <w:gridCol w:w="1419"/>
+        <w:gridCol w:w="1560"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003B5072" w14:paraId="18C5471B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B44C60B" w14:textId="77777777" w:rsidR="003B5072" w:rsidRDefault="003B5072" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="686E3988" w14:textId="77777777" w:rsidR="003B5072" w:rsidRDefault="00A76259" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Время урока </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67A216AE" w14:textId="77777777" w:rsidR="003B5072" w:rsidRDefault="00A76259" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1 класс</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="504D1037" w14:textId="77777777" w:rsidR="003B5072" w:rsidRDefault="003B5072" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3773E340" w14:textId="77777777" w:rsidR="003B5072" w:rsidRDefault="00A76259" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2 класс</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73E1DCD9" w14:textId="77777777" w:rsidR="003B5072" w:rsidRDefault="003B5072" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AE25F6D" w14:textId="77777777" w:rsidR="003B5072" w:rsidRDefault="00A76259" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3 класс</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1973B656" w14:textId="77777777" w:rsidR="003B5072" w:rsidRDefault="003B5072" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0726BDA3" w14:textId="77777777" w:rsidR="003B5072" w:rsidRDefault="00A76259" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4 класс</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7445D91F" w14:textId="77777777" w:rsidR="003B5072" w:rsidRDefault="003B5072" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36A78255" w14:textId="77777777" w:rsidR="003B5072" w:rsidRDefault="00A76259" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5 класс</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="533FCB52" w14:textId="77777777" w:rsidR="003B5072" w:rsidRDefault="003B5072" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5167FDD4" w14:textId="77777777" w:rsidR="003B5072" w:rsidRDefault="00A76259" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>6 класс</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D817D38" w14:textId="77777777" w:rsidR="003B5072" w:rsidRDefault="003B5072" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BAD8099" w14:textId="77777777" w:rsidR="003B5072" w:rsidRDefault="00A76259" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7 класс</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A2B2A5A" w14:textId="77777777" w:rsidR="003B5072" w:rsidRDefault="003B5072" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05047E17" w14:textId="77777777" w:rsidR="003B5072" w:rsidRDefault="00A76259" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>8 класс</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1865DF19" w14:textId="77777777" w:rsidR="003B5072" w:rsidRDefault="003B5072" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="172C720A" w14:textId="77777777" w:rsidR="003B5072" w:rsidRDefault="00A76259" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>9 класс</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F1FA6B4" w14:textId="77777777" w:rsidR="003B5072" w:rsidRDefault="003B5072" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C4AFC4B" w14:textId="77777777" w:rsidR="003B5072" w:rsidRDefault="00A76259" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>10 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03BD85DE" w14:textId="77777777" w:rsidR="003B5072" w:rsidRDefault="00A76259" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>11 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="55AE1C04" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="28723095" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>10 мин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FBE7AD4" w14:textId="569FC470" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>9:00-9:1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="097AE16C" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A26ADDF" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Математика </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48E92259" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32D77E1C" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="100DC07B" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A9DED05" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="179ADDD1" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B3C5E4A" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45F9FBAC" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2238D791" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5985"/>
+                <w:tab w:val="left" w:pos="11325"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79B2A698" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5985"/>
+                <w:tab w:val="left" w:pos="11325"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="054373DA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1375969A" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="211F60EC" w14:textId="0EAB43FE" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>9:10-9:2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BD60271" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C28988B" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Анг. язык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C70F11F" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43DF305E" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="644F5499" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="526D523D" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46F8D423" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52EF24B8" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B609729" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0393E474" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BAFE079" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="7377FC2F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07C02945" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71FC02F2" w14:textId="79CB2EC7" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>9:20-09:3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C09F7AC" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="556F61C4" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Лит. чтение </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D0685C7" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E46FA82" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3405378D" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4730EC79" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AECA60A" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23AA9D6F" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63666FF5" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BE1F287" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56220DCB" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="1CFE52F8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="202"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D12964D" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>10 мин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D1CF24C" w14:textId="47884B32" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>09:30-09:4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A881DC8" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="62EB6921" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2D1145" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Математика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="67FC6EB0" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A2F420F" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62061768" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EBCE872" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="502E13F6" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12C0A733" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03DB1969" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="076A885F" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="258ED4C0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="202"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63C1BF3F" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AD2B4D9" w14:textId="34561060" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>09:40-09:5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20709DF5" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B689187" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15A3B380" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Лит. чтение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4429E59B" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="165A3651" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DE26E16" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12A5FF5D" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05423D33" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="593279A9" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="007221B7" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35840A60" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="5298CE07" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7384A0D0" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="421A4E50" w14:textId="106E991F" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>09:50-10:0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="063B2B8F" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2702ADEB" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CD6E737" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Каз. язык Т2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B70F076" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46C5C3A5" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BEF768C" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CA39807" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B0BFCBD" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25EBC158" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="606508E9" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F13B879" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="1B99C52D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B24B4BD" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>10 мин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A369A77" w14:textId="390EF4CC" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>10:00-10:1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2664">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD09EF8" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6F84D6" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A47B939" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C996B03" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Математика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24AB51D8" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B6F99C4" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="636AED49" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="181DF7BE" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50B5EEEB" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E9B7E5E" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E4BC38C" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="03DA17B1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="752E17BA" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0451263F" w14:textId="4E2535AC" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>10:10-10:2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3834F31D" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="625F6A29" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0178A3CE" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C30C173" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Лит. чтение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="457A0151" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="749149AA" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04C400FD" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E6691B2" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FF044CF" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F8CAFCF" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="034186B9" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="474A402B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60CB826B" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A573EA4" w14:textId="158618CE" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>10:20-10:3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="000B0D32" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4305F521" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5699D525" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6692D1F8" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Каз. язык Т2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="298DF5A8" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4615EA59" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51CC3AA3" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22F2650B" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="481B2B11" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="554FFD5F" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78B80950" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="007C8761" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="068C8013" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>12 мин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="571A1332" w14:textId="41EF95D6" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>10:30-10:4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E1A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E5F4B25" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="48D28616" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F6EC3F2" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="675FFF77" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="68D86F4A" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Математика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52325BC6" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70F7985D" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="659D1507" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="563CA773" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FF0D4EB" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05253C07" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="2D2E8F47" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44623582" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06AB8895" w14:textId="74685956" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>10:42-10:56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DA37E96" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="043C451F" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="173456DC" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DF4E9EC" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47BEDED2" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Рус. лит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00770133" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7075AC02" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D54C88E" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="689ED051" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FAAA073" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FDA1A45" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="06906C45" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E3B51D5" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74BF5DAC" w14:textId="1F33DDAF" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>10:56-11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C799514" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F591B60" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="687BF622" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="769E6265" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3531BA0C" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Информатика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FBB33DA" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BC115B3" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="196A5643" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F7C00D7" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7338E9EE" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="697347A5" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="1A35CFAA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D96590C" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BE3143A" w14:textId="6F41DFDD" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>08</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="118BBA15" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="386E7645" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00BC0937" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48BA35C8" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AAE1958" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Естествознан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="740F022F" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7ED3AE45" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19D18E2C" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1747E044" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B733F9C" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F5C1245" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="6E6CFBA6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D6C6422" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>12 мин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="624A28BE" w14:textId="2CB317FF" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:20-11:3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E1A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="5209EA4C" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="616E4750" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB2C2DE" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AEAB3B1" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="68FC3622" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB5B655" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Математика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C2097A6" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59667AB1" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B7DCBC4" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33FEF486" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56F775BF" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="1686F6FC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65FEF248" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00A1B26A" w14:textId="05995310" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2-11:44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56464275" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="607053F3" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50518797" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62CB7E6D" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33BDFBE2" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A74D03D" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Рус. лит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E658469" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67957839" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C3218DE" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58F0E7A5" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CF38D78" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="520D0B4C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52BDD279" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57405D3F" w14:textId="333AD9D0" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>11:44-11:56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B462C4D" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E1E6DD3" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6068080C" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1209B0BE" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18CE3095" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="392A8983" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Анг. язык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FEA4813" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49DBC071" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E728A18" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B28626E" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3754FA24" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="59A5A2D0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="597742BE" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F484E96" w14:textId="13C6042A" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>11:56</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23FBA8FC" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="088E92E2" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60A59894" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BDB539C" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38236C74" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42045D61" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Информатика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C7F37C4" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="778B38C2" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="330D7386" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="261597B3" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25697476" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="2B46B978" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="4263FE7F" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>13 мин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="11272E6C" w14:textId="772D5C96" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E1A1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:10-12:24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="272CA85F" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="774414C2" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="09DD44ED" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="08A9E1B0" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="7843C924" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B8870B9" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5952C9" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Анг. язык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29C999E0" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3620EA56" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27CAB56B" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="269E8AFC" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="7BB0A4BC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5345F4DA" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DCF3B3E" w14:textId="6C03EB30" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>12:24-12:38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52209084" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4654ED5F" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4323320C" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3843DCB6" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E77109B" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58C4BFA8" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EF97676" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Геометрия </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="13424BF6" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7168CD98" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CA42705" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2079CCC0" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="5E37D01D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42ACA8F9" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74DB28DA" w14:textId="77CFA6B5" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>12:38-12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16BB2F94" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="261D0853" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42D51D89" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04DAF241" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E8C6727" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B5E1E35" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B9A554" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Физика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="11086BB3" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B185FF6" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4126211B" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6ED0E03F" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="52BAF0C9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E37D2DC" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EA11218" w14:textId="240AC361" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>52-13</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64400A31" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07D3F416" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6947B440" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EDAE74B" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EE8259A" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AF75A71" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E555E32" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Биология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0B6008" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B6FF1C3" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:hanging="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="409AC465" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C6D2897" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="3420B4E2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68B4373E" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B838C3" w14:textId="3AF49E6E" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>13:06</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F50464">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A66789E" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="182E0ED5" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39FBB528" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="086186B8" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2079E363" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F151CAF" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="67FA6FF7" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Химия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA64374" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E76821F" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="636AB5F4" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FD3318D" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="26F8B433" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C80097" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>13 мин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="44CB8D6D" w14:textId="10B7E0B9" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F50464">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:20-13:34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FFD7001" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="48BEB54C" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="573E03C4" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="01236A45" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B09A67" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="00204A3F" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="71CD163F" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="63DB540A" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Рус. лит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7033F419" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14285593" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A67B0DB" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="4B296CBD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E25DEEC" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DE5C7C4" w14:textId="78CE308E" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>34-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="732DA7B5" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3987AE2F" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25321C6A" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E78D219" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C20B66A" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E02D63A" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE1411D" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="758BF1C3" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Анг. язык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="14C6CC57" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2999DAE2" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E6EC933" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="4CB89B82" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F3D65E1" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="417A2CB3" w14:textId="6EEA243C" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>48</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07119F34" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A154F01" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E84AD49" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32F88DC8" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0463F758" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A149B9A" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A21200" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B99668A" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Геометрия </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="16FF7C20" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62498FBF" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B1C6E19" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="3B28B675" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6132AFAE" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="708A7DCD" w14:textId="7F9C3032" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F50464">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:02</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F50464">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C090847" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="518F475C" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00B17DC6" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3432D73E" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D7835DA" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27B6A062" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2433A9EE" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0AD4E1" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Физика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5395B3E3" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3122DC2A" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="216502CA" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="28FE1A0E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23EC6D63" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="402D425C" w14:textId="4C808769" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2357A3A2" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="742D3A04" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0617A631" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="544F474B" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="006EE982" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A00CADD" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B734153" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F9DE592" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Биология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="077CD268" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AA09461" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D693AB5" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="34C3D75B" w14:textId="77777777" w:rsidTr="00A96682">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E968489" w14:textId="18910C28" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>10 мин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F675A7A" w14:textId="029E1F39" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>14:30-14:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B06EAF1" w14:textId="0E830C0D" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Обучение грамоте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="736FD340" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="240824D4" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="6779A61D" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E6A337" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B105868" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1C8F68" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB66BE8" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="2056AF79" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="3896891A" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="0216839D" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="317A0A0F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F52542D" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24742AA6" w14:textId="06928809" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>14:40-14:50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1794F627" w14:textId="3782D0E7" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Математика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48B3F376" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A8FBFAC" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37B9001A" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F45BE62" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41A5A6BE" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AFAAB81" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D923D98" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E51BFDD" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="213A84B6" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D0204AB" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="120507B7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F8AFD8D" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="322DC0FF" w14:textId="53C2819C" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>14:50-15:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2051C803" w14:textId="604BEFAA" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Каз. язык Т2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C72D89A" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CEC9104" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A843711" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D41879A" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15FC05AD" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="00727274" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="419D6CE2" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F670267" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DD408BA" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A5FA336" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="37AE9B82" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="373A5EEE" w14:textId="13232DE9" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>15 мин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="5558B41D" w14:textId="7518DFE7" w:rsidR="00272AFA" w:rsidRPr="00A96682" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A92DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>15:00-15:15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="4702ACB4" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CA84C02" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F78C1AA" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="06AA87E7" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="572C672F" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D7F4DBD" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="77D6396D" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="70660EC5" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="1651854B" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Рус. лит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50734D1C" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72621438" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="70943599" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4090AB1C" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="090125B2" w14:textId="3B5ACFAB" w:rsidR="00272AFA" w:rsidRPr="00A96682" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5:15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C0FCCF3" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55362AFE" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A1C2C44" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45DAE5F3" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79B46C6C" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19B06093" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E75AC44" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="235E5D69" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="76323B2A" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Анг. язык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0014B90A" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="360B74FF" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="44A70553" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00D929B2" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26212F90" w14:textId="410DEFE6" w:rsidR="00272AFA" w:rsidRPr="00A96682" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>30-15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="622A6CFF" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10A45522" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B62B719" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6516E0F8" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39C16E59" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CB32785" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FFFF555" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="69737373" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D20FE1D" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Геометрия </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45C15143" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5985"/>
+                <w:tab w:val="left" w:pos="11325"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2457500F" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5985"/>
+                <w:tab w:val="left" w:pos="11325"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="240766DC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56840BA1" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22BF0E76" w14:textId="2D6E829E" w:rsidR="00272AFA" w:rsidRPr="00A96682" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>15:45</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F50464">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>16:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="169A78B8" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F15F8FF" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48FE136C" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="563BE655" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53002B63" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="488D4D01" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FD0099C" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0D953E" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="732330D4" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Физика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="281535E5" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50C155DA" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="69E3FBA7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B01D785" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20B5DBBD" w14:textId="21F5406A" w:rsidR="00272AFA" w:rsidRPr="00A96682" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BBBB401" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AF57C1A" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66A6E775" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C0A50A4" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22C474F4" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65C77228" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F73473E" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7480DFC6" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F15AF5C" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Биология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DF51CC9" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F5E25FB" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="6C48213B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3A1DF7" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>15 мин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="529C86F0" w14:textId="2E0BC481" w:rsidR="00272AFA" w:rsidRPr="00A96682" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F50464">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:15-16:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="59F188D7" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="221B9046" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="167AA40D" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="79F4394C" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="294709C1" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="254DEF61" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="39E533E8" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="290512B1" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="42AAC7BF" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CBDD41D" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5985"/>
+                <w:tab w:val="left" w:pos="11325"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Рус.литер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="097F1B54" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="2FBA3D4C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="262FCBB9" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A73248" w14:textId="4B6D354D" w:rsidR="00272AFA" w:rsidRPr="00A96682" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>16:35-16:45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="33409EDE" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="511B72A7" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="250A5FDD" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A0C6A0B" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="694CE9C8" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B189ED" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="240534FF" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="76CEE3B0" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A01DAF5" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3439EB4E" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Геометрия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D04E462" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="0C55AFBC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="16CE6135" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0673E481" w14:textId="75ECED7B" w:rsidR="00272AFA" w:rsidRPr="00A96682" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>16:45-17:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2711EFD2" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="762A25A6" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="49F353C1" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E0F619" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F4DCE89" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F9331C" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="512AB51A" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E729111" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C342539" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3784D2D9" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Всемирн. ист</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D99B22F" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="435CF6A5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E43801C" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>15 мин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E969096" w14:textId="743209B1" w:rsidR="00272AFA" w:rsidRPr="00A96682" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>17:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>00-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>17:15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="413578E0" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B6AED8F" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="10286C08" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C523A7" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF5B914" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC9EE09" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="60BDAAD5" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="674F85DE" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="70CF8357" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="63EE9DCF" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="5428FC1E" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5985"/>
+                <w:tab w:val="left" w:pos="11325"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Рус.литер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="6D3B08F3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="606EF96C" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C638A24" w14:textId="3579B1C9" w:rsidR="00272AFA" w:rsidRPr="00A96682" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B73BC1" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D7C2930" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F44FA9D" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="144F539F" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4247B488" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="53E5A0F8" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B5D2296" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F049BD3" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EDAC47E" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="09B1039F" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E4A92D" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Геометрия </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="0A94E51F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="64"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD337CF" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E10B879" w14:textId="3DB8FBC2" w:rsidR="00272AFA" w:rsidRPr="00A96682" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0281BD3F" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4645D1B5" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F8AF2F4" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1097888F" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="205E8AA0" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F8EA33" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="193D8AB6" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="68FF15F9" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CFAD198" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D47696B" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="17A4065D" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ист.Казахстана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00272AFA" w14:paraId="1B129DB1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D2686BE" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A0BEE82" w14:textId="7EA5A712" w:rsidR="00272AFA" w:rsidRPr="00A96682" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="56C9AFA4" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="12640C2F" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2334263E" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="22ABD0B9" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="34730586" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA7C7FC" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EAFF460" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3EDAF2" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1962481D" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A753DF9" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED77790" w14:textId="77777777" w:rsidR="00272AFA" w:rsidRDefault="00272AFA" w:rsidP="00976861">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Всемирн. ист</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="761BC5CD" w14:textId="4624628A" w:rsidR="00976861" w:rsidRDefault="00976861">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Carlito"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00976861">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="1134" w:bottom="1701" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Carlito">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00060298"/>
-    <w:rsid w:val="00003821"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00026C95"/>
+    <w:rsid w:val="000534A2"/>
     <w:rsid w:val="00060298"/>
     <w:rsid w:val="0008137A"/>
-    <w:rsid w:val="00085D0E"/>
+    <w:rsid w:val="000839CA"/>
     <w:rsid w:val="000B0E84"/>
     <w:rsid w:val="000B4B1B"/>
-    <w:rsid w:val="000E1C7D"/>
     <w:rsid w:val="000E4F95"/>
+    <w:rsid w:val="00142C92"/>
     <w:rsid w:val="001553C5"/>
+    <w:rsid w:val="00193555"/>
+    <w:rsid w:val="001A01B4"/>
     <w:rsid w:val="001B15ED"/>
+    <w:rsid w:val="002145A3"/>
+    <w:rsid w:val="00272AFA"/>
     <w:rsid w:val="002756FB"/>
-    <w:rsid w:val="002C2986"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002E473C"/>
     <w:rsid w:val="002E4D78"/>
-    <w:rsid w:val="002F4F8C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00312B6B"/>
+    <w:rsid w:val="003B2664"/>
+    <w:rsid w:val="003B5072"/>
     <w:rsid w:val="003E0DA9"/>
-    <w:rsid w:val="003F4D01"/>
     <w:rsid w:val="0044056F"/>
-    <w:rsid w:val="00454ECE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004D4755"/>
+    <w:rsid w:val="00471AB0"/>
+    <w:rsid w:val="005201E3"/>
     <w:rsid w:val="00547697"/>
-    <w:rsid w:val="005C59CB"/>
-[...3 lines deleted...]
-    <w:rsid w:val="005F0B50"/>
     <w:rsid w:val="005F2BB0"/>
     <w:rsid w:val="006239F5"/>
-    <w:rsid w:val="00642725"/>
-    <w:rsid w:val="006461CC"/>
+    <w:rsid w:val="00687D07"/>
+    <w:rsid w:val="006A375F"/>
     <w:rsid w:val="006D38A7"/>
     <w:rsid w:val="006E2DE7"/>
     <w:rsid w:val="00702083"/>
-    <w:rsid w:val="00781F98"/>
-    <w:rsid w:val="007911A8"/>
+    <w:rsid w:val="00755355"/>
+    <w:rsid w:val="00767FC1"/>
     <w:rsid w:val="007C2CD3"/>
-    <w:rsid w:val="00805CF0"/>
-    <w:rsid w:val="00852EC2"/>
+    <w:rsid w:val="00835B28"/>
     <w:rsid w:val="00853CEE"/>
     <w:rsid w:val="008D1971"/>
     <w:rsid w:val="00900783"/>
-    <w:rsid w:val="00901A96"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0093320D"/>
     <w:rsid w:val="00946AA6"/>
-    <w:rsid w:val="00947550"/>
     <w:rsid w:val="00966A32"/>
-    <w:rsid w:val="00975F1A"/>
+    <w:rsid w:val="00976861"/>
     <w:rsid w:val="00976E05"/>
     <w:rsid w:val="00990B2F"/>
     <w:rsid w:val="009949CC"/>
     <w:rsid w:val="0099506E"/>
-    <w:rsid w:val="009A15F4"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00BC6A68"/>
+    <w:rsid w:val="009A033A"/>
+    <w:rsid w:val="00A76259"/>
+    <w:rsid w:val="00A96682"/>
+    <w:rsid w:val="00B52617"/>
     <w:rsid w:val="00C136E9"/>
     <w:rsid w:val="00C16C56"/>
     <w:rsid w:val="00C33392"/>
-    <w:rsid w:val="00CB37DC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D51DEB"/>
+    <w:rsid w:val="00D045CD"/>
+    <w:rsid w:val="00D51FF6"/>
     <w:rsid w:val="00D52335"/>
-    <w:rsid w:val="00D879DD"/>
-    <w:rsid w:val="00D95DB3"/>
+    <w:rsid w:val="00DA7DDF"/>
+    <w:rsid w:val="00DB2C77"/>
     <w:rsid w:val="00DC1835"/>
-    <w:rsid w:val="00DF64D3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E35715"/>
     <w:rsid w:val="00E50590"/>
     <w:rsid w:val="00E60B3C"/>
-    <w:rsid w:val="00E65C4A"/>
     <w:rsid w:val="00EB190C"/>
-    <w:rsid w:val="00EB2362"/>
-    <w:rsid w:val="00ED253B"/>
     <w:rsid w:val="00EE05CC"/>
-    <w:rsid w:val="00EF4BBF"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FD774D"/>
+    <w:rsid w:val="00F34CCF"/>
+    <w:rsid w:val="00F50464"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="33050558"/>
-  <w15:docId w15:val="{056D3706-FB8E-4E36-B51B-1A21A27183DF}"/>
+  <w14:docId w14:val="692204D2"/>
+  <w15:docId w15:val="{457169AC-19A5-44DE-9524-A27BB84D60CF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15999,51 +15303,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -16248,173 +15552,88 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a3">
-[...1 lines deleted...]
-    <w:rsid w:val="00E65C4A"/>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-  <w:divs>
-[...104 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -16658,71 +15877,91 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9B9A776-0B87-440F-8490-54E034DDE88C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1508</Characters>
+  <Pages>1</Pages>
+  <Words>252</Words>
+  <Characters>1442</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>HP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1769</CharactersWithSpaces>
+  <CharactersWithSpaces>1691</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Зауре</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>