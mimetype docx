--- v0 (2025-12-06)
+++ v1 (2026-07-27)
@@ -1,1724 +1,2198 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="003A2960" w:rsidRPr="00823EBA" w:rsidRDefault="003A2960" w:rsidP="003A2960">
+    <w:p w:rsidR="0032449F" w:rsidRPr="0032449F" w:rsidRDefault="0032449F" w:rsidP="0032449F">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00823EBA">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032449F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Утверждаю</w:t>
-      </w:r>
+        <w:t>Бекітемін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="003A2960" w:rsidRPr="00823EBA" w:rsidRDefault="00037DB9" w:rsidP="003A2960">
+    <w:p w:rsidR="0032449F" w:rsidRPr="0032449F" w:rsidRDefault="0032449F" w:rsidP="0032449F">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="0032449F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>И.о</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">№ 27 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032449F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>. д</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003A2960" w:rsidRPr="00823EBA">
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0032449F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>иректор</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032449F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>а</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003A2960" w:rsidRPr="00823EBA">
+        <w:t>директорының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0032449F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> школы № 27</w:t>
+        <w:t xml:space="preserve"> м. а.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A2960" w:rsidRDefault="003A2960" w:rsidP="003A2960">
+    <w:p w:rsidR="003A2960" w:rsidRDefault="0032449F" w:rsidP="0032449F">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00823EBA">
+      <w:r w:rsidRPr="0032449F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">_____________  </w:t>
+        <w:t xml:space="preserve">_____________ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00037DB9">
+      <w:r w:rsidRPr="0032449F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Бергузинова</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00037DB9">
+      <w:r w:rsidRPr="0032449F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Г.Ж</w:t>
-[...9 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Г. Ж.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00422012" w:rsidRDefault="00422012" w:rsidP="003A2960">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008124EC" w:rsidRPr="008124EC" w:rsidRDefault="008124EC" w:rsidP="008124EC">
       <w:pPr>
         <w:spacing w:line="18" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008124EC" w:rsidRPr="008124EC" w:rsidRDefault="008124EC" w:rsidP="008124EC">
+    <w:p w:rsidR="008124EC" w:rsidRPr="008124EC" w:rsidRDefault="0032449F" w:rsidP="0032449F">
       <w:pPr>
         <w:spacing w:line="381" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="680"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="2B2B2B"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008124EC">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032449F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="2B2B2B"/>
         </w:rPr>
-        <w:t xml:space="preserve">Цель: </w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008124EC">
+        <w:t>Мақсаты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008124EC" w:rsidRPr="008124EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="2B2B2B"/>
         </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>оқуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008124EC">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="008124EC">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>деген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>ынтасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>төмен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>оқушылардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>базалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>деңгейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>бұдан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>әрі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>–М</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ЕҰ) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>табысты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>меңгеруін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>қамтамасыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>етуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>бағыттай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>отырып,мектептің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>педагогикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>ұжымының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>жұмысын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>ұйымдастыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008124EC" w:rsidRDefault="0032449F" w:rsidP="008124EC">
+      <w:pPr>
+        <w:spacing w:line="274" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="2B2B2B"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="008124EC">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032449F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="2B2B2B"/>
         </w:rPr>
-        <w:t>далее</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008124EC">
+        <w:t>Міндеттері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0032449F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="2B2B2B"/>
         </w:rPr>
-        <w:t>–</w:t>
-[...21 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008124EC" w:rsidRPr="008124EC" w:rsidRDefault="008124EC" w:rsidP="008124EC">
+    <w:p w:rsidR="0032449F" w:rsidRPr="0032449F" w:rsidRDefault="0032449F" w:rsidP="008124EC">
       <w:pPr>
-        <w:spacing w:line="18" w:lineRule="exact"/>
+        <w:spacing w:line="274" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008124EC" w:rsidRPr="008124EC" w:rsidRDefault="008124EC" w:rsidP="008124EC">
-[...26 lines deleted...]
-    <w:p w:rsidR="008124EC" w:rsidRPr="008124EC" w:rsidRDefault="008124EC" w:rsidP="008124EC">
+    <w:p w:rsidR="0032449F" w:rsidRPr="0032449F" w:rsidRDefault="0032449F" w:rsidP="0032449F">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="860"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2B2B2B"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008124EC">
-[...4 lines deleted...]
-        <w:t>создать условия для эффективного обучения и развития ребенка;</w:t>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>баланы тиімді оқыту және дамыту үшін жағдай жасау;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008124EC" w:rsidRPr="008124EC" w:rsidRDefault="008124EC" w:rsidP="008124EC">
-[...82 lines deleted...]
-    <w:p w:rsidR="008124EC" w:rsidRPr="008124EC" w:rsidRDefault="008124EC" w:rsidP="008124EC">
+    <w:p w:rsidR="0032449F" w:rsidRDefault="0032449F" w:rsidP="0032449F">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="860"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2B2B2B"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>оқу іс - әрекетінің дағдылары мен дағдыларын қалыптастыру, өзін-өзі оқыту дағдыларын дамыту</w:t>
+      </w:r>
+      <w:r w:rsidR="008124EC" w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008124EC" w:rsidRPr="0032449F" w:rsidRDefault="0032449F" w:rsidP="0032449F">
+      <w:pPr>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:left="860"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>өзін-өзі тәрбиелеу</w:t>
+      </w:r>
+      <w:r w:rsidR="008124EC" w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008124EC" w:rsidRPr="0032449F" w:rsidRDefault="008124EC" w:rsidP="008124EC">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008124EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="2B2B2B"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="2B2B2B"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54AF1CDA" wp14:editId="5CF2C57D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>400050</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-63500</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="64135" cy="64135"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="5" name="Рисунок 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5">
+                    <a:blip r:embed="rId4">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="64135" cy="64135"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008124EC" w:rsidRPr="008124EC" w:rsidRDefault="008124EC" w:rsidP="008124EC">
+    <w:p w:rsidR="008124EC" w:rsidRPr="0032449F" w:rsidRDefault="008124EC" w:rsidP="008124EC">
       <w:pPr>
         <w:spacing w:line="42" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008124EC" w:rsidRPr="008124EC" w:rsidRDefault="008124EC" w:rsidP="008124EC">
+    <w:p w:rsidR="008124EC" w:rsidRPr="0032449F" w:rsidRDefault="0032449F" w:rsidP="008124EC">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="860"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2B2B2B"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008124EC">
-[...4 lines deleted...]
-        <w:t>самореализации;</w:t>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>өзін-өзі тану</w:t>
+      </w:r>
+      <w:r w:rsidR="008124EC" w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008124EC" w:rsidRPr="008124EC" w:rsidRDefault="008124EC" w:rsidP="008124EC">
+    <w:p w:rsidR="008124EC" w:rsidRPr="0032449F" w:rsidRDefault="008124EC" w:rsidP="008124EC">
       <w:pPr>
         <w:spacing w:line="28" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008124EC" w:rsidRPr="008124EC" w:rsidRDefault="008124EC" w:rsidP="008124EC">
+    <w:p w:rsidR="008124EC" w:rsidRPr="0032449F" w:rsidRDefault="0032449F" w:rsidP="008124EC">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="860"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2B2B2B"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>оқушының оқу іс-әрекетінің нәтижелері туралы ақпараттық банк құру</w:t>
+      </w:r>
+      <w:r w:rsidR="008124EC" w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, планирования и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жүзеге асыру</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008124EC" w:rsidRPr="0032449F" w:rsidRDefault="008124EC" w:rsidP="008124EC">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008124EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="2B2B2B"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="2B2B2B"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="688F34A2" wp14:editId="58E31E17">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>400050</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-63500</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="64135" cy="64135"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Рисунок 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5">
+                    <a:blip r:embed="rId4">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="64135" cy="64135"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008124EC" w:rsidRPr="008124EC" w:rsidRDefault="008124EC" w:rsidP="008124EC">
+    <w:p w:rsidR="008124EC" w:rsidRPr="0032449F" w:rsidRDefault="008124EC" w:rsidP="008124EC">
       <w:pPr>
         <w:spacing w:line="42" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008124EC" w:rsidRPr="008124EC" w:rsidRDefault="008124EC" w:rsidP="008124EC">
-[...24 lines deleted...]
-    <w:p w:rsidR="008124EC" w:rsidRPr="008124EC" w:rsidRDefault="008124EC" w:rsidP="008124EC">
+    <w:p w:rsidR="0032449F" w:rsidRPr="0032449F" w:rsidRDefault="0032449F" w:rsidP="0032449F">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:ind w:left="860" w:right="1240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2B2B2B"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сабақта және сабақтан тыс оқушылармен жұмыс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008124EC" w:rsidRPr="0032449F" w:rsidRDefault="0032449F" w:rsidP="0032449F">
+      <w:pPr>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="860" w:right="1240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>пән мұғалімінің сынып жетекшісімен, әлеуметтік-психологиялық қызметпен, оқушылардың ата-аналарымен оқытудың табыстылығы бойынша есептерді шешуде өзара әрекеттесу деңгейін анықтау; баланың үлгерімсіздігін жеңу мәселесі бойынша мұғалімнің теориялық дайындығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008124EC" w:rsidRPr="0032449F" w:rsidRDefault="008124EC" w:rsidP="008124EC">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008124EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="2B2B2B"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="2B2B2B"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C064022" wp14:editId="36D721C8">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>400050</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-430530</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="64135" cy="64135"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Рисунок 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5">
+                    <a:blip r:embed="rId4">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="64135" cy="64135"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="008124EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="2B2B2B"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7637CFCB" wp14:editId="562B8C4A">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>400050</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-102870</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="64135" cy="64135"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Рисунок 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5">
+                    <a:blip r:embed="rId4">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="64135" cy="64135"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008124EC" w:rsidRPr="008124EC" w:rsidRDefault="008124EC" w:rsidP="008124EC">
+    <w:p w:rsidR="008124EC" w:rsidRPr="0032449F" w:rsidRDefault="0032449F" w:rsidP="008124EC">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="860" w:right="780"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2B2B2B"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>үлгерімі нашар оқушылармен оқытушының қызметін реттеу бойынша басқарушылық шешімдерді белгілеу</w:t>
+      </w:r>
+      <w:r w:rsidR="008124EC" w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008124EC" w:rsidRPr="0032449F" w:rsidRDefault="008124EC" w:rsidP="008124EC">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008124EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="2B2B2B"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="2B2B2B"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FB1E24D" wp14:editId="464381A2">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>400050</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-290195</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="64135" cy="64135"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5">
+                    <a:blip r:embed="rId4">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="64135" cy="64135"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008124EC" w:rsidRPr="008124EC" w:rsidRDefault="008124EC" w:rsidP="008124EC">
+    <w:p w:rsidR="008124EC" w:rsidRPr="0032449F" w:rsidRDefault="008124EC" w:rsidP="008124EC">
       <w:pPr>
         <w:spacing w:line="190" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008124EC" w:rsidRPr="008124EC" w:rsidRDefault="008124EC" w:rsidP="008124EC">
+    <w:p w:rsidR="0032449F" w:rsidRDefault="0032449F" w:rsidP="0032449F">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:right="1400"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008124EC" w:rsidRDefault="0032449F" w:rsidP="008124EC">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="1400"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2B2B2B"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008124EC">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> индивидуальностью.</w:t>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Өзекті мәселе – оқу мүмкіндіктері төмен және психосоциогенетикалық даралығы бар оқушыларды "жоғалтпау", "жіберіп алмау"</w:t>
+      </w:r>
+      <w:r w:rsidR="008124EC" w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008124EC" w:rsidRPr="008124EC" w:rsidRDefault="008124EC" w:rsidP="008124EC">
+    <w:p w:rsidR="0032449F" w:rsidRPr="0032449F" w:rsidRDefault="0032449F" w:rsidP="008124EC">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="1400"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008124EC" w:rsidRPr="0032449F" w:rsidRDefault="008124EC" w:rsidP="008124EC">
       <w:pPr>
         <w:spacing w:line="87" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00422012" w:rsidRPr="00823EBA" w:rsidRDefault="00422012" w:rsidP="008124EC">
+    <w:p w:rsidR="00422012" w:rsidRPr="0032449F" w:rsidRDefault="0032449F" w:rsidP="0032449F">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
+        <w:ind w:left="2832" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032449F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">2020-2021 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>жылына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="003A2960" w:rsidRPr="00823EBA" w:rsidRDefault="003A2960" w:rsidP="003A2960">
+    <w:p w:rsidR="0032449F" w:rsidRPr="0032449F" w:rsidRDefault="0032449F" w:rsidP="0032449F">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:bidi="ar-SA"/>
+          <w:lang w:val="kk-KZ" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00823EBA">
+      <w:r w:rsidRPr="0032449F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:bidi="ar-SA"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">План </w:t>
+          <w:lang w:val="kk-KZ" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>оқу мотивациясы төмен оқушылармен жұмыс.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A2960" w:rsidRPr="00823EBA" w:rsidRDefault="003A2960" w:rsidP="003A2960">
+    <w:p w:rsidR="0032449F" w:rsidRPr="0032449F" w:rsidRDefault="0032449F" w:rsidP="0032449F">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:bidi="ar-SA"/>
+          <w:lang w:val="kk-KZ" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00823EBA">
+      <w:r w:rsidRPr="0032449F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:bidi="ar-SA"/>
-[...1 lines deleted...]
-        <w:t>работы с учащимися с низкой учебной мотивацией.</w:t>
+          <w:lang w:val="kk-KZ" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ж</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032449F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>оспары</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A2960" w:rsidRDefault="003A2960" w:rsidP="003A2960">
+    <w:p w:rsidR="003A2960" w:rsidRDefault="003A2960" w:rsidP="0032449F">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00823EBA">
-[...68 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00422012" w:rsidRPr="00823EBA" w:rsidRDefault="00422012" w:rsidP="003A2960">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="161"/>
         <w:tblW w:w="10281" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="2B2B2B"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="2B2B2B"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="2B2B2B"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="2B2B2B"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="2B2B2B"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="2B2B2B"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="356"/>
         <w:gridCol w:w="3243"/>
         <w:gridCol w:w="1732"/>
         <w:gridCol w:w="1744"/>
         <w:gridCol w:w="1167"/>
         <w:gridCol w:w="2039"/>
       </w:tblGrid>
       <w:tr w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidTr="003A2960">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="356" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003A2960" w:rsidRPr="00037DB9" w:rsidRDefault="003A2960" w:rsidP="003A2960">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="13"/>
               <w:ind w:left="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037DB9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="2A2A2A"/>
                 <w:w w:val="101"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3243" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00037DB9" w:rsidRDefault="003A2960" w:rsidP="003A2960">
+          <w:p w:rsidR="003A2960" w:rsidRPr="00037DB9" w:rsidRDefault="0032449F" w:rsidP="003A2960">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="13"/>
               <w:ind w:left="1083"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00037DB9">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0032449F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="2A2A2A"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Содержание</w:t>
-            </w:r>
+              <w:t>Мазмұны</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="003A2960">
+          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="0032449F" w:rsidP="0032449F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="13"/>
-              <w:ind w:left="366"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00037DB9">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0032449F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="2A2A2A"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Т</w:t>
-[...10 lines deleted...]
-              <w:t>ехнологии</w:t>
+              <w:t>Технологиялар</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="003A2960">
+          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="0032449F" w:rsidP="003A2960">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="13"/>
               <w:ind w:left="214"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D47C1A">
+            <w:r w:rsidRPr="0032449F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="2A2A2A"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="19"/>
               </w:rPr>
-              <w:t>Ответственные</w:t>
+              <w:t>Жауапты</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="003A2960">
+          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="0032449F" w:rsidP="003A2960">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="13"/>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D47C1A">
+            <w:r w:rsidRPr="0032449F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="2A2A2A"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="19"/>
               </w:rPr>
-              <w:t>Сроки</w:t>
+              <w:t>Мерзімі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="003A2960">
+          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="0032449F" w:rsidP="003A2960">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="13"/>
               <w:ind w:left="712" w:right="688"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D47C1A">
+            <w:r w:rsidRPr="0032449F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="2A2A2A"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="19"/>
               </w:rPr>
-              <w:t>Выход</w:t>
+              <w:t>Шығу</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidTr="003A2960">
         <w:trPr>
           <w:trHeight w:val="1014"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="356" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="003A2960">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="003A2960">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="121"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="2A2A2A"/>
                 <w:w w:val="111"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3243" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="003A2960" w:rsidP="003A2960">
+          <w:p w:rsidR="003A2960" w:rsidRPr="0032449F" w:rsidRDefault="0032449F" w:rsidP="003A2960">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="9" w:right="125"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
-                <w:lang w:val="ru-RU"/>
-[...52 lines deleted...]
-              <w:t>нарушений)</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Оқушылардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>мәліметтер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>банкін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>қалыптастыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>психикалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>тұлғ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>алы</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>қ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>бұзылулардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>диагностикасы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="0032449F" w:rsidRPr="0032449F" w:rsidRDefault="0032449F" w:rsidP="0032449F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="13"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="19"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Талдау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="0032449F" w:rsidP="0032449F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="148" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D47C1A">
-[...26 lines deleted...]
-              <w:t>ситуации</w:t>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>нақты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жағдайды</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="003A2960" w:rsidRPr="0032449F" w:rsidRDefault="0032449F" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="9" w:right="62"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
-                <w:lang w:val="ru-RU"/>
-[...10 lines deleted...]
-              <w:t>Заместитель по УР, социальный педагог</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ОД</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>жөніндегі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>орынбасары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>әлеуметті</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032449F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>педагог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="003A2960" w:rsidRPr="0032449F" w:rsidRDefault="003A2960" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
-                <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="002364EE" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D47C1A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D47C1A">
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Мамыр</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="2A2A2A"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D47C1A">
-[...5 lines deleted...]
-              <w:t>июнь</w:t>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>маусым</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="002364EE" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="197" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="9" w:right="653"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D47C1A">
-[...46 lines deleted...]
-              <w:t>директоре</w:t>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Директор</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жанындағы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>кеңес</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidTr="003A2960">
         <w:trPr>
           <w:trHeight w:val="1407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="356" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="003A2960">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="003A2960">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -1742,1791 +2216,2834 @@
             <w:r w:rsidRPr="00D47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="2A2A2A"/>
                 <w:w w:val="111"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3243" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="003A2960" w:rsidP="003A2960">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="003A2960" w:rsidP="003A2960">
+          <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="002364EE" w:rsidP="003A2960">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="266" w:lineRule="auto"/>
               <w:ind w:left="9"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A2960">
-[...8 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Оқушылар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>тізімін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>жасау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>диагностикалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>карталар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>педагогикалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>сипаттамаларды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>толтыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1732" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="003A2960" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="002364EE" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="266" w:lineRule="auto"/>
               <w:ind w:left="9" w:right="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A2960">
-[...8 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Ж</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ұмысты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>түзету</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>мақсатында</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>нәтижелерді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>талдау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="002364EE" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="13" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="9" w:right="62"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A2960">
-[...26 lines deleted...]
-              <w:t>психолог, социальный педагог</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Сынып</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>жетекші</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>с</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, психолог, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>әлеуметтік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="003A2960" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="002364EE" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="266" w:lineRule="auto"/>
               <w:ind w:left="9" w:right="341"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D47C1A">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00D47C1A">
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Тамыз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="2A2A2A"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D47C1A">
-[...6 lines deleted...]
-              <w:t>сентябрь</w:t>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>қыркүйек</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="003A2960" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="002364EE" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="266" w:lineRule="auto"/>
               <w:ind w:left="9" w:right="411"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A2960">
-[...8 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Орынбасар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>жанындағы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>кеңес</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidTr="003A2960">
         <w:trPr>
           <w:trHeight w:val="756"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="356" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="003A2960">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="197"/>
               <w:ind w:left="121"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="2A2A2A"/>
                 <w:w w:val="111"/>
                 <w:sz w:val="19"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3243" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="003A2960" w:rsidP="003A2960">
+          <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="002364EE" w:rsidP="003A2960">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="9"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A2960">
-[...8 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Мектеп</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>оқушыларының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>отбасылары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>деректер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>банкін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>қалыптастыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="002364EE" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="197"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D47C1A">
-[...26 lines deleted...]
-              <w:t>информации</w:t>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Ақпарат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жинау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="003A2960" w:rsidRPr="002364EE" w:rsidRDefault="002364EE" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
-              </w:rPr>
-[...31 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сынып жетекшілері</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
-[...31 lines deleted...]
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="003A2960" w:rsidRPr="002364EE" w:rsidRDefault="002364EE" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="148"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
-              </w:rPr>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тамыз, қыркүйек</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="002364EE" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="197"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ӘБ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>басшысы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidTr="003A2960">
         <w:trPr>
           <w:trHeight w:val="1272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="356" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="003A2960">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="003A2960">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="162"/>
               <w:ind w:left="121"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="2A2A2A"/>
                 <w:w w:val="111"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3243" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="003A2960" w:rsidP="003A2960">
+          <w:p w:rsidR="003A2960" w:rsidRPr="002364EE" w:rsidRDefault="002364EE" w:rsidP="003A2960">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="197" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="9" w:right="742"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
-                <w:lang w:val="ru-RU"/>
-[...11 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>П</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>әндер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>мектеп</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>компонентінің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>сағаттарының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>оңтайлы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>санын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>анықтау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="002364EE" w:rsidRPr="002364EE" w:rsidRDefault="002364EE" w:rsidP="002364EE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="13" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="19"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Әңгімелесу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>іктеу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="002364EE" w:rsidP="002364EE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="123" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="9" w:right="416"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A2960">
-[...8 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Ақпарат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>талдау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1744" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="003A2960" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="002364EE" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="162"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...38 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ОД </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жөніндегі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>орынбасары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="002364EE" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="393" w:lineRule="auto"/>
               <w:ind w:left="9" w:right="341"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тамыз, қыркүйек</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="002364EE" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="266" w:lineRule="auto"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D47C1A">
-[...26 lines deleted...]
-              <w:t>совещание</w:t>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Әкімшілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>кеңес</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidTr="003A2960">
+      <w:tr w:rsidR="003A2960" w:rsidRPr="002364EE" w:rsidTr="003A2960">
         <w:trPr>
           <w:trHeight w:val="1136"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="356" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="003A2960">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="003A2960">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="121"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="2A2A2A"/>
                 <w:w w:val="111"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3243" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="003A2960">
+          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="002364EE" w:rsidP="003A2960">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="197" w:line="393" w:lineRule="auto"/>
               <w:ind w:left="9" w:right="1330"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D47C1A">
-[...66 lines deleted...]
-              <w:t>обучения</w:t>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Оқытудың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>табысты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>болуына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жағдай</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жасау</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="002364EE" w:rsidRPr="002364EE" w:rsidRDefault="002364EE" w:rsidP="002364EE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="13" w:line="393" w:lineRule="auto"/>
               <w:ind w:left="9" w:right="416"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="19"/>
-[...35 lines deleted...]
-                <w:color w:val="2A2A2A"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Ақпаратты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>іріктеу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="002364EE" w:rsidP="002364EE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D47C1A">
-[...6 lines deleted...]
-              <w:t>систематизация</w:t>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жүйелеу</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1744" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="002364EE" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ӘБ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>басшысы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="003A2960" w:rsidRPr="002364EE" w:rsidRDefault="002364EE" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="266" w:lineRule="auto"/>
               <w:ind w:left="9" w:right="271"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
-              </w:rPr>
-[...40 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жыл бойы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="003A2960" w:rsidRPr="002364EE" w:rsidRDefault="003A2960" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="21"/>
-                <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003A2960" w:rsidRPr="002364EE" w:rsidRDefault="002364EE" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="266" w:lineRule="auto"/>
               <w:ind w:left="9" w:right="36"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
-                <w:lang w:val="ru-RU"/>
-[...10 lines deleted...]
-              <w:t>Совместное заседание МО с администрацией</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ӘБ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> әкімшілігімен бірлескен отырысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidTr="003A2960">
         <w:trPr>
           <w:trHeight w:val="1014"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="356" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="003A2960" w:rsidP="003A2960">
+          <w:p w:rsidR="003A2960" w:rsidRPr="002364EE" w:rsidRDefault="003A2960" w:rsidP="003A2960">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
-                <w:lang w:val="ru-RU"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="003A2960">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="121"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="2A2A2A"/>
                 <w:w w:val="111"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3243" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="003A2960" w:rsidP="003A2960">
+          <w:p w:rsidR="003A2960" w:rsidRPr="002364EE" w:rsidRDefault="002364EE" w:rsidP="003A2960">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="9" w:right="125"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
-                <w:lang w:val="ru-RU"/>
-[...11 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Мектеп</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>пен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>кәмелетке</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>толмағандардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>стері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ж</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>өніндегі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>комиссияның</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>бірлескен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>қызметін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ұйымдастыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="002364EE" w:rsidRPr="002364EE" w:rsidRDefault="002364EE" w:rsidP="002364EE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="13" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="9" w:right="447"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="19"/>
-[...34 lines deleted...]
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Құрастыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="002364EE" w:rsidP="002364EE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="123"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D47C1A">
-[...26 lines deleted...]
-              <w:t>работы</w:t>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>бағдарламалары</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="002364EE" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="197" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="9" w:right="62"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D47C1A">
-[...19 lines deleted...]
-            <w:r w:rsidRPr="00D47C1A">
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Әлеуметтік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="2A2A2A"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>педагог</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="002364EE" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="135" w:line="393" w:lineRule="auto"/>
               <w:ind w:left="9" w:right="486"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D47C1A">
-[...26 lines deleted...]
-              <w:t>работы</w:t>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Жұмыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>кестесі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="002364EE" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="197" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D47C1A">
-[...26 lines deleted...]
-              <w:t>совещание</w:t>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Әкімшілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>кеңес</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidTr="003A2960">
         <w:trPr>
           <w:trHeight w:val="891"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="356" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="003A2960">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="003A2960">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="121"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="2A2A2A"/>
                 <w:w w:val="111"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3243" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="003A2960" w:rsidP="003A2960">
+          <w:p w:rsidR="003A2960" w:rsidRPr="002364EE" w:rsidRDefault="002364EE" w:rsidP="003A2960">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="13" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="9"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
-                <w:lang w:val="ru-RU"/>
-[...11 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Қосымша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>бі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>л</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>беру</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>жүйесі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>шеңберінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>балалардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>демалыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>уақытын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ұйымдастыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="002364EE" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="135" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D47C1A">
-[...46 lines deleted...]
-              <w:t>руководителя</w:t>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Сынып</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жетекшісінің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жоспары</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1744" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="002364EE" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D47C1A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="2A2A2A"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="19"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00D47C1A">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ТЖ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002364EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="2A2A2A"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D47C1A">
+            <w:r w:rsidRPr="002364EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="2A2A2A"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="19"/>
               </w:rPr>
-              <w:t>по</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D47C1A">
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="2A2A2A"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ВР</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>орынбасар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="002364EE" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="135" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="9" w:right="271"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D47C1A">
-[...38 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жыл бойы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="002364EE" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="135" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D47C1A">
-[...26 lines deleted...]
-              <w:t>совещание</w:t>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Әкімшілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>кеңес</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidTr="003A2960">
         <w:trPr>
           <w:trHeight w:val="891"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="356" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="003A2960">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3535,987 +5052,1001 @@
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="121"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="2A2A2A"/>
                 <w:w w:val="111"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3243" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="003A2960" w:rsidP="003A2960">
+          <w:p w:rsidR="003A2960" w:rsidRPr="002364EE" w:rsidRDefault="002364EE" w:rsidP="003A2960">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="13" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="9"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
-                <w:lang w:val="ru-RU"/>
-[...33 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Оқушылардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>оқуын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>бақылау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>сынып</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>жетекшілерінің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>жұмысын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>жүйелеу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1732" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="003A2960" w:rsidRPr="002364EE" w:rsidRDefault="002364EE" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="13" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
-                <w:lang w:val="ru-RU"/>
-[...11 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Сынып</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>жетекшілерінің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>жоспарларын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>талдау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1744" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="003A2960" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="003A2960" w:rsidRPr="002364EE" w:rsidRDefault="003A2960" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="002364EE" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D47C1A">
+            <w:r w:rsidRPr="002364EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="2A2A2A"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="19"/>
               </w:rPr>
-              <w:t>Заместитель</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D47C1A">
+              <w:t xml:space="preserve">ІІБ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="2A2A2A"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D47C1A">
+              <w:t>жөніндегі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002364EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="2A2A2A"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="19"/>
               </w:rPr>
-              <w:t>по</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D47C1A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="2A2A2A"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-            </w:r>
+              <w:t>орынбасары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="002364EE" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74" w:line="393" w:lineRule="auto"/>
               <w:ind w:left="9" w:right="367"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D47C1A">
+            <w:r w:rsidRPr="002364EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="2A2A2A"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">1-я </w:t>
-[...9 lines deleted...]
-              <w:t>четверть</w:t>
+              <w:t xml:space="preserve">1-ші </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002364EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>тоқсан</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="003A2960" w:rsidP="008318FC">
+          <w:p w:rsidR="003A2960" w:rsidRPr="00D47C1A" w:rsidRDefault="001E028C" w:rsidP="008318FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74" w:line="393" w:lineRule="auto"/>
               <w:ind w:left="9" w:right="653"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D47C1A">
-[...38 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E028C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Сынып</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E028C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E028C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жетекшілерінің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E028C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="2A2A2A"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ӘБ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="003A2960" w:rsidRDefault="003A2960" w:rsidP="003A2960">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008124EC" w:rsidRPr="008124EC" w:rsidRDefault="008124EC" w:rsidP="008124EC">
+    <w:p w:rsidR="001E028C" w:rsidRPr="001E028C" w:rsidRDefault="001E028C" w:rsidP="003A2960">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008124EC" w:rsidRDefault="001E028C" w:rsidP="008124EC">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="151" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E028C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Оқушыларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E028C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E028C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>психологиялы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E028C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>қ-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E028C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>педагогикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E028C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E028C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>сүйемелдеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="001E028C" w:rsidRPr="001E028C" w:rsidRDefault="001E028C" w:rsidP="008124EC">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="151" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008124EC" w:rsidRPr="001E028C" w:rsidRDefault="001E028C" w:rsidP="008124EC">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:color w:val="2B2B2B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:bidi="ar-SA"/>
+          <w:lang w:val="kk-KZ" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008124EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="001E028C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:color w:val="2B2B2B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:bidi="ar-SA"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Задачи</w:t>
+      </w:r>
+      <w:r w:rsidR="008124EC" w:rsidRPr="001E028C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="2B2B2B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:bidi="ar-SA"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="kk-KZ" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="008124EC" w:rsidRPr="008124EC" w:rsidRDefault="008124EC" w:rsidP="008124EC">
-[...27 lines deleted...]
-    <w:p w:rsidR="008124EC" w:rsidRPr="008124EC" w:rsidRDefault="008124EC" w:rsidP="008124EC">
+    <w:p w:rsidR="008124EC" w:rsidRPr="001E028C" w:rsidRDefault="008124EC" w:rsidP="008124EC">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:bidi="ar-SA"/>
+          <w:lang w:val="kk-KZ" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008124EC" w:rsidRPr="008124EC" w:rsidRDefault="008124EC" w:rsidP="008124EC">
+    <w:p w:rsidR="001E028C" w:rsidRPr="001E028C" w:rsidRDefault="001E028C" w:rsidP="001E028C">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
-        <w:ind w:left="860"/>
+        <w:ind w:left="860" w:right="1460"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2B2B2B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:bidi="ar-SA"/>
+          <w:lang w:val="kk-KZ" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008124EC">
+      <w:r w:rsidRPr="001E028C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2B2B2B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:bidi="ar-SA"/>
-[...14 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:lang w:val="kk-KZ" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>оқушылардың толыққанды тұлғалық, зияткерлік және кәсіби дамуын қамтамасыз ету</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="008124EC" w:rsidRPr="008124EC" w:rsidRDefault="008124EC" w:rsidP="008124EC">
+    <w:p w:rsidR="001E028C" w:rsidRPr="001E028C" w:rsidRDefault="001E028C" w:rsidP="001E028C">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
-        <w:spacing w:line="20" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:ind w:left="860" w:right="1460"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:bidi="ar-SA"/>
+          <w:lang w:val="kk-KZ" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008124EC">
-[...2 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidRPr="001E028C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2B2B2B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:bidi="ar-SA"/>
-[...59 lines deleted...]
-        </w:drawing>
+          <w:lang w:val="kk-KZ" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>әр жас кезеңінде;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008124EC" w:rsidRPr="008124EC" w:rsidRDefault="008124EC" w:rsidP="008124EC">
+    <w:p w:rsidR="001E028C" w:rsidRPr="001E028C" w:rsidRDefault="001E028C" w:rsidP="001E028C">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
-        <w:spacing w:line="42" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:ind w:left="860" w:right="1460"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:bidi="ar-SA"/>
+          <w:lang w:val="kk-KZ" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="001E028C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>жеке көзқарас;</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="008124EC" w:rsidRPr="008124EC" w:rsidRDefault="008124EC" w:rsidP="008124EC">
+    <w:p w:rsidR="001E028C" w:rsidRPr="001E028C" w:rsidRDefault="001E028C" w:rsidP="001E028C">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
-        <w:ind w:left="860"/>
+        <w:ind w:left="860" w:right="1460"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E028C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2B2B2B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008124EC">
+        <w:t>балаларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E028C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2B2B2B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>каждом</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008124EC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E028C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2B2B2B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> возрастном этапе;</w:t>
+        <w:t>психологиялық-педагогикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E028C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E028C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>зерттеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E028C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008124EC" w:rsidRPr="008124EC" w:rsidRDefault="008124EC" w:rsidP="008124EC">
+    <w:p w:rsidR="008124EC" w:rsidRPr="001E028C" w:rsidRDefault="001E028C" w:rsidP="001E028C">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
-        <w:spacing w:line="28" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:ind w:left="860" w:right="1460"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2B2B2B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:bidi="ar-SA"/>
+          <w:lang w:val="kk-KZ" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-        <w:ind w:left="860"/>
+      <w:r w:rsidRPr="001E028C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2B2B2B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:bidi="ar-SA"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008124EC">
+          <w:lang w:val="kk-KZ" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>оқушыларды тәрбиелеу мәселелері бойынша ата-аналарға (және олардың орнындағы адамдарға) кеңес беру, қолайлы микроклимат жасау</w:t>
+      </w:r>
+      <w:r w:rsidR="008124EC" w:rsidRPr="001E028C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2B2B2B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:bidi="ar-SA"/>
-[...1 lines deleted...]
-        <w:t>индивидуальный подход;</w:t>
+          <w:lang w:val="kk-KZ" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008124EC" w:rsidRPr="008124EC" w:rsidRDefault="008124EC" w:rsidP="008124EC">
-[...245 lines deleted...]
-    <w:p w:rsidR="008124EC" w:rsidRPr="008124EC" w:rsidRDefault="008124EC" w:rsidP="008124EC">
+    <w:p w:rsidR="008124EC" w:rsidRPr="001E028C" w:rsidRDefault="008124EC" w:rsidP="008124EC">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="-426" w:right="1460"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2B2B2B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:bidi="ar-SA"/>
+          <w:lang w:val="kk-KZ" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D849D3" w:rsidRDefault="00BD2094" w:rsidP="008124EC">
+    <w:p w:rsidR="00D849D3" w:rsidRPr="001E028C" w:rsidRDefault="001E028C" w:rsidP="008124EC">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00D849D3">
+    <w:sectPr w:rsidR="00D849D3" w:rsidRPr="001E028C" w:rsidSect="000C45C3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat>
-[...4 lines deleted...]
-  </w:compat>
+  <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="002C664D"/>
     <w:rsid w:val="00037DB9"/>
+    <w:rsid w:val="000C45C3"/>
+    <w:rsid w:val="001E028C"/>
+    <w:rsid w:val="002364EE"/>
     <w:rsid w:val="002C664D"/>
+    <w:rsid w:val="0032449F"/>
     <w:rsid w:val="003A2960"/>
     <w:rsid w:val="003A6453"/>
     <w:rsid w:val="00422012"/>
     <w:rsid w:val="00725AE2"/>
     <w:rsid w:val="008124EC"/>
     <w:rsid w:val="008318FC"/>
     <w:rsid w:val="00BD2094"/>
     <w:rsid w:val="00F80B77"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
@@ -4654,50 +6185,51 @@
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="003A2960"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003A2960"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
@@ -5057,99 +6589,99 @@
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a6">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00422012"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
     <w:div w:id="970482787">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1465077906">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1941715749">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5398,65 +6930,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>459</Words>
-  <Characters>2621</Characters>
+  <Words>439</Words>
+  <Characters>2503</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3074</CharactersWithSpaces>
+  <CharactersWithSpaces>2937</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Искакова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>