--- v0 (2026-03-05)
+++ v1 (2026-07-22)
@@ -1,3511 +1,3883 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
       <w:pPr>
         <w:spacing w:after="0" w:line="450" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:kern w:val="36"/>
           <w:sz w:val="39"/>
           <w:szCs w:val="39"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:kern w:val="36"/>
           <w:sz w:val="39"/>
           <w:szCs w:val="39"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Об утверждении Типовых правил организации работы Попечительского совета и порядок его избрания в организациях образования</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+        <w:t>Білім беру ұйымдарында қамқоршылық кеңестің жұмысын ұйымдастыру және оны сайлау тәртібінің үлгілік қағидаларын бекіту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="666666"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="666666"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Приказ Министра образования и науки Республики Казахстан от 27 июля 2017 года № 355. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 августа 2017 года № 15584.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+        <w:t>Қазақстан Республикасы Білім және ғылым министрінің 2017 жылғы 27 шілдедегі № 355 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 29 тамызда № 15584 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="225" w:lineRule="atLeast"/>
         <w:ind w:left="255"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="00626F33">
+        <w:r w:rsidRPr="0091073A">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="5"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Текст</w:t>
+          <w:t>Мәтін</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="225" w:lineRule="atLeast"/>
         <w:ind w:left="255"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="777777"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Официальная публикация</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+        <w:t>Ресми жарияланым</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="225" w:lineRule="atLeast"/>
         <w:ind w:left="255"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00626F33">
+        <w:r w:rsidRPr="0091073A">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="1E1E1E"/>
             <w:spacing w:val="5"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Информация</w:t>
+          <w:t>Ақпарат</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="225" w:lineRule="atLeast"/>
         <w:ind w:left="255"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00626F33">
+        <w:r w:rsidRPr="0091073A">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="1E1E1E"/>
             <w:spacing w:val="5"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>История изменений</w:t>
+          <w:t>Өзгерістер тарихы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="225" w:lineRule="atLeast"/>
         <w:ind w:left="255"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00626F33">
+        <w:r w:rsidRPr="0091073A">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="1E1E1E"/>
             <w:spacing w:val="5"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Ссылки</w:t>
+          <w:t>Сілтемелер</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="225" w:lineRule="atLeast"/>
         <w:ind w:left="255"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00626F33">
+        <w:r w:rsidRPr="0091073A">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="1E1E1E"/>
             <w:spacing w:val="5"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Скачать</w:t>
+          <w:t>Көшіру</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="225" w:lineRule="atLeast"/>
         <w:ind w:left="255"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Прочее</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+        <w:t>Басқа</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F33">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      "Білім туралы" 2007 жылғы 27 шілдедегі Қазақстан Республикасы Заңының 44-бабының </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:anchor="z509" w:history="1">
+        <w:r w:rsidRPr="0091073A">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>пунктом 9</w:t>
+          <w:t>9-тармағына</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00626F33">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> сәйкес </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+        <w:t>БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F33">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Қоса беріліп отырған Білім беру ұйымдарында қамқоршылық кеңестің жұмысын ұйымдастыру және оны сайлау тәртібінің үлгілік </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:anchor="z14" w:history="1">
+        <w:r w:rsidRPr="0091073A">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Типовые правила</w:t>
+          <w:t>қағидалары</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00626F33">
-[...36 lines deleted...]
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> осы бұйрыққа қосымшаға сәйкес бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Мыналардың күші жойылды деп танылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F33">
-[...8 lines deleted...]
-        <w:t>      1) </w:t>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) "Қамқоршылық кеңестің жұмысын ұйымдастырудың және білім беру ұйымдарында оны сайлау тәртібінің үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің міндетін атқарушының 2007 жылғы 22 қазандағы (Қазақстан Республикасының нормативтік құқықтық актілерінің мемлекеттік тіркеу тізілімінде № 4995 болып тіркелген, 2007 жылғы 30 қарашадағы № 184 (1387) "Юридическая газета" газетінде жарияланған) № 501 </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:anchor="z1" w:history="1">
-        <w:r w:rsidRPr="00626F33">
+        <w:r w:rsidRPr="0091073A">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>приказ</w:t>
+          <w:t>бұйрығы</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00626F33">
-[...11 lines deleted...]
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F33">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) "Қамқоршылық кеңес қызметінің және оны сайлау тәртібінің үлгілік ережелерін бекіту туралы" Қазақстан Республикасы Білім және ғылым министрі міндетін атқарушының 2007 жылғы 22 қазандағы № 501 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Білім және ғылым министрінің міндетін атқарушының 2016 жылғы 22 желтоқсандағы (Қазақстан Республикасының нормативтік құқықтық актілерінің мемлекеттік тіркеу тізілімінде № 14751 болып тіркелген, 2017 жылғы 9 ақпанда Қазақстан Республикасы нормативтiк құқықтық актiлерiнiң эталондық бақылау банкiсінде жарияланған) № 715 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:anchor="z45" w:history="1">
+        <w:r w:rsidRPr="0091073A">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>приказ</w:t>
+          <w:t>бұйрығы</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00626F33">
-[...85 lines deleted...]
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Қазақстан Республикасы Білім және ғылым министрлігі Балалардың құқықтарын қорғау комитеті (Е.Ерсайынов) заңнамада белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуден өткен күннен бастап күнтізбелік он күн ішінде оның көшірмесін қағаз және электронды түрде қазақ және орыс тілдерінде ресми жариялау және Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
-[...124 lines deleted...]
-        <w:t>      5. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+        <w:t>      3) осы бұйрық мемлекеттік тіркеуден өткеннен кейін күнтізбелік он күн ішінде көшірмелерін мерзімді баспа басылымдарына ресми жариялауға жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) осы бұйрықты Қазақстан Республикасы Білім және ғылым министрлігінің интернет-ресурсында орналастыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуден өткеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Білім және ғылым министрлігінің Заң қызметі және халықаралық ынтымақтастық департаментіне осы тармақтың 1), 2), 3) және 4) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Білім және ғылым вице-министрі Б.А. Асыловаға жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5. Осы бұйрық алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13380" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8702"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidTr="00626F33">
+      <w:tr w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidTr="0091073A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+          <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00626F33">
+            <w:r w:rsidRPr="0091073A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="z17"/>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00626F33">
+            <w:r w:rsidRPr="0091073A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>Білім және ғылым министрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+          <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00626F33">
+            <w:r w:rsidRPr="0091073A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Е. Сагадиев</w:t>
+              <w:t>Е. Сағадиев</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
-[...11 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      КЕЛІСІЛДІ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Қазақстан Республикасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Премьер-Министрінің орынбасары –</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Қазақстан Республикасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Ауыл шаруашылығы министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      ______________ А.Мырзахметов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2017 ж. 23 шілде</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      КЕЛІСІЛДІ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Қаржы министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      _______________ Б.Сұлтанов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2017 ж. 7 тамыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      КЕЛІСІЛДІ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Мәдениет және спорт министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      ___________ А. Мұхамедиұлы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2017 ж. 28 шілде</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13380" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8420"/>
         <w:gridCol w:w="4960"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidTr="00626F33">
+      <w:tr w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidTr="0091073A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+          <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00626F33">
+            <w:r w:rsidRPr="0091073A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+          <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="z18"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00626F33">
+            <w:bookmarkStart w:id="0" w:name="z13"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="0091073A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Утверждены</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r w:rsidRPr="00626F33">
+            <w:r w:rsidRPr="0091073A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>приказом Министра образования</w:t>
+              <w:t>Білім және ғылым министрінің</w:t>
             </w:r>
-            <w:r w:rsidRPr="00626F33">
+            <w:r w:rsidRPr="0091073A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>и науки Республики Казахстан</w:t>
+              <w:t>2017 жылғы 27 шілдедегі</w:t>
             </w:r>
-            <w:r w:rsidRPr="00626F33">
+            <w:r w:rsidRPr="0091073A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>от 27 июля 2017 года</w:t>
+              <w:t>№ 355 бұйрығымен</w:t>
             </w:r>
-            <w:r w:rsidRPr="00626F33">
+            <w:r w:rsidRPr="0091073A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>№ 355</w:t>
+              <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
       <w:pPr>
         <w:spacing w:before="225" w:after="135" w:line="390" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="1E1E1E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="1E1E1E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Типовые правила организации работы Попечительского совета и порядок его избрания в организациях образования</w:t>
-[...6 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+        <w:t>Білім беру ұйымдарында қамқоршылық кеңестің жұмысын ұйымдастыру және оны</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="1E1E1E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00626F33">
+        <w:br/>
+        <w:t>сайлау тәртібінің үлгілік қағидалары</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="1E1E1E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Глава 1. Общие положения</w:t>
-[...52 lines deleted...]
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+        <w:br/>
+        <w:t>1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Білім беру ұйымдарында қамқоршылық кеңестің жұмысын ұйымдастыру және оны сайлау тәртібінің үлгілік қағидалары (бұдан әрі – Қағидалар) "Білім туралы" 2007 жылғы 27 шілдедегі Қазақстан Республикасы Заңының 44-бабының 9-тармағына сәйкес әзірленді және білім беру ұйымындарында Қамқоршылық кеңесінің (бұдан әрі - Қамқоршылық кеңес) жұмысын ұйымдастыру және оны сайлау тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>      Сноска. Пункт 1 в редакции приказа Министра образования и науки РК от 02.04.2018 </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00626F33">
+        <w:t>      Ескерту. 1-тармақ жаңа редакцияда - ҚР Білім және ғылым министрінің 02.04.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:anchor="z4" w:history="1">
+        <w:r w:rsidRPr="0091073A">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="073A5E"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>№ 123</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00626F33">
+        <w:t> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
-[...36 lines deleted...]
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Қамқоршылық кеңес Қазақстан Республикасының ұлттық қауіпсіздік органдарына, Қазақстан Республикасының Ішкі істер министрлігіне, Қазақстан Республикасының прокуратура органдарына, Қазақстан Республикасының Қорғаныс министрлігіне және Қазақстан Республикасының Денсаулық сақтау министрлігіне ведомстволық бағынысты әскери, арнаулы, медициналық және фармацевтикалық оқу орындарына, мемлекеттік емес білім беру ұйымдарына, сондай-ақ акционерлік қоғам нысанында құрылған мемлекеттік коммерциялық емес білім беру ұйымдарын қоспағанда білім беру ұйымдарында құрылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>      Сноска. Пункт 2 в редакции приказа Министра образования и науки РК от 02.04.2018 </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00626F33">
+        <w:t>      Ескерту. 2-тармақ жаңа редакцияда - ҚР Білім және ғылым министрінің 02.04.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:anchor="z4" w:history="1">
+        <w:r w:rsidRPr="0091073A">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="073A5E"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>№ 123</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00626F33">
+        <w:t> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
-[...49 lines deleted...]
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Қамқоршылық кеңес білім беру ұйымының әкімшілігімен, ата-аналар комитетімен, жергілікті атқарушы органдармен, мүдделі мемлекеттік органдармен және өзге де жеке және/немесе заңды тұлғалармен өзара әрекет жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4. Қамқоршылық кеңес мүшелерінің өз өкілеттігін орындауы өтеусіз негізде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
       <w:pPr>
         <w:spacing w:before="225" w:after="135" w:line="390" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="1E1E1E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="1E1E1E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Глава 2. Порядок избрания и состав Попечительского совета</w:t>
-[...52 lines deleted...]
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+        <w:lastRenderedPageBreak/>
+        <w:t>2-тарау. Қамқоршылық кеңесті сайлау тәртібі және құрамы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5. Тиісті саланың уәкілетті органы немесе білім саласындағы жергілікті атқарушы органы өзінің интернет қорында және/немесе әкімшілік-аумақтық бірліктің аумағында таратылатын мерзімді баспасөз басылымында Қамқоршылық кеңестің құрылатындығы және оның құрамы бойынша ұсыныстардың қабылданатындығы туралы хабарландыру қазақ және орыс тілдерінде орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Ұсыныстарды қабылдау хабарландыру жарияланған күнінен кейін он жұмыс күні ішінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>      Сноска. Пункт 5 в редакции приказа Министра образования и науки РК от 02.04.2018 </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00626F33">
+        <w:t>      Ескерту. 5-тармақ жаңа редакцияда - ҚР Білім және ғылым министрінің 02.04.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:anchor="z7" w:history="1">
+        <w:r w:rsidRPr="0091073A">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="073A5E"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>№ 123</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00626F33">
+        <w:t> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
-[...24 lines deleted...]
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      6. Қамқоршылық кеңестің құрамы Қамқоршылық кеңеске мүше болуға үміткерлердің жазбаша келісімімен алынған ұсыныстардың негізінде қалыптастырылады және тиісті саланың уәкілетті органы немесе білім беру саласындағы жергілікті атқарушы орган ұсыныстарды қабылдау аяқталғаннан кейін үш жұмыс күні ішінде бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>      Сноска. Пункт 6 в редакции приказа Министра образования и науки РК от 02.04.2018 </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00626F33">
+        <w:t>      Ескерту. 6-тармақ жаңа редакцияда - ҚР Білім және ғылым министрінің 02.04.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:anchor="z7" w:history="1">
+        <w:r w:rsidRPr="0091073A">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="073A5E"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>№ 123</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00626F33">
+        <w:t> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
-[...175 lines deleted...]
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      7. Қамқоршылық кеңестің құрамына мыналар кіреді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) жергілікті өкілдік, атқарушы және құқық қорғау органдарының өкілдері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) жұмыс берушілер мен әлеуметтік әріптестердің өкідері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) коммерциялық емес ұйымдардың өкілдері (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) ата-аналар комитеті ұсынған әрбір параллель сыныптан, курстан сол білім беру ұйымында білім алушылардың бір ата-анасы немесе заңды өкілі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) қайырымдылық жасаушылар (бар болса).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Білім беру ұйымының жанынан құрылған Қамқоршылық кеңес отырысына осы білім беру ұйымының басшысы немесе оның орынбасары қатысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F33">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Қамқоршылық кеңес құрамына "Білім туралы" 2007 жылғы 27 шілдедегі Қазақстан Республикасы Заңының 51-бабы </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:anchor="z571" w:history="1">
+        <w:r w:rsidRPr="0091073A">
           <w:rPr>
             <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>пункта 1</w:t>
+          <w:t>1-тармағының</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00626F33">
-[...61 lines deleted...]
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> 2) және 3) тармақшаларында көрсетілген адамдар кіргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8. Қамқоршылық кеңес мүшелерінің саны тақ, бір-бірімен және сол білім беру ұйымының басшысымен ешқандай туыстық және жекжаттық қатынасы жоқ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>кемінде тоғыз адамнан құрылады. Қамқоршылық кеңес мүшелерінің өкілеттік мерзімі үш жылды құрайды. Қамқоршылық кеңес мүшелері сол білім беру ұйымы қызметкерлерінің штатына кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Тірек мектептерінде (ресурс орталығы) құрылған Қамқоршылық кеңес өкілеттігі оған бекітілген шағын жинақты мектептерге де таратылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>      Сноска. Пункт 8 в редакции приказа Министра образования и науки РК от 02.04.2018 </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00626F33">
+        <w:t>      Ескерту. 8-тармақ жаңа редакцияда - ҚР Білім және ғылым министрінің 02.04.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:anchor="z10" w:history="1">
+        <w:r w:rsidRPr="0091073A">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="073A5E"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>№ 123</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00626F33">
+        <w:t> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
-[...175 lines deleted...]
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      9. Мемлекеттік органдардың өкілдері болып табылатын Қамқоршылық кеңес мүшелерінің саны үш адамнан аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      10. Қамқоршылық кеңестің отырысында ашық дауыс беру жолымен дауыстар басымдылығымен сайланатын (қайта сайланатын) оның төрағасы Қамқоршылық кеңестің басшысы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Мемлекеттік органдардың өкілдері Қамқоршылық кеңестің төрағасы болып сайланбайды және оның міндеттерін жүзеге асырмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      11. Қамқоршылық кеңестің төрағасы болмаған жағдайда Қамқоршылық кеңестің шешімі бойынша оның қызметін Қамқоршылық кеңес құрамына кіретін мемлекеттік органдардың өкілдерінен басқа Қамқоршылық кеңес мүшелерінің бірі жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      12. Төраға Қамқоршылық кеңестің атынан әрекет етеді және осы Қағидаларға сәйкес оның қызметін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      13. Қамқоршылық кеңестің хатшысы білім беру ұйымдары қызыметкерлері арасынан тағайындалады және ол Қамқоршылық кеңестің мүшесі болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Қамқоршылық кеңестің хатшысы Қамқоршылық кеңестің дайындығын, өткізілуін, материалдар мен отырыс хаттамасының рәсімделуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>      Сноска. Пункт 13 в редакции приказа Министра образования и науки РК от 02.04.2018 </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00626F33">
+        <w:t>      Ескерту. 13-тармақ жаңа редакцияда - ҚР Білім және ғылым министрінің 02.04.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:anchor="z13" w:history="1">
+        <w:r w:rsidRPr="0091073A">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="073A5E"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>№ 123</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00626F33">
+        <w:t> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
       <w:pPr>
         <w:spacing w:before="225" w:after="135" w:line="390" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="1E1E1E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="1E1E1E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Глава 3. Полномочия Попечительского совета</w:t>
-[...265 lines deleted...]
-      <w:r w:rsidRPr="00626F33">
+        <w:t>3 - тарау. Қамқоршылық кеңестің өкілеттігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="z38"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>14. Білім беру ұйымының Қамқоршылық кеңесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) білім беру ұйымдарының білім алушылары мен тәрбиеленушілердің құқықтарының сақталуына, сонымен қатар білім беру мекемелерінің шотына түсетін қайырымдылық көмектің жұмсалуына қоғамдық бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) білім беру ұйымының жарғысына өзгерістер және/немесе толықтырулар енгізу туралы ұсыныстар әзірлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>      10) участвует в конференциях, совещаниях, семинарах по вопросам деятельности организаций образования;</w:t>
-[...52 lines deleted...]
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+        <w:t>      3) білім беру ұйымын дамытудың басым бағыттары бойынша ұсынымдарды әзірлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) қазақстандық азаматтардың отбасына жетім және ата-аналарының қамқорлығынсыз қалған балаларды орналастыру мәселелері жөнінде шалаларды жетілдіру бойынша ұсыныстарды әзірлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) қайырымдылық көмек түрінде білім беру ұйымдарына түскен қаржыны бөлуге қатысады және оның мақсатты жұмсалуы туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      6) білім беру ұйымының бюджетін қалыптастыру барысында ұсыныстарды әзірлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      7) тиісті саланың уәкілетті органына немесе білім саласындағы жергілікті атқарушы органына Қамқоршылық кеңестің білім беру ұйымының жұмысында анықтаған кемшіліктерді жою туралы ұсыныстар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      8) орта білім беру ұйымдары басшысының лауазымына үміткерлермен әңгімелесу қорытындысы бойынша хаттамалық шешім шығарады және келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      9) білім беру ұйымы басшысының білім беру ұйымының қызметі туралы, оның ішінде білім беру қызметін ұсыну сапасы, қайырымдылық көмектің жұмсалуы және қазақстандық азаматтардың отбасыларына жетім және ата-аналарының қамқорлығынсыз қалған балаларды орналастыру мәселесі жөнінде шараларды қабылдау туралы есебін тыңдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      10) білім беру ұйымы қызметінің мәселелері бойынша конференцияларға, кеңестерге, семинарларға қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      11) білім беру ұйымының қызметімен, білім беру ұйымындағы білім алушыларға және тәрбиеленушілерге жасалған жағдайлармен танысады, білім беру ұйымының психологын қатыстыра отырып, олармен әңгімелеседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Білім беру ұйымдарының (құрылымдық бөлімшесі) қызметкерлері Қамқоршылық кеңестің құзыретіне жататын мәселелер бойынша ақпараттарды ұсынуға ықпал етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>      Сноска. Пункт 14 в редакции приказа Министра образования и науки РК от 08.02.2018 </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00626F33">
+        <w:t>      Ескерту. 14-тармақ жаңа редакцияда – ҚР Білім және ғылым министрінің 08.02.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:anchor="z4" w:history="1">
+        <w:r w:rsidRPr="0091073A">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="073A5E"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>№ 43</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00626F33">
+        <w:t> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
       <w:pPr>
         <w:spacing w:before="225" w:after="135" w:line="390" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="1E1E1E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="1E1E1E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Глава 4. Порядок организации работы Попечительского совета</w:t>
-[...190 lines deleted...]
-      <w:r w:rsidRPr="00626F33">
+        <w:t>4 - тарау. Қамқоршылық кеңес жұмысын ұйымдастыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      15. Қамқоршылық кеңестің отырысын оның төрағасы өз бастамашылығымен, Қамқоршылық кеңес мүшесінің жалпы санының үштен екісінің бастамасымен шақырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>      Представители территориальных департаментов Комитета по контролю в сфере образования и науки Министерства образования и науки Республики Казахстан допускаются к участию в его заседаниях в качестве наблюдателей без права голоса.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+        <w:t>      16. Қамқоршылық кеңестің отырысын шақыру туралы хабарламаға Қамқоршылық кеңес төрағасының қолы қойылып, хабарлама отырыс өткізілетін күнге дейін жеті жұмыс күнінен кешіктірілмей қажетті материалдармен бірге Қамқоршылық кеңестің мүшелеріне және Қамқоршылық кеңес қызмет ететін білім беру ұйымына жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Хабарламада отырыстың өткізілу күні, уақыты және орны жазылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Хабарламаға баяндамашы көрсетілген отырыстың күн тәртібі, күн тәртібіне қосуға себептерді көздейтін анықтамалық материалдар, Қамқоршылық кеңестің мүшелеріне ұсынылатын отырысқа қажетті құжаттар қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      17. Хабарламаны алған Қамқоршылық кеңестің мүшесі Қамқоршылық кеңестің отырысы өткізілетін күнге дейін бір жұмыс күнінен кешіктірмей өзінің Қамқоршылық кеңестің отырысына қатысатындығын немесе қатыспайтындығын Қамқоршылық кеңес хатшысына хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      18. Қамқоршылық кеңестің төрағасы отырысты шақыру туралы ұсыныс түскен күнінен бастап бес жұмыс күнінен кешіктірмей Қамқоршылық кеңестің отырысын шақырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      19. Қамқоршылық кеңестің отырысы қажеттілігіне қарай, тоқсанына бір реттен сиретпей өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Қазақстан Республикасы Білім және ғылым министрлігі Білім және ғылым саласындағы бақылау комитетінің аумақтық департаменттерінің өкілдері оның отырыстарына дауыс беру құқығынсыз байқаушы ретінде қатысуға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>      Сноска. Пункт 19 в редакции приказа Министра образования и науки РК от 02.04.2018 </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00626F33">
+        <w:t>      Ескерту. 19-тармақ жаңа редакцияда - ҚР Білім және ғылым министрінің 02.04.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:anchor="z16" w:history="1">
+        <w:r w:rsidRPr="0091073A">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="073A5E"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>№ 123</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00626F33">
+        <w:t> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
-[...49 lines deleted...]
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      20. Қамқоршылық кеңестің отырысы, егер қамқоршылық кеңестің барлық мүшелері отырыстың өткізілу уақыты мен орны туралы хабардар болса және оған мүшелерінің кемінде жалпы санының үштен екісі қатысса заңды болып табылады. Қамқоршылық кеңес мүшесінің өз дауысын Қамқоршылық кеңестің басқа мүшесіне немесе адамға сенімхат бойынша беруге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      21. Білім беру ұйымы Қамқоршылық кеңесінің әрбір мүшесі дауыс беру кезінде бір дауысқа оны беру құқығынсыз ие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>      Сноска. Пункт 21 в редакции приказа Министра образования и науки РК от 02.04.2018 </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00626F33">
+        <w:t>      Ескерту. 21-тармақ жаңа редакцияда - ҚР Білім және ғылым министрінің 02.04.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:anchor="z19" w:history="1">
+        <w:r w:rsidRPr="0091073A">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="073A5E"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>№ 123</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00626F33">
+        <w:t> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
-[...162 lines deleted...]
-      <w:r w:rsidRPr="00626F33">
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      22. Қамқоршылық кеңестің шешімі ашық дауыс беру арқылы оған қатысқан мүшелердің дауыстар басымдылығымен қабылданады. Дауыстар тепе-тең түскен жағдайда Қамқоршылық кеңестің төрағасы, ал ол болмаған жағдайда Қамқоршылық кеңес төрағасының міндеттерін атқаратын тұлға дауыс берген шешім қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>      1) контрольный счет наличности благотворительной помощи, открытый в территориальном подразделении уполномоченного органа по исполнению бюджета, в соответствии с бюджетным законодательством Республики Казахстан – для организаций образования, созданных в организационно-правовой форме государственное учреждение;</w:t>
-[...177 lines deleted...]
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+        <w:t>      23. Қамқоршылық кеңестің шешімі отырысқа қатысқан Қамқоршылық кеңестің барлық мүшесі қол қойылған хаттамамен ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      24. Хаттама Қамқоршылық кеңестің отырысы өткізілгеннен кейін үш жұмыс күнінен кешіктірмейтін мерзімде тиісті саланың уәкілетті органына немесе білім саласындағы жергілікті атқарушы органына жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      25. Тиісті саланың уәкілетті органы немесе білім саласындағы жергілікті атқарушы органы өзінің интернет-ресурсында Қамқоршылық кеңестің қабылдаған шешімдері туралы ақпаратты орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      26. Білім беру ұйымына қайырымдылық көмек ерікті түрде өтеусіз негізде көрсетіледі және осы Қағидаларда көзделген тәртіппен Қамқоршылық кеңестің шешімі бойынша жұмсалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      27. Білім беру ұйымының қайырымдылық көмектен аударылатын кез келген түсімдері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) мемлекеттік мекеме ұйымдық-құқықтық нысаны түрінде құрылған білім беру ұйымдары үшін - Қазақстан Республикасының бюджеттік заңнамасына сәйкес бюджетті атқару жөніндегі уәкілетті органның аумақтық бөлімшеде ашылған қайырымдылық көмектің қолма-қол ақшасын бақылау шотына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) басқа ұйымдық-құқықтық нысаны түрінде құрылған білім беру ұйымдары үшін – екінші деңгейлі банкте ашылған шотына аударылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      28. Қайырымдылық көмектерден түсетін түсімдер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) білім беру ұйымындағы білім алушыларға және тәрбиеленушілерге әлеуметтік қолдау көрсетуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) беру ұйымының материалдық-техникалық базасын жетілдіруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) спортты дамытуға, дарынды балаларды қолдауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) мемлекеттік жалпыға міндетті білім беру стандарттарының талаптарынан тыс білім беру процесін ұйымдастыруға шығыстарды жүзеге асыруға.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      29. Білім беру ұйымы жыл сайын қаржылық жылдың қорытындысы бойынша сол білім беру ұйымының интернет-ресурсында, тиісті саланың уәкілетті органының немесе білім беру саласындағы жергілікті атқарушы органының өзінің интернет-ресурсында тиісті есепті орналастыру арқылы қайырымдылық көмек қаражатының пайдаланылуы және қозғалысы туралы жұртшылыққа ақпарат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
       <w:pPr>
         <w:spacing w:before="225" w:after="135" w:line="390" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="1E1E1E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="1E1E1E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Глава 5. Прекращение работы Попечительского совета</w:t>
-[...152 lines deleted...]
-    <w:p w:rsidR="00626F33" w:rsidRPr="00626F33" w:rsidRDefault="00626F33" w:rsidP="00626F33">
+        <w:t>5 - тарау. Қамқоршылық кеңестің жұмысын тоқтату</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      30. Қамқоршылық кеңестің жұмысын тоқтату:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) тиісті саланың уәкілетті органының немесе білім саласындағы жергілікті атқарушы органдардың бастамасы бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) білім беру ұйымын таратуға және қайта ұйымдастыруға байланысты жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      31. Қамқоршылық кеңестің мүшесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) өз бастамасы бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="285" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) отырыстарда себепсіз қатарынан үш рет болмауы себепті Қамқоршылық кеңестің құрамынан шығарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0091073A" w:rsidRPr="0091073A" w:rsidRDefault="0091073A" w:rsidP="0091073A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00626F33">
+        <w:t>      Ескерту. 31-тармақ жаңа редакцияда - ҚР Білім және ғылым министрінің 02.04.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:anchor="z21" w:history="1">
+        <w:r w:rsidRPr="0091073A">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="073A5E"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>№ 123</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00626F33">
+      <w:r w:rsidRPr="0091073A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DB405F" w:rsidRDefault="00DB405F">
+        <w:t> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00783E2A" w:rsidRDefault="00783E2A">
       <w:bookmarkStart w:id="2" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:sectPr w:rsidR="00DB405F">
+    <w:sectPr w:rsidR="00783E2A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -3528,53 +3900,53 @@
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4AB25B0D"/>
+    <w:nsid w:val="591C4691"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="81AE59A8"/>
+    <w:tmpl w:val="D2FED3BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -3694,54 +4066,54 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009E0EB3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DB405F"/>
+    <w:rsidRoot w:val="003643DD"/>
+    <w:rsid w:val="003643DD"/>
+    <w:rsid w:val="00783E2A"/>
+    <w:rsid w:val="0091073A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -3891,176 +4263,176 @@
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00626F33"/>
+    <w:rsid w:val="0091073A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00626F33"/>
+    <w:rsid w:val="0091073A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00626F33"/>
+    <w:rsid w:val="0091073A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Заголовок 3 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00626F33"/>
+    <w:rsid w:val="0091073A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00626F33"/>
+    <w:rsid w:val="0091073A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00626F33"/>
+    <w:rsid w:val="0091073A"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="note">
     <w:name w:val="note"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="00626F33"/>
+    <w:rsid w:val="0091073A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
@@ -4187,271 +4559,270 @@
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00626F33"/>
+    <w:rsid w:val="0091073A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00626F33"/>
+    <w:rsid w:val="0091073A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00626F33"/>
+    <w:rsid w:val="0091073A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Заголовок 3 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00626F33"/>
+    <w:rsid w:val="0091073A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00626F33"/>
+    <w:rsid w:val="0091073A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00626F33"/>
+    <w:rsid w:val="0091073A"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="note">
     <w:name w:val="note"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="00626F33"/>
+    <w:rsid w:val="0091073A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
-    <w:div w:id="2076271925">
+    <w:div w:id="664942611">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1022710735">
+        <w:div w:id="2047027418">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="669022271">
+        <w:div w:id="1780905313">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="20131297">
+            <w:div w:id="850267516">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="621114569">
+        <w:div w:id="1851798826">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1438330561">
+            <w:div w:id="2007248195">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/V1700015584/history" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/V070004995_" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/V1800016860" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/V1800016860" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/V1800016860" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/V1700015584/info" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/V1700015584" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/V1800016860" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/V1800016860" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/V1800016860" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/Z070000319_" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/V1700015584" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/Z070000319_" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/V1800016860" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/Z070000319_" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/V1800016420" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/V1700015584/download" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/V1800016860" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/V1700015584/links" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/V1600014751" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/V1800016860" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/V1700015584/history" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/V070004995_" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/V1800016860" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/V1800016860" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/V1700015584/info" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/V1700015584" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/V1800016860" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/V1800016860" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/V1800016860" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/V1800016860" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/V1700015584" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/Z070000319_" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/V1800016860" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/V1800016860" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/V1800016860" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/V1700015584/download" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/Z070000319_" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/V1700015584/links" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/V1600014751" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/V1800016420" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4699,55 +5070,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>16287</Characters>
+  <Pages>9</Pages>
+  <Words>2787</Words>
+  <Characters>15891</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>135</Lines>
-  <Paragraphs>38</Paragraphs>
+  <Lines>132</Lines>
+  <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19106</CharactersWithSpaces>
+  <CharactersWithSpaces>18641</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>