--- v0 (2025-12-05)
+++ v1 (2026-04-22)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="261" r:id="rId4"/>
-    <p:sldId id="266" r:id="rId5"/>
+    <p:sldId id="263" r:id="rId5"/>
     <p:sldId id="267" r:id="rId6"/>
-    <p:sldId id="268" r:id="rId7"/>
+    <p:sldId id="266" r:id="rId7"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6797675" cy="9928225"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ru-RU"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -139,105 +139,105 @@
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
-        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
-        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="1"/>
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
-      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="0"/>
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
-      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="220"/>
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
-    <p:restoredTop sz="95018" autoAdjust="0"/>
+    <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr>
         <p:scale>
           <a:sx n="125" d="100"/>
           <a:sy n="125" d="100"/>
         </p:scale>
-        <p:origin x="-1140" y="-372"/>
+        <p:origin x="-1188" y="-456"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="1620"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
-  <p:gridSpacing cx="73736200" cy="73736200"/>
+  <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
@@ -854,100 +854,100 @@
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" userDrawn="1">
   <p:cSld name="Contents slide layout">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23DE32A5-6181-4C51-AD5C-3F1A448478A1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{23DE32A5-6181-4C51-AD5C-3F1A448478A1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="242647" y="254632"/>
             <a:ext cx="8679898" cy="543185"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="4100" b="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="85000"/>
                     <a:lumOff val="15000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" altLang="ko-KR" dirty="0"/>
               <a:t>BASIC LAYOUT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="728509104"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="728509104"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Заголовок и объект">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3319,217 +3319,200 @@
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="4" name="Группа 3"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="827585" y="289560"/>
-[...2 lines deleted...]
-            <a:chExt cx="9572352" cy="6255753"/>
+            <a:off x="395536" y="289560"/>
+            <a:ext cx="8568952" cy="4411653"/>
+            <a:chOff x="1185625" y="430729"/>
+            <a:chExt cx="10170625" cy="6255753"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="5" name="TextBox 4"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1869365" y="430729"/>
               <a:ext cx="9401418" cy="785573"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
-                <a:rPr lang="ru-RU" sz="1500" dirty="0">
-[...8 lines deleted...]
-              <a:r>
                 <a:rPr lang="ru-RU" sz="1500" dirty="0" smtClean="0">
                   <a:solidFill>
                     <a:schemeClr val="tx2"/>
                   </a:solidFill>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>КАЗАХСТАН</a:t>
+                <a:t>ҚАЗАҚСТАН РЕСПУБЛИКАСЫ БІЛІМ ЖӘНЕ ҒЫЛЫМ МИНИСТРЛІГІ</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="kk-KZ" sz="1500" dirty="0" smtClean="0">
                   <a:solidFill>
                     <a:schemeClr val="tx2"/>
                   </a:solidFill>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>НАЦИОНАЛЬНЫЙ ЦЕНТР ТЕСТИРОВАНИЯ</a:t>
+                <a:t>ҰЛТТЫҚ ТЕСТІЛЕУ ОРТАЛЫҒЫ</a:t>
               </a:r>
               <a:endParaRPr lang="ru-RU" sz="1500" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="6" name="TextBox 5"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="1698431" y="3054242"/>
-              <a:ext cx="9145016" cy="1003787"/>
+              <a:off x="1185625" y="3054243"/>
+              <a:ext cx="10170625" cy="1003787"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="kk-KZ" altLang="ko-KR" sz="2000" b="1" dirty="0" smtClean="0">
                   <a:solidFill>
                     <a:schemeClr val="tx2"/>
                   </a:solidFill>
                   <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>ДОСТАВКА ЭКЗАМЕНАЦИОННЫХ МАТЕРИАЛОВ ИТОГОВОЙ АТТЕСТАЦИИ ОБУЧАЮЩИХСЯ 11(12) КЛАССОВ</a:t>
+                <a:t>11(12) СЫНЫП БІЛІМ АЛУШЫЛАРЫН ҚОРЫТЫНДЫ АТТЕСТАТТАУ </a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="kk-KZ" altLang="ko-KR" sz="2000" b="1" dirty="0" smtClean="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx2"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>ЕМТИХАН МАТЕРИАЛДАРЫН ЖЕТКІЗУ</a:t>
               </a:r>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="7" name="TextBox 6"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2634534" y="6250052"/>
               <a:ext cx="7272808" cy="436430"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
-                <a:rPr lang="ru-RU" sz="1400" dirty="0">
+                <a:rPr lang="ru-RU" sz="1400" dirty="0" err="1" smtClean="0">
                   <a:solidFill>
                     <a:schemeClr val="tx2"/>
                   </a:solidFill>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>г. </a:t>
-[...19 lines deleted...]
-                <a:t>-Султан, </a:t>
+                <a:t>Нұр-Сұлтан қ., </a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="ru-RU" sz="1400" dirty="0" smtClean="0">
                   <a:solidFill>
                     <a:schemeClr val="tx2"/>
                   </a:solidFill>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>2021</a:t>
               </a:r>
               <a:endParaRPr lang="ru-RU" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4098" name="AutoShape 2" descr="http://testcenter.kz/local/templates/testcenter.kz/images/logo.svg"/>
@@ -3678,162 +3661,149 @@
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr lIns="68580" tIns="34290" rIns="68580" bIns="34290" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>ИТОГОВАЯ АТТЕСТАЦИЯ ОБУЧАЮЩИХСЯ 11(12) КЛАССОВ</a:t>
+              <a:t>11(12) СЫНЫП БІЛІМ АЛУШЫЛАРЫН ҚОРЫТЫНДЫ АТТЕСТАТТАУ</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="699542"/>
             <a:ext cx="9144000" cy="561692"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="68580" tIns="34290" rIns="68580" bIns="34290" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+              <a:rPr lang="kk-KZ" sz="1600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>СРОКИ ПРОВЕДЕНИЯ ИТОГОВОЙ</a:t>
+              <a:t>ҚОРЫТЫНДЫ АТТЕСТАТТАУДЫ ӨТКІЗУ МЕРЗІМДЕРІ</a:t>
             </a:r>
-            <a:r>
-[...18 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="ru-RU" sz="1600" b="1" i="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>C 1 ПО 10 ИЮНЯ 2021 ГОДА</a:t>
+              <a:t>2021 ЖЫЛҒЫ 1 – 10 МАУСЫМ АРАЛЫҒЫ</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="1600" b="1" i="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent3">
                   <a:lumMod val="75000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="70" name="Группа 69"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="899592" y="2324295"/>
+            <a:off x="899592" y="2267725"/>
             <a:ext cx="6552728" cy="580553"/>
             <a:chOff x="899592" y="1847117"/>
             <a:chExt cx="6552728" cy="580553"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="8" name="Donut 61">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3734CE86-0D8A-428B-9293-B459E6FD979B}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3734CE86-0D8A-428B-9293-B459E6FD979B}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="899592" y="1851670"/>
               <a:ext cx="576000" cy="576000"/>
             </a:xfrm>
             <a:prstGeom prst="donut">
               <a:avLst>
                 <a:gd name="adj" fmla="val 8736"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
@@ -3850,214 +3820,213 @@
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2700">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:cxnSp>
           <p:nvCxnSpPr>
             <p:cNvPr id="9" name="Straight Connector 59">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20426694-F6CE-4A81-BC71-1AA689B9786B}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{20426694-F6CE-4A81-BC71-1AA689B9786B}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvCxnSpPr>
               <a:cxnSpLocks/>
               <a:stCxn id="8" idx="6"/>
             </p:cNvCxnSpPr>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1475592" y="2139670"/>
               <a:ext cx="5976000" cy="32"/>
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:ln w="12700">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:tailEnd type="oval"/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </p:style>
         </p:cxnSp>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="10" name="그룹 5">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5075B16A-8A48-4597-BCAC-57A1E037B183}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{5075B16A-8A48-4597-BCAC-57A1E037B183}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
-              <a:off x="2771800" y="1847117"/>
-[...2 lines deleted...]
-              <a:chExt cx="3895030" cy="560098"/>
+              <a:off x="2411760" y="1847117"/>
+              <a:ext cx="5040560" cy="560098"/>
+              <a:chOff x="9412247" y="2990115"/>
+              <a:chExt cx="4194648" cy="560098"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="12" name="TextBox 11">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{909FECC7-0930-4DB7-BE5E-E4F37171ED71}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{909FECC7-0930-4DB7-BE5E-E4F37171ED71}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr txBox="1"/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
-                <a:off x="9711864" y="3296297"/>
-                <a:ext cx="3895030" cy="253916"/>
+                <a:off x="9412247" y="3296297"/>
+                <a:ext cx="4194648" cy="253916"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
             </p:spPr>
             <p:txBody>
               <a:bodyPr wrap="square" rtlCol="0">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="r"/>
                 <a:r>
                   <a:rPr lang="ru-RU" sz="1050" dirty="0" smtClean="0">
                     <a:solidFill>
                       <a:srgbClr val="191919"/>
                     </a:solidFill>
                     <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                     <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
                   </a:rPr>
-                  <a:t>ПИСЬМЕННЫЙ ЭКЗАМЕН ПО АЛГЕБРЕ И НАЧАЛАМ АНАЛИЗА</a:t>
+                  <a:t>АЛГЕБРА ЖӘНЕ АНАЛИЗ БАСТАМАЛАРЫ ПӘНІНЕН ЖАЗБАША ЕМТИХАН</a:t>
                 </a:r>
                 <a:endParaRPr lang="ko-KR" altLang="en-US" sz="1050" dirty="0">
                   <a:solidFill>
-                    <a:schemeClr val="tx1">
-[...2 lines deleted...]
-                    </a:schemeClr>
+                    <a:srgbClr val="191919"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
                 </a:endParaRPr>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="13" name="TextBox 12">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9E636FA-15A7-4026-96F7-617317F80522}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{A9E636FA-15A7-4026-96F7-617317F80522}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr txBox="1"/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="11090091" y="2990115"/>
                 <a:ext cx="2492197" cy="307777"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
             </p:spPr>
             <p:txBody>
               <a:bodyPr wrap="square" rtlCol="0">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="r"/>
                 <a:r>
                   <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0" smtClean="0">
                     <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                     <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
                   </a:rPr>
-                  <a:t>4 ИЮНЯ</a:t>
+                  <a:t>4 МАУСЫМ</a:t>
                 </a:r>
                 <a:endParaRPr lang="ko-KR" altLang="en-US" sz="1400" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1">
                       <a:lumMod val="75000"/>
                       <a:lumOff val="25000"/>
                     </a:schemeClr>
                   </a:solidFill>
                 </a:endParaRPr>
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="11" name="Rectangle 30">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EB9BEC4-D1B5-4B64-982C-2F77E9E3766D}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9EB9BEC4-D1B5-4B64-982C-2F77E9E3766D}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1043608" y="1995686"/>
               <a:ext cx="288032" cy="291685"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="3240000" h="3230531">
                   <a:moveTo>
                     <a:pt x="720000" y="2697973"/>
                   </a:moveTo>
                   <a:cubicBezTo>
                     <a:pt x="680235" y="2697973"/>
                     <a:pt x="648000" y="2730208"/>
@@ -4588,339 +4557,304 @@
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="+mn-lt"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:defRPr>
               </a:lvl8pPr>
               <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="1" hangingPunct="1">
                 <a:defRPr sz="1800" kern="1200">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="+mn-lt"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:defRPr>
               </a:lvl9pPr>
             </a:lstStyle>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
-      <p:sp>
-[...38 lines deleted...]
-      </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="52" name="Группа 51"/>
+          <p:cNvPr id="48" name="Группа 47"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="899592" y="3714439"/>
-[...2 lines deleted...]
-            <a:chExt cx="6552728" cy="873535"/>
+            <a:off x="899592" y="3867894"/>
+            <a:ext cx="7272808" cy="711952"/>
+            <a:chOff x="899592" y="3498415"/>
+            <a:chExt cx="7272808" cy="711952"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="30" name="Donut 66">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20943181-94F7-43B1-B21A-7D081D1151EE}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{20943181-94F7-43B1-B21A-7D081D1151EE}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="899592" y="3363838"/>
-              <a:ext cx="518970" cy="576000"/>
+              <a:off x="899592" y="3530937"/>
+              <a:ext cx="576000" cy="576000"/>
             </a:xfrm>
             <a:prstGeom prst="donut">
               <a:avLst>
                 <a:gd name="adj" fmla="val 8736"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2700">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:cxnSp>
           <p:nvCxnSpPr>
             <p:cNvPr id="31" name="Straight Connector 44">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A49E6B3-E9E5-41F7-809C-91E70CD22EEB}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{5A49E6B3-E9E5-41F7-809C-91E70CD22EEB}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvCxnSpPr>
               <a:cxnSpLocks/>
               <a:stCxn id="30" idx="6"/>
             </p:cNvCxnSpPr>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="1418562" y="3651838"/>
-              <a:ext cx="6033030" cy="32"/>
+              <a:off x="1475592" y="3818937"/>
+              <a:ext cx="6696000" cy="32"/>
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:ln w="12700">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:tailEnd type="oval"/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </p:style>
         </p:cxnSp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="34" name="TextBox 33">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A2B2070-B8E5-4888-BD70-98645BE3823A}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{8A2B2070-B8E5-4888-BD70-98645BE3823A}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="1475656" y="3627770"/>
-              <a:ext cx="5976664" cy="577081"/>
+              <a:off x="1538960" y="3794869"/>
+              <a:ext cx="6633440" cy="415498"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="r"/>
               <a:r>
                 <a:rPr lang="ru-RU" sz="1050" dirty="0" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="191919"/>
                   </a:solidFill>
                   <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>ТЕСТИРОВАНИЕ ПО КАЗАХСКОМУ ЯЗЫКУ В ШКОЛАХ С РУССКИМ/ УЗБЕКСКИМ/ УЙГУРСКИМ / ТАДЖИКСКИМ ЯЗЫКОМ ОБУЧЕНИЯ И ТЕСТИРОВАНИЕ ПО РУССКОМУ ЯЗЫКУ В ШКОЛАХ С КАЗАХСКИМ ЯЗЫКОМ ОБУЧЕНИЯ</a:t>
+                <a:t>ОРЫС, ӨЗБЕК, ҰЙҒЫР ЖӘНЕ ТӘЖІК ТІЛДЕРІНДЕ ОҚЫТАТЫН МЕКТЕПТЕРДЕ ҚАЗАҚ ТІЛІНЕН </a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="r"/>
+              <a:r>
+                <a:rPr lang="ru-RU" sz="1050" dirty="0" smtClean="0">
+                  <a:solidFill>
+                    <a:srgbClr val="191919"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>ЖӘНЕ ҚАЗАҚ ТІЛІНДЕ ОҚЫТАТЫН МЕКТЕПТЕРДЕ ОРЫС ТІЛІНЕН ТЕСТІЛЕУ</a:t>
               </a:r>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="1050" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:srgbClr val="191919"/>
                 </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="35" name="TextBox 34">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{742439DA-AAFD-4D93-9058-5CA64ADEBD63}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{742439DA-AAFD-4D93-9058-5CA64ADEBD63}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="4313514" y="3331316"/>
-              <a:ext cx="3138806" cy="307777"/>
+              <a:off x="4688670" y="3498415"/>
+              <a:ext cx="3483730" cy="307777"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="r"/>
               <a:r>
-                <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0" smtClean="0">
+                <a:rPr lang="kk-KZ" sz="1400" b="1" dirty="0" smtClean="0">
                   <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>10</a:t>
-[...6 lines deleted...]
-                <a:t> </a:t>
+                <a:t>10 </a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0" smtClean="0">
                   <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>ИЮНЯ</a:t>
+                <a:t>МАУСЫМ</a:t>
               </a:r>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="51" name="Oval 44">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94195A6D-E3B2-4E10-BD54-AC5E4FED7A15}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{94195A6D-E3B2-4E10-BD54-AC5E4FED7A15}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr>
               <a:spLocks noChangeAspect="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="1046959" y="3507854"/>
-              <a:ext cx="241904" cy="288032"/>
+              <a:off x="1063153" y="3674953"/>
+              <a:ext cx="268487" cy="288032"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="2721114" h="3240000">
                   <a:moveTo>
                     <a:pt x="2519839" y="2469622"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="2201779" y="2787682"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="2003023" y="2588926"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="1901669" y="2690281"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="2203868" y="2992480"/>
                   </a:lnTo>
                   <a:lnTo>
@@ -5033,68 +4967,68 @@
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
               <a:prstTxWarp prst="textNoShape">
                 <a:avLst/>
               </a:prstTxWarp>
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2700"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="45" name="Группа 44"/>
+          <p:cNvPr id="46" name="Группа 45"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="899592" y="3017433"/>
+            <a:off x="899592" y="3065876"/>
             <a:ext cx="6552728" cy="584421"/>
             <a:chOff x="899592" y="2859782"/>
             <a:chExt cx="6552728" cy="584421"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="23" name="Donut 66">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20943181-94F7-43B1-B21A-7D081D1151EE}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{20943181-94F7-43B1-B21A-7D081D1151EE}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="899592" y="2868203"/>
               <a:ext cx="576000" cy="576000"/>
             </a:xfrm>
             <a:prstGeom prst="donut">
               <a:avLst>
                 <a:gd name="adj" fmla="val 8736"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
@@ -5111,323 +5045,315 @@
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2700">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:cxnSp>
           <p:nvCxnSpPr>
             <p:cNvPr id="24" name="Straight Connector 44">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A49E6B3-E9E5-41F7-809C-91E70CD22EEB}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{5A49E6B3-E9E5-41F7-809C-91E70CD22EEB}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvCxnSpPr>
               <a:cxnSpLocks/>
               <a:stCxn id="23" idx="6"/>
             </p:cNvCxnSpPr>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1475592" y="3156203"/>
               <a:ext cx="5976728" cy="32"/>
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:ln w="12700">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:tailEnd type="oval"/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </p:style>
         </p:cxnSp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="27" name="TextBox 26">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A2B2070-B8E5-4888-BD70-98645BE3823A}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{8A2B2070-B8E5-4888-BD70-98645BE3823A}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="3812239" y="3156236"/>
-              <a:ext cx="3597634" cy="261610"/>
+              <a:ext cx="3597634" cy="253916"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="r"/>
               <a:r>
                 <a:rPr lang="ru-RU" sz="1050" dirty="0" smtClean="0">
                   <a:solidFill>
                     <a:srgbClr val="191919"/>
                   </a:solidFill>
                   <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>ТЕСТИРОВАНИЕ ПО ИСТОРИИ КАЗАХСТАНА</a:t>
+                <a:t>ҚАЗАҚСТАН ТАРИХЫНАН ТЕСТІЛЕУ</a:t>
               </a:r>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="1050" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:srgbClr val="191919"/>
                 </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="28" name="TextBox 27">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{742439DA-AAFD-4D93-9058-5CA64ADEBD63}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{742439DA-AAFD-4D93-9058-5CA64ADEBD63}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="3812239" y="2859782"/>
               <a:ext cx="3607623" cy="307777"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="r"/>
               <a:r>
                 <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0" smtClean="0">
                   <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>7</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-US" sz="1400" b="1" dirty="0" smtClean="0">
                   <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t> </a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0" smtClean="0">
                   <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>ИЮНЯ</a:t>
+                <a:t>МАУСЫМ</a:t>
               </a:r>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:grpSp>
           <p:nvGrpSpPr>
-            <p:cNvPr id="59" name="Group 14">
-[...5 lines deleted...]
-            </p:cNvPr>
+            <p:cNvPr id="45" name="Группа 44"/>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
-            <a:xfrm rot="1704632">
-[...3 lines deleted...]
-              <a:chExt cx="1052368" cy="3696343"/>
+            <a:xfrm>
+              <a:off x="1092827" y="2976089"/>
+              <a:ext cx="298066" cy="356553"/>
+              <a:chOff x="1092827" y="2976089"/>
+              <a:chExt cx="298066" cy="356553"/>
             </a:xfrm>
-            <a:solidFill>
-[...1 lines deleted...]
-            </a:solidFill>
           </p:grpSpPr>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="60" name="Rectangle 8">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{25302530-3AAA-4B18-B144-C49D138138CE}"/>
+                    <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25302530-3AAA-4B18-B144-C49D138138CE}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
-              <a:xfrm rot="36931">
-[...1 lines deleted...]
-                <a:ext cx="592195" cy="863018"/>
+              <a:xfrm rot="1741563">
+                <a:off x="1092827" y="3240327"/>
+                <a:ext cx="112000" cy="92315"/>
               </a:xfrm>
               <a:custGeom>
                 <a:avLst/>
                 <a:gdLst/>
                 <a:ahLst/>
                 <a:cxnLst/>
                 <a:rect l="l" t="t" r="r" b="b"/>
                 <a:pathLst>
                   <a:path w="1802378" h="1800199">
                     <a:moveTo>
                       <a:pt x="0" y="0"/>
                     </a:moveTo>
                     <a:lnTo>
                       <a:pt x="1802378" y="0"/>
                     </a:lnTo>
                     <a:lnTo>
                       <a:pt x="1802378" y="289727"/>
                     </a:lnTo>
                     <a:lnTo>
                       <a:pt x="1801366" y="289727"/>
                     </a:lnTo>
                     <a:lnTo>
                       <a:pt x="901188" y="1800199"/>
                     </a:lnTo>
                     <a:lnTo>
                       <a:pt x="1012" y="289727"/>
                     </a:lnTo>
                     <a:lnTo>
                       <a:pt x="0" y="289727"/>
                     </a:lnTo>
                     <a:lnTo>
                       <a:pt x="0" y="288030"/>
                     </a:lnTo>
                     <a:close/>
                   </a:path>
                 </a:pathLst>
               </a:custGeom>
-              <a:grpFill/>
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="ko-KR" altLang="en-US" dirty="0"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="61" name="Rectangle 8">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{91FA14DC-BAA1-4B27-93F4-512A9C64EF6C}"/>
+                    <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91FA14DC-BAA1-4B27-93F4-512A9C64EF6C}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
-              <a:xfrm>
-[...1 lines deleted...]
-                <a:ext cx="200342" cy="872834"/>
+              <a:xfrm rot="1704632">
+                <a:off x="1129504" y="3239263"/>
+                <a:ext cx="37890" cy="93365"/>
               </a:xfrm>
               <a:custGeom>
                 <a:avLst/>
                 <a:gdLst>
                   <a:gd name="connsiteX0" fmla="*/ 0 w 1359043"/>
                   <a:gd name="connsiteY0" fmla="*/ 0 h 1813992"/>
                   <a:gd name="connsiteX1" fmla="*/ 1359043 w 1359043"/>
                   <a:gd name="connsiteY1" fmla="*/ 0 h 1813992"/>
                   <a:gd name="connsiteX2" fmla="*/ 1359043 w 1359043"/>
                   <a:gd name="connsiteY2" fmla="*/ 212596 h 1813992"/>
                   <a:gd name="connsiteX3" fmla="*/ 806822 w 1359043"/>
                   <a:gd name="connsiteY3" fmla="*/ 1813992 h 1813992"/>
                   <a:gd name="connsiteX4" fmla="*/ 1012 w 1359043"/>
                   <a:gd name="connsiteY4" fmla="*/ 289727 h 1813992"/>
                   <a:gd name="connsiteX5" fmla="*/ 0 w 1359043"/>
                   <a:gd name="connsiteY5" fmla="*/ 289727 h 1813992"/>
                   <a:gd name="connsiteX6" fmla="*/ 0 w 1359043"/>
                   <a:gd name="connsiteY6" fmla="*/ 288030 h 1813992"/>
                   <a:gd name="connsiteX7" fmla="*/ 0 w 1359043"/>
                   <a:gd name="connsiteY7" fmla="*/ 0 h 1813992"/>
                   <a:gd name="connsiteX0" fmla="*/ 0 w 1359043"/>
                   <a:gd name="connsiteY0" fmla="*/ 0 h 1820658"/>
                   <a:gd name="connsiteX1" fmla="*/ 1359043 w 1359043"/>
                   <a:gd name="connsiteY1" fmla="*/ 0 h 1820658"/>
                   <a:gd name="connsiteX2" fmla="*/ 1359043 w 1359043"/>
@@ -5479,412 +5405,422 @@
                     <a:lnTo>
                       <a:pt x="1359043" y="0"/>
                     </a:lnTo>
                     <a:lnTo>
                       <a:pt x="1359043" y="212596"/>
                     </a:lnTo>
                     <a:lnTo>
                       <a:pt x="720119" y="1820658"/>
                     </a:lnTo>
                     <a:lnTo>
                       <a:pt x="1012" y="289727"/>
                     </a:lnTo>
                     <a:lnTo>
                       <a:pt x="0" y="289727"/>
                     </a:lnTo>
                     <a:lnTo>
                       <a:pt x="0" y="288030"/>
                     </a:lnTo>
                     <a:lnTo>
                       <a:pt x="0" y="0"/>
                     </a:lnTo>
                     <a:close/>
                   </a:path>
                 </a:pathLst>
               </a:custGeom>
-              <a:grpFill/>
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="ko-KR" altLang="en-US"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="62" name="Rectangle 2">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C6C7785C-8982-46D8-BD2D-F0082959A035}"/>
+                    <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6C7785C-8982-46D8-BD2D-F0082959A035}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
-              <a:xfrm>
-[...1 lines deleted...]
-                <a:ext cx="196905" cy="2011394"/>
+              <a:xfrm rot="1704632">
+                <a:off x="1167805" y="3036807"/>
+                <a:ext cx="37240" cy="215154"/>
               </a:xfrm>
               <a:custGeom>
                 <a:avLst/>
                 <a:gdLst/>
                 <a:ahLst/>
                 <a:cxnLst/>
                 <a:rect l="l" t="t" r="r" b="b"/>
                 <a:pathLst>
                   <a:path w="196906" h="2011393">
                     <a:moveTo>
                       <a:pt x="0" y="0"/>
                     </a:moveTo>
                     <a:lnTo>
                       <a:pt x="99616" y="0"/>
                     </a:lnTo>
                     <a:lnTo>
                       <a:pt x="196906" y="63491"/>
                     </a:lnTo>
                     <a:lnTo>
                       <a:pt x="196906" y="2011393"/>
                     </a:lnTo>
                     <a:lnTo>
                       <a:pt x="193201" y="2011393"/>
                     </a:lnTo>
                     <a:cubicBezTo>
                       <a:pt x="183184" y="1954476"/>
                       <a:pt x="144512" y="1912472"/>
                       <a:pt x="98453" y="1912472"/>
                     </a:cubicBezTo>
                     <a:cubicBezTo>
                       <a:pt x="52394" y="1912472"/>
                       <a:pt x="13723" y="1954476"/>
                       <a:pt x="3706" y="2011393"/>
                     </a:cubicBezTo>
                     <a:lnTo>
                       <a:pt x="0" y="2011393"/>
                     </a:lnTo>
                     <a:close/>
                   </a:path>
                 </a:pathLst>
               </a:custGeom>
-              <a:grpFill/>
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="ko-KR" altLang="en-US"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="63" name="Rectangle 2">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{0EA746AB-277A-4BA1-9F0A-B7C535C1FB4A}"/>
+                    <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EA746AB-277A-4BA1-9F0A-B7C535C1FB4A}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
-              <a:xfrm>
-[...1 lines deleted...]
-                <a:ext cx="196905" cy="1950908"/>
+              <a:xfrm rot="1704632">
+                <a:off x="1198684" y="3060680"/>
+                <a:ext cx="37240" cy="208684"/>
               </a:xfrm>
               <a:custGeom>
                 <a:avLst/>
                 <a:gdLst/>
                 <a:ahLst/>
                 <a:cxnLst/>
                 <a:rect l="l" t="t" r="r" b="b"/>
                 <a:pathLst>
                   <a:path w="196906" h="1950905">
                     <a:moveTo>
                       <a:pt x="0" y="0"/>
                     </a:moveTo>
                     <a:lnTo>
                       <a:pt x="101941" y="66527"/>
                     </a:lnTo>
                     <a:lnTo>
                       <a:pt x="196906" y="4552"/>
                     </a:lnTo>
                     <a:lnTo>
                       <a:pt x="196906" y="1950905"/>
                     </a:lnTo>
                     <a:lnTo>
                       <a:pt x="193201" y="1950905"/>
                     </a:lnTo>
                     <a:cubicBezTo>
                       <a:pt x="183184" y="1893988"/>
                       <a:pt x="144512" y="1851984"/>
                       <a:pt x="98453" y="1851984"/>
                     </a:cubicBezTo>
                     <a:cubicBezTo>
                       <a:pt x="52394" y="1851984"/>
                       <a:pt x="13723" y="1893988"/>
                       <a:pt x="3706" y="1950905"/>
                     </a:cubicBezTo>
                     <a:lnTo>
                       <a:pt x="0" y="1950905"/>
                     </a:lnTo>
                     <a:close/>
                   </a:path>
                 </a:pathLst>
               </a:custGeom>
-              <a:grpFill/>
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="ko-KR" altLang="en-US"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="64" name="Rectangle 2">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{8DD3C104-DCA5-4C07-AA7C-5F42944E40F4}"/>
+                    <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DD3C104-DCA5-4C07-AA7C-5F42944E40F4}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
-              <a:xfrm>
-[...1 lines deleted...]
-                <a:ext cx="196905" cy="2011394"/>
+              <a:xfrm rot="1704632">
+                <a:off x="1232869" y="3072515"/>
+                <a:ext cx="37240" cy="215154"/>
               </a:xfrm>
               <a:custGeom>
                 <a:avLst/>
                 <a:gdLst/>
                 <a:ahLst/>
                 <a:cxnLst/>
                 <a:rect l="l" t="t" r="r" b="b"/>
                 <a:pathLst>
                   <a:path w="196906" h="2011393">
                     <a:moveTo>
                       <a:pt x="96435" y="0"/>
                     </a:moveTo>
                     <a:lnTo>
                       <a:pt x="196906" y="0"/>
                     </a:lnTo>
                     <a:lnTo>
                       <a:pt x="196906" y="2011393"/>
                     </a:lnTo>
                     <a:lnTo>
                       <a:pt x="193201" y="2011393"/>
                     </a:lnTo>
                     <a:cubicBezTo>
                       <a:pt x="183184" y="1954476"/>
                       <a:pt x="144512" y="1912472"/>
                       <a:pt x="98453" y="1912472"/>
                     </a:cubicBezTo>
                     <a:cubicBezTo>
                       <a:pt x="52394" y="1912472"/>
                       <a:pt x="13723" y="1954476"/>
                       <a:pt x="3706" y="2011393"/>
                     </a:cubicBezTo>
                     <a:lnTo>
                       <a:pt x="0" y="2011393"/>
                     </a:lnTo>
                     <a:lnTo>
                       <a:pt x="0" y="62933"/>
                     </a:lnTo>
                     <a:close/>
                   </a:path>
                 </a:pathLst>
               </a:custGeom>
-              <a:grpFill/>
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="ko-KR" altLang="en-US" dirty="0"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="65" name="Isosceles Triangle 10">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{B6979A23-A285-45E9-95F0-43DC4293EA1E}"/>
+                    <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6979A23-A285-45E9-95F0-43DC4293EA1E}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
-              <a:xfrm rot="10800000">
-[...1 lines deleted...]
-                <a:ext cx="196905" cy="260873"/>
+              <a:xfrm rot="12504632">
+                <a:off x="1113058" y="3302295"/>
+                <a:ext cx="37240" cy="27905"/>
               </a:xfrm>
               <a:prstGeom prst="triangle">
                 <a:avLst/>
               </a:prstGeom>
-              <a:grpFill/>
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                 <a:prstTxWarp prst="textNoShape">
                   <a:avLst/>
                 </a:prstTxWarp>
                 <a:noAutofit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="ko-KR" altLang="en-US"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="66" name="Parallelogram 15">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00FFC3E9-ACCE-438D-B2B5-5AA4625B76F2}"/>
+                    <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00FFC3E9-ACCE-438D-B2B5-5AA4625B76F2}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
-              <a:xfrm rot="16200000">
-[...1 lines deleted...]
-                <a:ext cx="972200" cy="1052368"/>
+              <a:xfrm rot="17904632">
+                <a:off x="1239381" y="2928570"/>
+                <a:ext cx="103994" cy="199031"/>
               </a:xfrm>
               <a:custGeom>
                 <a:avLst/>
                 <a:gdLst/>
                 <a:ahLst/>
                 <a:cxnLst/>
                 <a:rect l="l" t="t" r="r" b="b"/>
                 <a:pathLst>
                   <a:path w="2993176" h="3240001">
                     <a:moveTo>
                       <a:pt x="1299907" y="647892"/>
                     </a:moveTo>
                     <a:lnTo>
                       <a:pt x="665509" y="1620000"/>
                     </a:lnTo>
                     <a:lnTo>
                       <a:pt x="1299907" y="2592108"/>
                     </a:lnTo>
                     <a:lnTo>
                       <a:pt x="634398" y="2592108"/>
                     </a:lnTo>
                     <a:lnTo>
                       <a:pt x="0" y="1620000"/>
                     </a:lnTo>
                     <a:lnTo>
@@ -5923,225 +5859,226 @@
                       <a:pt x="854540" y="2918427"/>
                     </a:lnTo>
                     <a:cubicBezTo>
                       <a:pt x="877466" y="2874463"/>
                       <a:pt x="923853" y="2845727"/>
                       <a:pt x="976952" y="2845727"/>
                     </a:cubicBezTo>
                     <a:cubicBezTo>
                       <a:pt x="1037333" y="2845727"/>
                       <a:pt x="1089036" y="2882887"/>
                       <a:pt x="1110064" y="2935737"/>
                     </a:cubicBezTo>
                     <a:lnTo>
                       <a:pt x="1710190" y="2935737"/>
                     </a:lnTo>
                     <a:lnTo>
                       <a:pt x="832936" y="1620001"/>
                     </a:lnTo>
                     <a:lnTo>
                       <a:pt x="1913056" y="0"/>
                     </a:lnTo>
                     <a:close/>
                   </a:path>
                 </a:pathLst>
               </a:custGeom>
-              <a:grpFill/>
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                 <a:prstTxWarp prst="textNoShape">
                   <a:avLst/>
                 </a:prstTxWarp>
                 <a:noAutofit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr"/>
                 <a:endParaRPr lang="ko-KR" altLang="en-US"/>
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="93" name="Группа 92"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="899592" y="1338175"/>
-            <a:ext cx="7272807" cy="873535"/>
+            <a:ext cx="7272807" cy="711952"/>
             <a:chOff x="899592" y="1275606"/>
-            <a:chExt cx="7272807" cy="873535"/>
+            <a:chExt cx="7272807" cy="711952"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="17" name="그룹 6">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{783E384A-1F56-4C47-88EE-8DAE280C29A2}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{783E384A-1F56-4C47-88EE-8DAE280C29A2}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="1475656" y="1275606"/>
-              <a:ext cx="6696743" cy="873535"/>
+              <a:ext cx="6696743" cy="711952"/>
               <a:chOff x="8228256" y="1865918"/>
-              <a:chExt cx="4794879" cy="873535"/>
+              <a:chExt cx="4794879" cy="711952"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="19" name="TextBox 18">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65526170-35D0-484C-B780-84ABB98E8330}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{65526170-35D0-484C-B780-84ABB98E8330}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr txBox="1"/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="8228256" y="2162372"/>
-                <a:ext cx="4794879" cy="577081"/>
+                <a:ext cx="4794879" cy="415498"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
             </p:spPr>
             <p:txBody>
               <a:bodyPr wrap="square" rtlCol="0">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="r"/>
                 <a:r>
                   <a:rPr lang="ru-RU" sz="1050" dirty="0" smtClean="0">
                     <a:solidFill>
                       <a:srgbClr val="191919"/>
                     </a:solidFill>
                     <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                     <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
                   </a:rPr>
-                  <a:t>ПИСЬМЕННЫЙ ЭКЗАМЕН ПО КАЗАХСКОМУ ЯЗЫКУ /РУССКОМУ ЯЗЫКУ И РОДНОМУ ЯЗЫКУ ДЛЯ ШКОЛ С УЙГУРСКИМ/ ТАДЖИКСКИМ/ УЗБЕКСКИМ ЯЗЫКОМ ОБУЧЕНИЯ (ЯЗЫК ОБУЧЕНИЯ) В ФОРМЕ ЭССЕ</a:t>
+                  <a:t>ҚАЗАҚ/ОРЫС ТІЛІ БОЙЫНША ЖӘНЕ ӨЗБЕК/ҰЙҒЫР/ТӘЖІК ТІЛІНДЕ БІЛІМ БЕРЕТІН МЕКТЕПТЕР ҮШІН АНА ТІЛІ (ОҚЫТУ ТІЛІ) БОЙЫНША ЭССЕ НЫСАНЫНДА ЖАЗБАША ЕМТИХАН</a:t>
                 </a:r>
                 <a:endParaRPr lang="ko-KR" altLang="en-US" sz="1050" dirty="0">
                   <a:solidFill>
-                    <a:schemeClr val="tx1">
-[...2 lines deleted...]
-                    </a:schemeClr>
+                    <a:srgbClr val="191919"/>
                   </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
                 </a:endParaRPr>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="20" name="TextBox 19">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                    <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06D51668-9F79-420B-8048-B425EDD788E2}"/>
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{06D51668-9F79-420B-8048-B425EDD788E2}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr txBox="1"/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="9599358" y="1865918"/>
                 <a:ext cx="3423777" cy="307777"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
             </p:spPr>
             <p:txBody>
               <a:bodyPr wrap="square" rtlCol="0">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="r"/>
                 <a:r>
                   <a:rPr lang="ru-RU" sz="1400" b="1" dirty="0" smtClean="0">
                     <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                     <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
                   </a:rPr>
-                  <a:t>1 ИЮНЯ</a:t>
+                  <a:t>1 МАУСЫМ</a:t>
                 </a:r>
                 <a:endParaRPr lang="ko-KR" altLang="en-US" sz="1400" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1">
                       <a:lumMod val="75000"/>
                       <a:lumOff val="25000"/>
                     </a:schemeClr>
                   </a:solidFill>
                 </a:endParaRPr>
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="73" name="Donut 60">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FD7B03D-8D69-4DBD-814E-496006D3A3F9}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{5FD7B03D-8D69-4DBD-814E-496006D3A3F9}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="899592" y="1308128"/>
               <a:ext cx="576064" cy="576000"/>
             </a:xfrm>
             <a:prstGeom prst="donut">
               <a:avLst>
                 <a:gd name="adj" fmla="val 8736"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
@@ -6158,51 +6095,51 @@
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2700">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="74" name="Rectangle 9">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{444E6227-4972-4DE6-BEB0-C3FC42991182}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{444E6227-4972-4DE6-BEB0-C3FC42991182}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1043608" y="1476244"/>
               <a:ext cx="288032" cy="216024"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 833935 w 3239999"/>
                 <a:gd name="connsiteY0" fmla="*/ 22 h 3032924"/>
                 <a:gd name="connsiteX1" fmla="*/ 1576606 w 3239999"/>
                 <a:gd name="connsiteY1" fmla="*/ 402054 h 3032924"/>
                 <a:gd name="connsiteX2" fmla="*/ 1576606 w 3239999"/>
                 <a:gd name="connsiteY2" fmla="*/ 430441 h 3032924"/>
                 <a:gd name="connsiteX3" fmla="*/ 1576606 w 3239999"/>
                 <a:gd name="connsiteY3" fmla="*/ 526981 h 3032924"/>
                 <a:gd name="connsiteX4" fmla="*/ 1576606 w 3239999"/>
                 <a:gd name="connsiteY4" fmla="*/ 2765302 h 3032924"/>
                 <a:gd name="connsiteX5" fmla="*/ 378630 w 3239999"/>
@@ -7976,51 +7913,51 @@
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2700"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:cxnSp>
           <p:nvCxnSpPr>
             <p:cNvPr id="92" name="Straight Connector 59">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20426694-F6CE-4A81-BC71-1AA689B9786B}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{20426694-F6CE-4A81-BC71-1AA689B9786B}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvCxnSpPr>
               <a:cxnSpLocks/>
             </p:cNvCxnSpPr>
             <p:nvPr/>
           </p:nvCxnSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1475656" y="1563638"/>
               <a:ext cx="6696000" cy="32"/>
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:ln w="12700">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:tailEnd type="oval"/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
@@ -8053,71 +7990,71 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="40" name="Group 39">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{915798A2-8CE2-42A9-AB16-9EF18862209D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{915798A2-8CE2-42A9-AB16-9EF18862209D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1199467" y="4170266"/>
             <a:ext cx="786996" cy="786996"/>
             <a:chOff x="3924417" y="4453570"/>
             <a:chExt cx="754422" cy="754422"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="41" name="Oval 40">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D33CAF3-990D-421B-A840-086649E98778}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3D33CAF3-990D-421B-A840-086649E98778}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4063248" y="4592401"/>
               <a:ext cx="476761" cy="476761"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="bg1">
                 <a:alpha val="32000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
@@ -8132,51 +8069,51 @@
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
               <a:prstTxWarp prst="textNoShape">
                 <a:avLst/>
               </a:prstTxWarp>
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2700"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="42" name="Oval 41">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07F79442-3FA7-4AFC-BC3B-DC8576FBBCC8}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{07F79442-3FA7-4AFC-BC3B-DC8576FBBCC8}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="3924417" y="4453570"/>
               <a:ext cx="754422" cy="754422"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="130175">
               <a:solidFill>
                 <a:schemeClr val="bg1">
                   <a:alpha val="24000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
@@ -8192,448 +8129,386 @@
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
               <a:prstTxWarp prst="textNoShape">
                 <a:avLst/>
               </a:prstTxWarp>
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2700" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="TextBox 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17848961-64E5-4350-8A7A-81EFB7D070C4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{17848961-64E5-4350-8A7A-81EFB7D070C4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2272708" y="1279097"/>
-            <a:ext cx="6763788" cy="954107"/>
+            <a:off x="2267744" y="1203598"/>
+            <a:ext cx="6552728" cy="892552"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:spcBef>
                 <a:spcPts val="604"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1400" spc="56" dirty="0" smtClean="0">
+              <a:rPr lang="kk-KZ" sz="1400" spc="56" dirty="0" smtClean="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>НАЦИОНАЛЬНЫЙ</a:t>
+              <a:t>ҰЛТТЫҚ </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1400" spc="19" dirty="0" smtClean="0">
+              <a:rPr lang="kk-KZ" sz="1400" spc="56" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ТЕСТІЛЕУ ОРТАЛЫҒЫ ЕМТИХАН МАТЕРИАЛДАРЫН </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1200" i="1" spc="56" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(ЭССЕ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1200" i="1" spc="56" dirty="0" smtClean="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ТАҚЫРЫПТАРЫ,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1200" i="1" spc="56" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> БАҚЫЛАУ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1200" i="1" spc="56" dirty="0" smtClean="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ЖҰМЫСТАРЫ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1200" i="1" spc="56" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1200" i="1" spc="56" dirty="0" smtClean="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> СҰРАҚ КІТАПШАЛАРЫ, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1200" i="1" spc="56" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ЖАУАП </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1200" i="1" spc="56" dirty="0" smtClean="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ПАРАҚТАРЫ ЖӘНЕ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1200" i="1" spc="56" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>МР3 ФОРМАТЫНДАҒЫ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1200" i="1" spc="56" dirty="0" smtClean="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1200" i="1" spc="56" dirty="0" smtClean="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ТЫҢДАЛЫМ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1200" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>»</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1200" i="1" spc="56" dirty="0" smtClean="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> БЛОГЫНА АРНАЛҒАН АУДИОМАТЕРИАЛ)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1400" spc="56" dirty="0" smtClean="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1400" spc="49" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" sz="1400" dirty="0" smtClean="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>ЦЕНТР</a:t>
+              <a:t>«</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
-[...111 lines deleted...]
-              <a:rPr lang="ru-RU" sz="1400" spc="19" dirty="0" smtClean="0">
+              <a:rPr lang="kk-KZ" sz="1400" spc="56" dirty="0" smtClean="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>ОБЛАКО</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="1400" dirty="0">
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0" smtClean="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>»</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1400" spc="56" dirty="0" smtClean="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>-ҒА ЖҮКТЕЙДІ</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1400" i="1" spc="56" dirty="0" smtClean="0">
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="TextBox 25">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFD7E776-6FF1-490E-8BA8-02F3FA4724B3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{AFD7E776-6FF1-490E-8BA8-02F3FA4724B3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3851920" y="2697763"/>
-            <a:ext cx="5184576" cy="738664"/>
+            <a:off x="3563888" y="2553166"/>
+            <a:ext cx="4824536" cy="738664"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="16669" marR="10953"/>
+            <a:pPr marL="16669" marR="10953" algn="just"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1400" spc="60" dirty="0" smtClean="0">
+              <a:rPr lang="kk-KZ" sz="1400" spc="60" dirty="0" smtClean="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>ОТВЕТСТВЕННОЕ ЛИЦО  УПРАВЛЕНИЯ ОБРАЗОВАНИЯ</a:t>
+              <a:t>БІЛІМ БАСҚАРМАСЫНЫҢ ЖАУАПТЫ ТҰЛҒАСЫ </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" spc="60" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" sz="1400" dirty="0" smtClean="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>,</a:t>
+              <a:t>«</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1400" spc="60" dirty="0" smtClean="0">
+              <a:rPr lang="kk-KZ" sz="1400" spc="60" dirty="0" smtClean="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> ПОЛУЧИВ</a:t>
+              <a:t>ОБЛАКО</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" spc="60" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" sz="1400" dirty="0" smtClean="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t>»</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1400" spc="60" dirty="0" smtClean="0">
+              <a:rPr lang="kk-KZ" sz="1400" spc="60" dirty="0" smtClean="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>ССЫЛКУ ОБЛАКА,</a:t>
-[...48 lines deleted...]
-              <a:t> </a:t>
+              <a:t>-НЫҢ СІЛТЕМЕСІН БІЛІМ БӨЛІМІНЕ ЖІБЕРЕДІ</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="1400" spc="60" dirty="0" smtClean="0">
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="49" name="Oval 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87BC03FB-7842-4D4B-8F60-AD67E6802EFA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{87BC03FB-7842-4D4B-8F60-AD67E6802EFA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="179512" y="3619641"/>
-            <a:ext cx="2592288" cy="1107706"/>
+            <a:off x="323528" y="3723878"/>
+            <a:ext cx="2664296" cy="1224136"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="tx2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2700"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="50" name="TextBox 49">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FFDFC3A-FE80-40C6-92E4-23B32F45C6D6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4FFDFC3A-FE80-40C6-92E4-23B32F45C6D6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="258148" y="3654772"/>
-            <a:ext cx="2441644" cy="1077218"/>
+            <a:off x="395536" y="3900993"/>
+            <a:ext cx="2520280" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>ОТПРАВКА ЭКЗАМЕНАЦИОННЫХ МАТЕРИАЛОВ </a:t>
-[...12 lines deleted...]
-              <a:t>В 2021 ГОДУ</a:t>
+              <a:t>2021 ЖЫЛЫ ЕМТИХАН МАТЕРИАЛДАРЫН ЖІБЕРУ</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ko-KR" sz="1600" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="70" name="Прямоугольник 69"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3" y="2"/>
             <a:ext cx="9143998" cy="627532"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -8653,186 +8528,133 @@
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr lIns="68580" tIns="34290" rIns="68580" bIns="34290" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>ИТОГОВАЯ АТТЕСТАЦИЯ ОБУЧАЮЩИХСЯ 11(12) КЛАССОВ</a:t>
+              <a:t>11(12) СЫНЫП БІЛІМ АЛУШЫЛАРЫН ҚОРЫТЫНДЫ АТТЕСТАТТАУ</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="71" name="TextBox 70"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="699542"/>
             <a:ext cx="9144000" cy="315471"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="68580" tIns="34290" rIns="68580" bIns="34290" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" defTabSz="685800">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+              <a:rPr lang="kk-KZ" sz="1600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>ПЕРЕДАЧА </a:t>
+              <a:t>ЕМТИХАН МАТЕРИАЛДАРЫН ЭЛЕКТРОНДЫ ФОРМАТТА ЖІБЕРУ</a:t>
             </a:r>
-            <a:r>
-[...58 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="5" name="Group 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97EEC74D-AFED-4B4B-B22D-87C132F66466}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{97EEC74D-AFED-4B4B-B22D-87C132F66466}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="564633" y="1171539"/>
+            <a:off x="827584" y="1078721"/>
             <a:ext cx="1277005" cy="1277005"/>
             <a:chOff x="899591" y="1902000"/>
             <a:chExt cx="1250671" cy="1250671"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="6" name="Oval 4">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4A6122D-37ED-4846-A4E3-CFEDD4A0C795}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E4A6122D-37ED-4846-A4E3-CFEDD4A0C795}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="899591" y="1902000"/>
               <a:ext cx="1250671" cy="1250671"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="accent5">
                 <a:lumMod val="50000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln w="6350">
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
@@ -8842,51 +8664,51 @@
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2700"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="7" name="Oval 5">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53B8814E-949C-455E-8907-2465482F4343}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{53B8814E-949C-455E-8907-2465482F4343}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1016229" y="2018638"/>
               <a:ext cx="1017395" cy="1017395"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
             <a:ln w="6350">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
@@ -8904,71 +8726,71 @@
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="11" name="Group 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9965350E-9472-4815-9297-2800645B06F1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9965350E-9472-4815-9297-2800645B06F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2272709" y="2359685"/>
+            <a:off x="2102570" y="2283718"/>
             <a:ext cx="1277005" cy="1277005"/>
             <a:chOff x="899591" y="1902000"/>
             <a:chExt cx="1250671" cy="1250671"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="12" name="Oval 10">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB821AD1-150E-40F3-9FFE-C40DF07E60F9}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{FB821AD1-150E-40F3-9FFE-C40DF07E60F9}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="899591" y="1902000"/>
               <a:ext cx="1250671" cy="1250671"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="accent1">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln w="6350">
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
@@ -8978,51 +8800,51 @@
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2700"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="13" name="Oval 11">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61B8277D-29FF-4433-A024-D3C56CF111A6}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{61B8277D-29FF-4433-A024-D3C56CF111A6}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1016229" y="2018638"/>
               <a:ext cx="1017395" cy="1017395"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
             <a:ln w="6350">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
@@ -9040,346 +8862,429 @@
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="TextBox 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FFDFC3A-FE80-40C6-92E4-23B32F45C6D6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4FFDFC3A-FE80-40C6-92E4-23B32F45C6D6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="627071" y="1448403"/>
-            <a:ext cx="1152128" cy="723275"/>
+            <a:off x="899592" y="1275606"/>
+            <a:ext cx="1107072" cy="923330"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1100" dirty="0" smtClean="0">
+              <a:rPr lang="kk-KZ" sz="1100" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="191919"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>С НЦТ </a:t>
+              <a:t>ҰТО-дан </a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="kk-KZ" sz="1100" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="191919"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>в</a:t>
+              <a:t>ББ-ға</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1100" dirty="0" smtClean="0">
+              <a:rPr lang="kk-KZ" sz="1200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="191919"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> УО </a:t>
+              <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="800" dirty="0" smtClean="0">
+              <a:rPr lang="kk-KZ" sz="900" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="191919"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>(управление образования)</a:t>
+              <a:t>(білім басқармасына)</a:t>
             </a:r>
-            <a:r>
-[...8 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="kk-KZ" sz="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="191919"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="ru-RU" sz="1100" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="191919"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>15.05.2021 г.</a:t>
+              <a:t>15.05.2021 ж. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1100" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>дейін</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="1100" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="191919"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="TextBox 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10C89658-710F-4531-9F5D-5946312B65CF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{10C89658-710F-4531-9F5D-5946312B65CF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2375285" y="2636549"/>
-            <a:ext cx="1116595" cy="723275"/>
+            <a:off x="2195736" y="2609785"/>
+            <a:ext cx="1152128" cy="754053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1100" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" sz="1100" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="191919"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>С УО в ОО </a:t>
-[...9 lines deleted...]
-              <a:t>(отдел образования) </a:t>
+              <a:t>ББ-дан</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="1100" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="191919"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>до </a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1100" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ББ-ға </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="900" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="900" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>білім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="900" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="900" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бөліміне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="900" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="1100" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="191919"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>20.05.2021 г.</a:t>
+              <a:t>20.05.2021 ж. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1100" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>дейін</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="1100" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="191919"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Oval 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87BC03FB-7842-4D4B-8F60-AD67E6802EFA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{87BC03FB-7842-4D4B-8F60-AD67E6802EFA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1475656" y="1018395"/>
+            <a:off x="1718554" y="984096"/>
             <a:ext cx="522312" cy="522312"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="50000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2700"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Oval 19">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{193FECE9-43A2-4B0A-8B67-B9B144D231ED}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{193FECE9-43A2-4B0A-8B67-B9B144D231ED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3203848" y="2236845"/>
+            <a:off x="2987824" y="2193454"/>
             <a:ext cx="522312" cy="522312"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2700"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31" name="Rounded Rectangle 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FB89ECD-8312-4BC5-94D4-212D75FDBF50}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{2FB89ECD-8312-4BC5-94D4-212D75FDBF50}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
-            <a:off x="3329471" y="2412937"/>
+            <a:off x="3121383" y="2343402"/>
             <a:ext cx="271065" cy="223612"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 1384251 w 3217557"/>
               <a:gd name="connsiteY0" fmla="*/ 661544 h 2702049"/>
               <a:gd name="connsiteX1" fmla="*/ 1574067 w 3217557"/>
               <a:gd name="connsiteY1" fmla="*/ 851360 h 2702049"/>
               <a:gd name="connsiteX2" fmla="*/ 1384251 w 3217557"/>
               <a:gd name="connsiteY2" fmla="*/ 1041176 h 2702049"/>
               <a:gd name="connsiteX3" fmla="*/ 1194435 w 3217557"/>
               <a:gd name="connsiteY3" fmla="*/ 851360 h 2702049"/>
               <a:gd name="connsiteX4" fmla="*/ 1384251 w 3217557"/>
               <a:gd name="connsiteY4" fmla="*/ 661544 h 2702049"/>
               <a:gd name="connsiteX5" fmla="*/ 1993421 w 3217557"/>
               <a:gd name="connsiteY5" fmla="*/ 661544 h 2702049"/>
               <a:gd name="connsiteX6" fmla="*/ 2183237 w 3217557"/>
               <a:gd name="connsiteY6" fmla="*/ 851360 h 2702049"/>
               <a:gd name="connsiteX7" fmla="*/ 1993421 w 3217557"/>
               <a:gd name="connsiteY7" fmla="*/ 1041176 h 2702049"/>
               <a:gd name="connsiteX8" fmla="*/ 1803605 w 3217557"/>
               <a:gd name="connsiteY8" fmla="*/ 851360 h 2702049"/>
               <a:gd name="connsiteX9" fmla="*/ 1993421 w 3217557"/>
               <a:gd name="connsiteY9" fmla="*/ 661544 h 2702049"/>
@@ -10603,60 +10508,60 @@
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="1" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ko-KR" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="51" name="Rectangle 23">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{411254AD-C704-4DA8-B5ED-2CB7E0E42884}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{411254AD-C704-4DA8-B5ED-2CB7E0E42884}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1556792" y="1171539"/>
+            <a:off x="1808745" y="1128112"/>
             <a:ext cx="360040" cy="216024"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="4529836" h="2664566">
                 <a:moveTo>
                   <a:pt x="1861969" y="0"/>
                 </a:moveTo>
                 <a:cubicBezTo>
                   <a:pt x="2177122" y="0"/>
                   <a:pt x="2455874" y="155855"/>
                   <a:pt x="2611443" y="404565"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="2709453" y="315054"/>
                   <a:pt x="2840684" y="266178"/>
                   <a:pt x="2983336" y="266178"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="3293144" y="266178"/>
@@ -10727,258 +10632,199 @@
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2700"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:cxnSp>
-[...36 lines deleted...]
-      </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27" name="TextBox 26">
+          <p:cNvPr id="37" name="TextBox 36">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFD7E776-6FF1-490E-8BA8-02F3FA4724B3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{AFD7E776-6FF1-490E-8BA8-02F3FA4724B3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5076056" y="3970985"/>
-            <a:ext cx="4320480" cy="738664"/>
+            <a:off x="4644008" y="4011910"/>
+            <a:ext cx="4248472" cy="738664"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="16669" marR="10953"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1400" spc="60" dirty="0" smtClean="0">
+              <a:rPr lang="kk-KZ" sz="1400" spc="60" dirty="0" smtClean="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>ОТВЕТСТВЕННОЕ ЛИЦО  ОТДЕЛА ОБРАЗОВАНИЯ</a:t>
+              <a:t>БІЛІМ БӨЛІМІНІҢ ЖАУАПТЫ ТҰЛҒАСЫ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0" smtClean="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>«</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="kk-KZ" sz="1400" spc="60" dirty="0" smtClean="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t>ОБЛАКО</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1400" spc="60" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" sz="1400" dirty="0" smtClean="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>РАССЫЛАЕТ</a:t>
+              <a:t>»</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" spc="60" dirty="0" smtClean="0">
+              <a:rPr lang="kk-KZ" sz="1400" spc="60" dirty="0" smtClean="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...27 lines deleted...]
-              <a:t> </a:t>
+              <a:t>-НЫҢ СІЛТЕМЕСІН БІЛІМ БЕРУ ҰЙЫМДАРЫНА ЖІБЕРЕДІ</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="1400" spc="60" dirty="0" smtClean="0">
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="28" name="Group 9">
+          <p:cNvPr id="38" name="Group 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9965350E-9472-4815-9297-2800645B06F1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9965350E-9472-4815-9297-2800645B06F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3655159" y="3688432"/>
+            <a:off x="3275856" y="3616424"/>
             <a:ext cx="1277005" cy="1277005"/>
             <a:chOff x="899591" y="1902000"/>
             <a:chExt cx="1250671" cy="1250671"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="29" name="Oval 10">
+            <p:cNvPr id="39" name="Oval 10">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB821AD1-150E-40F3-9FFE-C40DF07E60F9}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{FB821AD1-150E-40F3-9FFE-C40DF07E60F9}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="899591" y="1902000"/>
               <a:ext cx="1250671" cy="1250671"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:ln w="6350">
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2700"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="30" name="Oval 11">
+            <p:cNvPr id="43" name="Oval 11">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61B8277D-29FF-4433-A024-D3C56CF111A6}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{61B8277D-29FF-4433-A024-D3C56CF111A6}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1016229" y="2018638"/>
               <a:ext cx="1017395" cy="1017395"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
             <a:ln w="6350">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
@@ -10993,207 +10839,330 @@
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="32" name="TextBox 31">
+          <p:cNvPr id="44" name="TextBox 43">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10C89658-710F-4531-9F5D-5946312B65CF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{10C89658-710F-4531-9F5D-5946312B65CF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3779912" y="3957905"/>
-            <a:ext cx="1072432" cy="769441"/>
+            <a:off x="3347864" y="3890541"/>
+            <a:ext cx="1143546" cy="769441"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1100" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" sz="1100" dirty="0" err="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="191919"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>С ОО </a:t>
-[...9 lines deleted...]
-              <a:t>(отдел образования)</a:t>
+              <a:t>ББ-дан</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="1100" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="191919"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1100" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" sz="800" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="191919"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>в ОО до </a:t>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="800" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>білім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="800" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="800" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бөлімінен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="800" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1100" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ББҰ-ға </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="1100" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="191919"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>25.05.2021 г.</a:t>
+              <a:t>25.05.2021 ж. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1100" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>дейін</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="1100" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="191919"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="Oval 19">
+          <p:cNvPr id="45" name="Oval 19">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{193FECE9-43A2-4B0A-8B67-B9B144D231ED}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{193FECE9-43A2-4B0A-8B67-B9B144D231ED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4553744" y="3569194"/>
+            <a:off x="4193704" y="3507854"/>
             <a:ext cx="522312" cy="522312"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="tx2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2700"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="67" name="Прямая со стрелкой 66"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3203848" y="3363838"/>
+            <a:ext cx="331029" cy="367591"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:lumMod val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:tailEnd type="arrow"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="74" name="Прямая со стрелкой 73"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1979712" y="2067694"/>
+            <a:ext cx="331029" cy="367591"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent5">
+                <a:lumMod val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:tailEnd type="arrow"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="34" name="Rectangle 9">
+          <p:cNvPr id="75" name="Rectangle 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{444E6227-4972-4DE6-BEB0-C3FC42991182}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4644008" y="3723878"/>
+            <a:off x="4283968" y="3651870"/>
             <a:ext cx="360040" cy="216024"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 833935 w 3239999"/>
               <a:gd name="connsiteY0" fmla="*/ 22 h 3032924"/>
               <a:gd name="connsiteX1" fmla="*/ 1576606 w 3239999"/>
               <a:gd name="connsiteY1" fmla="*/ 402054 h 3032924"/>
               <a:gd name="connsiteX2" fmla="*/ 1576606 w 3239999"/>
               <a:gd name="connsiteY2" fmla="*/ 430441 h 3032924"/>
               <a:gd name="connsiteX3" fmla="*/ 1576606 w 3239999"/>
               <a:gd name="connsiteY3" fmla="*/ 526981 h 3032924"/>
               <a:gd name="connsiteX4" fmla="*/ 1576606 w 3239999"/>
               <a:gd name="connsiteY4" fmla="*/ 2765302 h 3032924"/>
               <a:gd name="connsiteX5" fmla="*/ 378630 w 3239999"/>
               <a:gd name="connsiteY5" fmla="*/ 2472117 h 3032924"/>
               <a:gd name="connsiteX6" fmla="*/ 384918 w 3239999"/>
               <a:gd name="connsiteY6" fmla="*/ 526981 h 3032924"/>
               <a:gd name="connsiteX7" fmla="*/ 239143 w 3239999"/>
               <a:gd name="connsiteY7" fmla="*/ 526981 h 3032924"/>
               <a:gd name="connsiteX8" fmla="*/ 239143 w 3239999"/>
               <a:gd name="connsiteY8" fmla="*/ 2776423 h 3032924"/>
               <a:gd name="connsiteX9" fmla="*/ 1576606 w 3239999"/>
               <a:gd name="connsiteY9" fmla="*/ 2776423 h 3032924"/>
@@ -12953,88 +12922,50 @@
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2700"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:cxnSp>
-[...36 lines deleted...]
-      </p:cxnSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -13075,65 +13006,65 @@
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr lIns="68580" tIns="34290" rIns="68580" bIns="34290" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>ИТОГОВАЯ АТТЕСТАЦИЯ ОБУЧАЮЩИХСЯ 11(12) КЛАССОВ</a:t>
+              <a:t>11(12) СЫНЫП БІЛІМ АЛУШЫЛАРЫН ҚОРЫТЫНДЫ АТТЕСТАТТАУ</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="2" name="Группа 37"/>
+          <p:cNvPr id="38" name="Группа 37"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="2648480" y="1324839"/>
             <a:ext cx="3765942" cy="3743763"/>
             <a:chOff x="2648480" y="964799"/>
             <a:chExt cx="3765942" cy="3743763"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="11" name="Block Arc 3">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{318C2E1B-EC3B-4D1F-AD14-B959940C5018}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
@@ -13445,494 +13376,223 @@
             <a:endParaRPr lang="ko-KR" altLang="en-US" sz="1400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="TextBox 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{93983EA5-752F-476E-B71A-1620C5A16D65}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6301208" y="1700103"/>
-            <a:ext cx="2807296" cy="1384995"/>
+            <a:off x="6084168" y="1700103"/>
+            <a:ext cx="3059832" cy="1015663"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1200" spc="-19" dirty="0" smtClean="0">
+              <a:rPr lang="kk-KZ" sz="1200" spc="45" dirty="0" smtClean="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>ПОСЛЕ </a:t>
+              <a:t>ФАЙЛДАР АШЫЛҒАН СОҢ </a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1200" spc="26" dirty="0" smtClean="0">
+              <a:rPr lang="kk-KZ" sz="1200" spc="45" dirty="0" smtClean="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>РАЗАРХИВИРОВАНИЯ  </a:t>
+              <a:t>ЕМТИХАН МАТЕРИАЛДАРЫ БАСЫП ШЫҒАРЫЛАДЫ, БУЫП-ТҮЙІЛЕДІ ЖӘНЕ ЕМТИХАНДАРДЫ ӨТКІЗУ ҮШІН БЕРІЛЕДІ</a:t>
             </a:r>
-            <a:r>
-[...62 lines deleted...]
-            <a:endParaRPr lang="ko-KR" altLang="en-US" sz="1200" dirty="0">
+            <a:endParaRPr lang="ko-KR" altLang="en-US" sz="1200" spc="45" dirty="0">
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="TextBox 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{465A1A29-52BE-4AC9-AF81-521240F87180}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6264696" y="3795886"/>
-            <a:ext cx="2771800" cy="1200329"/>
+            <a:ext cx="2771800" cy="1015663"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPts val="604"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" sz="1200" spc="8" dirty="0" smtClean="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>ОТВЕТСТВЕННОСТЬ </a:t>
-[...55 lines deleted...]
-              <a:t>ОБРАЗОВАНИЯ, ПРЕДСТАВЛЕННЫЕ ОТВЕТСТВЕННЫЕ ЛИЦА СТОРОН</a:t>
+              <a:t>ЕМТИХАН МАТЕРИАЛДАРЫ ҮШІН БІЛІМ БӨЛІМДЕРІ МЕН БІЛІМ БЕРУ ҰЙЫМДАРЫ, ТАРАПТАРДЫҢ ҰСЫНҒАН ЖАУАПТЫ ТҰЛҒАЛАРЫ ЖАУАП БЕРЕДІ</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="1200" dirty="0">
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="TextBox 23">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7324D5F1-228C-4872-A00C-F3DBBF0C0D9E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1668745"/>
-            <a:ext cx="3059832" cy="830997"/>
+            <a:ext cx="2915816" cy="1015663"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1200" spc="-83" dirty="0" smtClean="0">
+              <a:rPr lang="kk-KZ" sz="1200" spc="45" dirty="0" smtClean="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>В </a:t>
+              <a:t>ҚР БҒМ-МЕН БЕЛГІЛЕНГЕН УАҚЫТТА БІЛІМ БЕРУ ҰЙЫМДАРЫ ФАЙЛДАРДЫ МҰРАҒАТТАН ШЫҒАРУ ҮШІН ҰТО-ДАН ҚҰПИЯСӨЗ АЛАДЫ</a:t>
             </a:r>
-            <a:r>
-[...111 lines deleted...]
-            <a:endParaRPr lang="ko-KR" altLang="en-US" sz="1200" dirty="0">
+            <a:endParaRPr lang="ko-KR" altLang="en-US" sz="1200" spc="45" dirty="0">
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="TextBox 26">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D508484C-5B6D-4ACE-B90F-625F32E35582}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="179512" y="3756977"/>
             <a:ext cx="2520280" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPts val="604"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1200" spc="45" dirty="0" smtClean="0">
+              <a:rPr lang="kk-KZ" sz="1200" spc="45" dirty="0" smtClean="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>ОРГАНИЗАЦИИ </a:t>
+              <a:t>БІЛІМ БЕРУ ҰЙЫМДАРЫ МҰРАҒАТТАЛҒАН ФАЙЛДЫ ЖҮКТЕП АЛУ ҮШІН СІЛТЕМЕ АЛАДЫ</a:t>
             </a:r>
-            <a:r>
-[...47 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1200" spc="45" dirty="0" smtClean="0">
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="34" name="Rounded Rectangle 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{24BEE717-A09F-4978-9ECA-470B331686BA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5108204" y="1905245"/>
             <a:ext cx="493148" cy="501378"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
@@ -16846,151 +16506,83 @@
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>04</a:t>
             </a:r>
             <a:endParaRPr lang="ko-KR" altLang="en-US" sz="1050" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="50" name="TextBox 49"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="699542"/>
-            <a:ext cx="9144000" cy="561692"/>
+            <a:ext cx="9144000" cy="315471"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="68580" tIns="34290" rIns="68580" bIns="34290" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" defTabSz="685800">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+              <a:rPr lang="kk-KZ" sz="1600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>ПОРЯДОК ПОЛУЧЕНИЯ</a:t>
+              <a:t>ЕМТИХАН МАТЕРИАЛДАРЫН ЭЛЕКТРОНДЫ ФОРМАТТА ҚАБЫЛДАУ ТӘРТІБІ</a:t>
             </a:r>
-            <a:r>
-[...73 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -17034,607 +16626,124 @@
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr lIns="68580" tIns="34290" rIns="68580" bIns="34290" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>ИТОГОВАЯ АТТЕСТАЦИЯ ОБУЧАЮЩИХСЯ 11(12) КЛАССОВ</a:t>
+              <a:t>11(12) СЫНЫП БІЛІМ АЛУШЫЛАРЫН ҚОРЫТЫНДЫ АТТЕСТАТТАУ</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="251519" y="699542"/>
+            <a:off x="251519" y="672103"/>
             <a:ext cx="8640961" cy="315471"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="68580" tIns="34290" rIns="68580" bIns="34290" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" defTabSz="685800">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
+              <a:rPr lang="kk-KZ" sz="1600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>РАСПЕЧАТКА И УПАКОВКА ЭКЗАМЕНАЦИОННЫХ МАТЕРИАЛОВ</a:t>
+              <a:t>ЕМТИХАН МАТЕРИАЛДАРЫН БАСЫП ШЫҒАРУ ЖӘНЕ БУЫП-ТҮЮ</a:t>
             </a:r>
-          </a:p>
-[...41 lines deleted...]
-            <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2400" b="1" dirty="0">
+            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
-              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-[...439 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="ko-KR" sz="1300" i="1" dirty="0">
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="2" name="Группа 15"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="323528" y="1563638"/>
-            <a:ext cx="1224136" cy="2304256"/>
+            <a:off x="395536" y="1419622"/>
+            <a:ext cx="1512168" cy="2664296"/>
             <a:chOff x="341172" y="1438149"/>
             <a:chExt cx="2880463" cy="3276228"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="26" name="Freeform 15">
+            <p:cNvPr id="6" name="Freeform 15">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF968E12-8FFC-4934-B4D8-6DEAA88C7CA8}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="16200000">
               <a:off x="1201414" y="2694156"/>
               <a:ext cx="3163158" cy="877284"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 190500 w 2559050"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 698500"/>
                 <a:gd name="connsiteX1" fmla="*/ 0 w 2559050"/>
                 <a:gd name="connsiteY1" fmla="*/ 152400 h 698500"/>
                 <a:gd name="connsiteX2" fmla="*/ 6350 w 2559050"/>
                 <a:gd name="connsiteY2" fmla="*/ 215900 h 698500"/>
                 <a:gd name="connsiteX3" fmla="*/ 2501900 w 2559050"/>
                 <a:gd name="connsiteY3" fmla="*/ 241300 h 698500"/>
@@ -18886,51 +17995,51 @@
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2701" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="27" name="Rectangle 22">
+            <p:cNvPr id="7" name="Rectangle 22">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18AB6CFE-27EC-43E9-B610-E6B88331E39E}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="16200000">
               <a:off x="1414123" y="2953197"/>
               <a:ext cx="2918164" cy="394869"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 0 w 2376264"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 321543"/>
                 <a:gd name="connsiteX1" fmla="*/ 2376264 w 2376264"/>
                 <a:gd name="connsiteY1" fmla="*/ 0 h 321543"/>
                 <a:gd name="connsiteX2" fmla="*/ 2376264 w 2376264"/>
                 <a:gd name="connsiteY2" fmla="*/ 321543 h 321543"/>
                 <a:gd name="connsiteX3" fmla="*/ 0 w 2376264"/>
                 <a:gd name="connsiteY3" fmla="*/ 321543 h 321543"/>
@@ -19023,51 +18132,51 @@
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2701"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="28" name="Freeform 18">
+            <p:cNvPr id="8" name="Freeform 18">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1A0F8C6-CF31-4482-B785-4563BB047E6F}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="16200000">
               <a:off x="661600" y="2695495"/>
               <a:ext cx="3197023" cy="682332"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 47625 w 2552700"/>
                 <a:gd name="connsiteY0" fmla="*/ 374650 h 685800"/>
                 <a:gd name="connsiteX1" fmla="*/ 0 w 2552700"/>
                 <a:gd name="connsiteY1" fmla="*/ 422275 h 685800"/>
                 <a:gd name="connsiteX2" fmla="*/ 447675 w 2552700"/>
                 <a:gd name="connsiteY2" fmla="*/ 685800 h 685800"/>
                 <a:gd name="connsiteX3" fmla="*/ 2549525 w 2552700"/>
                 <a:gd name="connsiteY3" fmla="*/ 615950 h 685800"/>
@@ -19996,51 +19105,51 @@
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2701"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="29" name="Freeform 19">
+            <p:cNvPr id="9" name="Freeform 19">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E7F7774-18EB-447E-93BF-39E751E692F5}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="16200000">
               <a:off x="771381" y="2826716"/>
               <a:ext cx="3019379" cy="470810"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 7144 w 2424113"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 378619"/>
                 <a:gd name="connsiteX1" fmla="*/ 0 w 2424113"/>
                 <a:gd name="connsiteY1" fmla="*/ 130969 h 378619"/>
                 <a:gd name="connsiteX2" fmla="*/ 431007 w 2424113"/>
                 <a:gd name="connsiteY2" fmla="*/ 378619 h 378619"/>
                 <a:gd name="connsiteX3" fmla="*/ 2424113 w 2424113"/>
                 <a:gd name="connsiteY3" fmla="*/ 304800 h 378619"/>
@@ -20336,51 +19445,51 @@
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
               <a:prstTxWarp prst="textNoShape">
                 <a:avLst/>
               </a:prstTxWarp>
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2701"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="30" name="Freeform 21">
+            <p:cNvPr id="10" name="Freeform 21">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73F01B0D-720E-4F54-B7C0-4AA7C538B813}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="16200000" flipH="1">
               <a:off x="367170" y="2720924"/>
               <a:ext cx="2706778" cy="750881"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 190500 w 2559050"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 698500"/>
                 <a:gd name="connsiteX1" fmla="*/ 0 w 2559050"/>
                 <a:gd name="connsiteY1" fmla="*/ 152400 h 698500"/>
                 <a:gd name="connsiteX2" fmla="*/ 6350 w 2559050"/>
                 <a:gd name="connsiteY2" fmla="*/ 215900 h 698500"/>
                 <a:gd name="connsiteX3" fmla="*/ 2501900 w 2559050"/>
                 <a:gd name="connsiteY3" fmla="*/ 241300 h 698500"/>
@@ -21632,51 +20741,51 @@
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2701" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="31" name="Rectangle 22">
+            <p:cNvPr id="11" name="Rectangle 22">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A8D80FA-390B-492A-A00B-48D4E04D4271}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="16200000" flipH="1">
               <a:off x="548923" y="2912422"/>
               <a:ext cx="2497700" cy="337974"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 0 w 2376264"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 321543"/>
                 <a:gd name="connsiteX1" fmla="*/ 2376264 w 2376264"/>
                 <a:gd name="connsiteY1" fmla="*/ 0 h 321543"/>
                 <a:gd name="connsiteX2" fmla="*/ 2376264 w 2376264"/>
                 <a:gd name="connsiteY2" fmla="*/ 321543 h 321543"/>
                 <a:gd name="connsiteX3" fmla="*/ 0 w 2376264"/>
                 <a:gd name="connsiteY3" fmla="*/ 321543 h 321543"/>
@@ -21769,51 +20878,51 @@
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2701"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="32" name="Freeform 24">
+            <p:cNvPr id="12" name="Freeform 24">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24A183D3-ACF1-4D5D-B1D5-C56460E6A387}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="16200000">
               <a:off x="-182643" y="2717881"/>
               <a:ext cx="2595388" cy="718950"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 190500 w 2559050"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 698500"/>
                 <a:gd name="connsiteX1" fmla="*/ 0 w 2559050"/>
                 <a:gd name="connsiteY1" fmla="*/ 152400 h 698500"/>
                 <a:gd name="connsiteX2" fmla="*/ 6350 w 2559050"/>
                 <a:gd name="connsiteY2" fmla="*/ 215900 h 698500"/>
                 <a:gd name="connsiteX3" fmla="*/ 2501900 w 2559050"/>
                 <a:gd name="connsiteY3" fmla="*/ 241300 h 698500"/>
@@ -23038,51 +22147,51 @@
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2701" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="33" name="Rectangle 22">
+            <p:cNvPr id="13" name="Rectangle 22">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D24E767-D611-40C5-B644-E6EB55DF7AA1}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="16200000">
               <a:off x="-6762" y="2931732"/>
               <a:ext cx="2391486" cy="323602"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 0 w 2376264"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 321543"/>
                 <a:gd name="connsiteX1" fmla="*/ 2376264 w 2376264"/>
                 <a:gd name="connsiteY1" fmla="*/ 0 h 321543"/>
                 <a:gd name="connsiteX2" fmla="*/ 2376264 w 2376264"/>
                 <a:gd name="connsiteY2" fmla="*/ 321543 h 321543"/>
                 <a:gd name="connsiteX3" fmla="*/ 0 w 2376264"/>
                 <a:gd name="connsiteY3" fmla="*/ 321543 h 321543"/>
@@ -23175,51 +22284,51 @@
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2701"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="34" name="Freeform 27">
+            <p:cNvPr id="14" name="Freeform 27">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EDD2001-D144-47CE-8573-EE4FCDC67E2B}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="16200000">
               <a:off x="-771305" y="2791676"/>
               <a:ext cx="2828672" cy="603717"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 47625 w 2552700"/>
                 <a:gd name="connsiteY0" fmla="*/ 374650 h 685800"/>
                 <a:gd name="connsiteX1" fmla="*/ 0 w 2552700"/>
                 <a:gd name="connsiteY1" fmla="*/ 422275 h 685800"/>
                 <a:gd name="connsiteX2" fmla="*/ 447675 w 2552700"/>
                 <a:gd name="connsiteY2" fmla="*/ 685800 h 685800"/>
                 <a:gd name="connsiteX3" fmla="*/ 2549525 w 2552700"/>
                 <a:gd name="connsiteY3" fmla="*/ 615950 h 685800"/>
@@ -24138,51 +23247,51 @@
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2701" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="35" name="Freeform 28">
+            <p:cNvPr id="15" name="Freeform 28">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60F2AC0C-150C-4232-8AAB-ED889D137390}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="16200000">
               <a:off x="-674173" y="2907778"/>
               <a:ext cx="2671495" cy="416566"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 7144 w 2424113"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 378619"/>
                 <a:gd name="connsiteX1" fmla="*/ 0 w 2424113"/>
                 <a:gd name="connsiteY1" fmla="*/ 130969 h 378619"/>
                 <a:gd name="connsiteX2" fmla="*/ 431007 w 2424113"/>
                 <a:gd name="connsiteY2" fmla="*/ 378619 h 378619"/>
                 <a:gd name="connsiteX3" fmla="*/ 2424113 w 2424113"/>
                 <a:gd name="connsiteY3" fmla="*/ 304800 h 378619"/>
@@ -24484,50 +23593,467 @@
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
               <a:prstTxWarp prst="textNoShape">
                 <a:avLst/>
               </a:prstTxWarp>
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2701"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EDF784E-0911-4B10-8876-889803C61D1E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2123728" y="1226245"/>
+            <a:ext cx="576064" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="kk-KZ" altLang="ko-KR" sz="4400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B4CBF7E-7F68-450C-9FEC-617CDF1521A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2627784" y="1327577"/>
+            <a:ext cx="6372200" cy="2108269"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" altLang="ko-KR" sz="1300" dirty="0" smtClean="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ҰТО-НЫҢ БЕРГЕН ҚҰПИЯСӨЗІ АРҚЫЛЫ МҰРАҒАТТАЛҒАН ФАЙЛ АШЫЛАДЫ. ІШІНДЕГІ ЕМТИХАН МАТЕРИАЛДАРЫ БІТІРУШІ САНЫНА СӘЙКЕС БІЛІМ БЕРУ ҰЙЫМЫНДА ЕМТИХАНҒА БІР КҮН ҚАЛҒАНДА БАСЫП ШЫҒАРЫЛАДЫ.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="kk-KZ" altLang="ko-KR" sz="700" dirty="0" smtClean="0">
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" altLang="ko-KR" sz="1300" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ҚҰПИЯСӨЗ  АЛУ ЖӘНЕ МАТЕРИАЛДАРЫ БАСУ МЕРЗІМДЕРІ: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" altLang="ko-KR" sz="1100" b="1" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(ҰТО-дан ББ-ға – 9:00-10:00, ББ-дан ББ-ға (білім бөлімі) – 10:00-13:00, ББ-ден білім беру ұйымына – 16:00-17:00)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="kk-KZ" altLang="ko-KR" sz="700" dirty="0" smtClean="0">
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="87313">
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="182563" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ОҚЫТУ ТІЛІ БОЙЫНША ЭССЕ ТАҚЫРЫПТАРЫ – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1050" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>31 МАМЫР 2021 ж.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr indent="87313">
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="182563" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>АЛГЕБРА ЖӘНЕ АНАЛИЗ БАСТАМАЛАРЫ ПӘНІНЕН ЖАЗБАША ЕМТИХАН – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1050" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>3 МАУСЫМ 2021 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1050" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ж.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr indent="87313">
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="182563" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ҚАЗАҚСТАН ТАРИХЫНАН СҰРАҚ КІТАПШАЛАРЫ – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1050" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>6 МАУСЫМ 2021 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1050" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ж.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr indent="87313">
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="182563" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ҚАЗАҚ/ОРЫС ТІЛІНЕН СҰРАҚ КІТАПШАЛАРЫ МЕН АУДИОМАТЕРИАЛДАР </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1050" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>9 МАУСЫМ 2021 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" sz="1050" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="191919"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ж.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ko-KR" sz="1100" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent3">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="TextBox 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EDF784E-0911-4B10-8876-889803C61D1E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2145244" y="3333929"/>
+            <a:ext cx="626556" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="kk-KZ" altLang="ko-KR" sz="4400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B4CBF7E-7F68-450C-9FEC-617CDF1521A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2699792" y="3455298"/>
+            <a:ext cx="6264696" cy="1492716"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" altLang="ko-KR" sz="1300" dirty="0" smtClean="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ЭССЕ ТАҚЫРЫПТАРЫ, БАҚЫЛАУ ЖҰМЫСЫ КОНВЕРТКЕ, СҰРАҚ КІТАПШАЛАРЫ МЕН ЖАУАП ПАРАҚТАРЫ ҚОРАПҚА ӘР СЫНЫП БОЙЫНША БӨЛЕК САЛЫНАДЫ. АУДИОМАТЕРИАЛ ЭЛЕКТРОНДЫ ТАСЫМАЛДАҒЫШҚА ЖҮКТЕЛІП, СҰРАҚ КІТАПШАЛАРЫ ЖӘНЕ ЖАУАП ПАРАҚТАРЫМЕН БІРГЕ  ҚОРАПҚА САЛЫНАДЫ.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" altLang="ko-KR" sz="1300" dirty="0" smtClean="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>БУЫП-ТҮЙІЛГЕН МАТЕРИАЛДАР БІЛІМ БЕРУ ҰЙЫМЫНЫҢ МӨРІМЕН ЖӘНЕ КҮНМЕН РАСТАЛАДЫ.</a:t>
+            </a:r>
+            <a:endParaRPr lang="kk-KZ" altLang="ko-KR" sz="1300" i="1" dirty="0" smtClean="0">
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -24568,414 +24094,124 @@
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr lIns="68580" tIns="34290" rIns="68580" bIns="34290" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>ИТОГОВАЯ АТТЕСТАЦИЯ ОБУЧАЮЩИХСЯ 11(12) КЛАССОВ</a:t>
+              <a:t>11(12) СЫНЫП БІЛІМ АЛУШЫЛАРЫН ҚОРЫТЫНДЫ АТТЕСТАТТАУ</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="251519" y="699542"/>
+            <a:off x="251519" y="672103"/>
             <a:ext cx="8640961" cy="315471"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="68580" tIns="34290" rIns="68580" bIns="34290" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" defTabSz="685800">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="kk-KZ" sz="1600" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>ХРАНЕНИЕ И ВСКРЫТИЕ </a:t>
+              <a:t>ЕМТИХАН МАТЕРИАЛДАРЫН САҚТАУ ЖӘНЕ АШУ</a:t>
             </a:r>
-            <a:r>
-[...289 lines deleted...]
-            <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2400" b="1" dirty="0">
+            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="2" name="Группа 15"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6228184" y="1275606"/>
-            <a:ext cx="2304256" cy="3312368"/>
+            <a:off x="6588224" y="1203598"/>
+            <a:ext cx="2088232" cy="3150739"/>
             <a:chOff x="341172" y="1438149"/>
             <a:chExt cx="2880463" cy="3276228"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="26" name="Freeform 15">
+            <p:cNvPr id="6" name="Freeform 15">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF968E12-8FFC-4934-B4D8-6DEAA88C7CA8}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="16200000">
               <a:off x="1201414" y="2694156"/>
               <a:ext cx="3163158" cy="877284"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 190500 w 2559050"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 698500"/>
                 <a:gd name="connsiteX1" fmla="*/ 0 w 2559050"/>
                 <a:gd name="connsiteY1" fmla="*/ 152400 h 698500"/>
                 <a:gd name="connsiteX2" fmla="*/ 6350 w 2559050"/>
                 <a:gd name="connsiteY2" fmla="*/ 215900 h 698500"/>
                 <a:gd name="connsiteX3" fmla="*/ 2501900 w 2559050"/>
                 <a:gd name="connsiteY3" fmla="*/ 241300 h 698500"/>
@@ -26227,51 +25463,51 @@
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2701" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="27" name="Rectangle 22">
+            <p:cNvPr id="7" name="Rectangle 22">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18AB6CFE-27EC-43E9-B610-E6B88331E39E}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="16200000">
               <a:off x="1414123" y="2953197"/>
               <a:ext cx="2918164" cy="394869"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 0 w 2376264"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 321543"/>
                 <a:gd name="connsiteX1" fmla="*/ 2376264 w 2376264"/>
                 <a:gd name="connsiteY1" fmla="*/ 0 h 321543"/>
                 <a:gd name="connsiteX2" fmla="*/ 2376264 w 2376264"/>
                 <a:gd name="connsiteY2" fmla="*/ 321543 h 321543"/>
                 <a:gd name="connsiteX3" fmla="*/ 0 w 2376264"/>
                 <a:gd name="connsiteY3" fmla="*/ 321543 h 321543"/>
@@ -26364,51 +25600,51 @@
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2701"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="28" name="Freeform 18">
+            <p:cNvPr id="8" name="Freeform 18">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1A0F8C6-CF31-4482-B785-4563BB047E6F}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="16200000">
               <a:off x="661600" y="2695495"/>
               <a:ext cx="3197023" cy="682332"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 47625 w 2552700"/>
                 <a:gd name="connsiteY0" fmla="*/ 374650 h 685800"/>
                 <a:gd name="connsiteX1" fmla="*/ 0 w 2552700"/>
                 <a:gd name="connsiteY1" fmla="*/ 422275 h 685800"/>
                 <a:gd name="connsiteX2" fmla="*/ 447675 w 2552700"/>
                 <a:gd name="connsiteY2" fmla="*/ 685800 h 685800"/>
                 <a:gd name="connsiteX3" fmla="*/ 2549525 w 2552700"/>
                 <a:gd name="connsiteY3" fmla="*/ 615950 h 685800"/>
@@ -27337,51 +26573,51 @@
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2701"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="29" name="Freeform 19">
+            <p:cNvPr id="9" name="Freeform 19">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E7F7774-18EB-447E-93BF-39E751E692F5}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="16200000">
               <a:off x="771381" y="2826716"/>
               <a:ext cx="3019379" cy="470810"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 7144 w 2424113"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 378619"/>
                 <a:gd name="connsiteX1" fmla="*/ 0 w 2424113"/>
                 <a:gd name="connsiteY1" fmla="*/ 130969 h 378619"/>
                 <a:gd name="connsiteX2" fmla="*/ 431007 w 2424113"/>
                 <a:gd name="connsiteY2" fmla="*/ 378619 h 378619"/>
                 <a:gd name="connsiteX3" fmla="*/ 2424113 w 2424113"/>
                 <a:gd name="connsiteY3" fmla="*/ 304800 h 378619"/>
@@ -27677,51 +26913,51 @@
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
               <a:prstTxWarp prst="textNoShape">
                 <a:avLst/>
               </a:prstTxWarp>
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2701"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="30" name="Freeform 21">
+            <p:cNvPr id="10" name="Freeform 21">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73F01B0D-720E-4F54-B7C0-4AA7C538B813}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="16200000" flipH="1">
               <a:off x="367170" y="2720924"/>
               <a:ext cx="2706778" cy="750881"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 190500 w 2559050"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 698500"/>
                 <a:gd name="connsiteX1" fmla="*/ 0 w 2559050"/>
                 <a:gd name="connsiteY1" fmla="*/ 152400 h 698500"/>
                 <a:gd name="connsiteX2" fmla="*/ 6350 w 2559050"/>
                 <a:gd name="connsiteY2" fmla="*/ 215900 h 698500"/>
                 <a:gd name="connsiteX3" fmla="*/ 2501900 w 2559050"/>
                 <a:gd name="connsiteY3" fmla="*/ 241300 h 698500"/>
@@ -28973,51 +28209,51 @@
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2701" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="31" name="Rectangle 22">
+            <p:cNvPr id="11" name="Rectangle 22">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A8D80FA-390B-492A-A00B-48D4E04D4271}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="16200000" flipH="1">
               <a:off x="548923" y="2912422"/>
               <a:ext cx="2497700" cy="337974"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 0 w 2376264"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 321543"/>
                 <a:gd name="connsiteX1" fmla="*/ 2376264 w 2376264"/>
                 <a:gd name="connsiteY1" fmla="*/ 0 h 321543"/>
                 <a:gd name="connsiteX2" fmla="*/ 2376264 w 2376264"/>
                 <a:gd name="connsiteY2" fmla="*/ 321543 h 321543"/>
                 <a:gd name="connsiteX3" fmla="*/ 0 w 2376264"/>
                 <a:gd name="connsiteY3" fmla="*/ 321543 h 321543"/>
@@ -29110,51 +28346,51 @@
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2701"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="32" name="Freeform 24">
+            <p:cNvPr id="12" name="Freeform 24">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24A183D3-ACF1-4D5D-B1D5-C56460E6A387}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="16200000">
               <a:off x="-182643" y="2717881"/>
               <a:ext cx="2595388" cy="718950"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 190500 w 2559050"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 698500"/>
                 <a:gd name="connsiteX1" fmla="*/ 0 w 2559050"/>
                 <a:gd name="connsiteY1" fmla="*/ 152400 h 698500"/>
                 <a:gd name="connsiteX2" fmla="*/ 6350 w 2559050"/>
                 <a:gd name="connsiteY2" fmla="*/ 215900 h 698500"/>
                 <a:gd name="connsiteX3" fmla="*/ 2501900 w 2559050"/>
                 <a:gd name="connsiteY3" fmla="*/ 241300 h 698500"/>
@@ -30379,51 +29615,51 @@
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2701" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="33" name="Rectangle 22">
+            <p:cNvPr id="13" name="Rectangle 22">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D24E767-D611-40C5-B644-E6EB55DF7AA1}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="16200000">
               <a:off x="-6762" y="2931732"/>
               <a:ext cx="2391486" cy="323602"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 0 w 2376264"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 321543"/>
                 <a:gd name="connsiteX1" fmla="*/ 2376264 w 2376264"/>
                 <a:gd name="connsiteY1" fmla="*/ 0 h 321543"/>
                 <a:gd name="connsiteX2" fmla="*/ 2376264 w 2376264"/>
                 <a:gd name="connsiteY2" fmla="*/ 321543 h 321543"/>
                 <a:gd name="connsiteX3" fmla="*/ 0 w 2376264"/>
                 <a:gd name="connsiteY3" fmla="*/ 321543 h 321543"/>
@@ -30516,51 +29752,51 @@
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2701"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="34" name="Freeform 27">
+            <p:cNvPr id="14" name="Freeform 27">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EDD2001-D144-47CE-8573-EE4FCDC67E2B}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="16200000">
               <a:off x="-771305" y="2791676"/>
               <a:ext cx="2828672" cy="603717"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 47625 w 2552700"/>
                 <a:gd name="connsiteY0" fmla="*/ 374650 h 685800"/>
                 <a:gd name="connsiteX1" fmla="*/ 0 w 2552700"/>
                 <a:gd name="connsiteY1" fmla="*/ 422275 h 685800"/>
                 <a:gd name="connsiteX2" fmla="*/ 447675 w 2552700"/>
                 <a:gd name="connsiteY2" fmla="*/ 685800 h 685800"/>
                 <a:gd name="connsiteX3" fmla="*/ 2549525 w 2552700"/>
                 <a:gd name="connsiteY3" fmla="*/ 615950 h 685800"/>
@@ -31479,51 +30715,51 @@
               <a:schemeClr val="accent1">
                 <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2701" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="35" name="Freeform 28">
+            <p:cNvPr id="15" name="Freeform 28">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60F2AC0C-150C-4232-8AAB-ED889D137390}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="16200000">
               <a:off x="-674173" y="2907778"/>
               <a:ext cx="2671495" cy="416566"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 7144 w 2424113"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 378619"/>
                 <a:gd name="connsiteX1" fmla="*/ 0 w 2424113"/>
                 <a:gd name="connsiteY1" fmla="*/ 130969 h 378619"/>
                 <a:gd name="connsiteX2" fmla="*/ 431007 w 2424113"/>
                 <a:gd name="connsiteY2" fmla="*/ 378619 h 378619"/>
                 <a:gd name="connsiteX3" fmla="*/ 2424113 w 2424113"/>
                 <a:gd name="connsiteY3" fmla="*/ 304800 h 378619"/>
@@ -31827,84 +31063,263 @@
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
               <a:prstTxWarp prst="textNoShape">
                 <a:avLst/>
               </a:prstTxWarp>
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2701"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="TextBox 24">
+          <p:cNvPr id="17" name="TextBox 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{8B4CBF7E-7F68-450C-9FEC-617CDF1521A6}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EDF784E-0911-4B10-8876-889803C61D1E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1043608" y="3561278"/>
-            <a:ext cx="4896544" cy="738664"/>
+            <a:off x="395536" y="1563638"/>
+            <a:ext cx="936104" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="kk-KZ" altLang="ko-KR" sz="4400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B4CBF7E-7F68-450C-9FEC-617CDF1521A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1259632" y="1635646"/>
+            <a:ext cx="4896544" cy="1600438"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="kk-KZ" altLang="ko-KR" sz="1400" dirty="0" smtClean="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>ЭКЗАМЕНАЦИОННЫЕ МАТЕРИАЛЫ ВСКРЫВАЮТСЯ ЗА 1 ЧАС ДО НАЧАЛА ЭКЗАМЕНА В ПРИСУТСТВИИ НЕ МЕНЕЕ 5 УЧИТЕЛЕЙ. </a:t>
+              <a:t>ЕМТИХАН МАТЕРИАЛДАРЫ ЕМТИХАН ӨТКІЗІЛГЕНГЕ ДЕЙІН ҚҰПИЯЛЫЛЫҚ ШАРАЛАРЫНЫҢ ҚАМТАМАСЫЗ ЕТІЛУІ АРҚЫЛЫ САҚТАЛАДЫ </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="ko-KR" sz="1400" dirty="0">
+            <a:r>
+              <a:rPr lang="kk-KZ" altLang="ko-KR" sz="1200" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(СЕЙФТЕ САҚТАУ)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="kk-KZ" altLang="ko-KR" sz="1400" dirty="0" smtClean="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="kk-KZ" altLang="ko-KR" sz="1400" dirty="0" smtClean="0">
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" b="1" spc="8" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ЕМТИХАН МАТЕРИАЛДАРЫ ҮШІН БІЛІМ БӨЛІМДЕРІ МЕН БІЛІМ БЕРУ ҰЙЫМДАРЫ, ТАРАПТАРДЫҢ ҰСЫНҒАН ЖАУАПТЫ ТҰЛҒАЛАРЫ ЖАУАП БЕРЕДІ.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1400" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="accent3">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="TextBox 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EDF784E-0911-4B10-8876-889803C61D1E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="395536" y="3435846"/>
+            <a:ext cx="936104" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="kk-KZ" altLang="ko-KR" sz="4400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr lang="ko-KR" altLang="en-US" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B4CBF7E-7F68-450C-9FEC-617CDF1521A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1259632" y="3507854"/>
+            <a:ext cx="5112568" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="kk-KZ" altLang="ko-KR" sz="1400" dirty="0" smtClean="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ЕМТИХАН МАТЕРИАЛДАРЫ КЕМІНДЕ 5 МҰҒАЛІМНІҢ ҚАТЫСУЫМЕН ЕМТИХАННЫҢ БАСТАЛУЫНА 1 САҒАТ ҚАЛҒАНДА АШЫЛАДЫ.</a:t>
+            </a:r>
+            <a:endParaRPr lang="kk-KZ" altLang="ko-KR" sz="1100" i="1" dirty="0" smtClean="0">
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -32168,79 +31583,78 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>530</Words>
+  <Words>494</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Экран (16:9)</PresentationFormat>
-  <Paragraphs>61</Paragraphs>
+  <Paragraphs>62</Paragraphs>
   <Slides>6</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Тема Office</vt:lpstr>
-      <vt:lpstr>Слайд 1</vt:lpstr>
-[...4 lines deleted...]
-      <vt:lpstr>Слайд 6</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Слайд 1</dc:title>
   <dc:creator>Акжан Хайдарова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>