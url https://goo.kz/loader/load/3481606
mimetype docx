--- v0 (2025-12-10)
+++ v1 (2026-05-03)
@@ -1,6545 +1,6401 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00B607C2" w:rsidRPr="00533934" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
-[...2 lines deleted...]
-        <w:ind w:left="5670"/>
+    <w:p w:rsidR="00BD2A19" w:rsidRDefault="00BD2A19" w:rsidP="00BD2A19">
+      <w:pPr>
+        <w:ind w:left="4956"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:ind w:left="5670"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Павлодар облысы әкімдігінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD2A19" w:rsidRDefault="00BD2A19" w:rsidP="00BD2A19">
+      <w:pPr>
+        <w:ind w:left="4956"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...23 lines deleted...]
-      </w:r>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...56 lines deleted...]
-        <w:widowControl w:val="0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2016 жылғы «19» ақпандағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD2A19" w:rsidRDefault="00BD2A19" w:rsidP="00BD2A19">
+      <w:pPr>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>№ 39/2  қаулысына</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="003707C5" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003707C5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="00B627C5" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B627C5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Павлодар облысы әкімдігінің </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="00B627C5" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B627C5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B627C5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жылғы «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">28 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B627C5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мамырдағы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B627C5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B627C5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="00B627C5" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B627C5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">153/5 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B627C5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7655"/>
+          <w:tab w:val="left" w:pos="2040"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...38 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                          б</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B627C5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>екітілді</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7655"/>
+          <w:tab w:val="left" w:pos="2040"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...10 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7655"/>
+          <w:tab w:val="left" w:pos="2040"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...42 lines deleted...]
-        <w:ind w:left="461"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...40 lines deleted...]
-        <w:ind w:left="461"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="003F475E" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...136 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1304 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Негізгі орта, жалпы орта білім беру туралы құжаттардың</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="003F475E" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>телнұсқаларын беру</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>» мемлекеттік көрсетілетін қызмет регламенті</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="004B0366" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="004B0366" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="003F475E" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="32"/>
-[...10 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="003F475E" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...114 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="003F475E" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...27 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1. «Негізгі орта, жалпы орта білім беру туралы құжаттардың телнұсқаларын беру» мемлекеттік көрсетілетін қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) Павлодар облысының негізгі орта және жалпы орта білім беру ұйымдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="27"/>
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижесін беру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="27"/>
-[...9 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті берушінің кеңсесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="003F7B3B" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2) «Азаматтарға арналған үкімет» мемлекеттік корпорациясы» коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) арқылы жүзеге асырылады</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="003F475E" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2. Мемлекеттік қызметті көрсету нысаны: қағаз түрінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="003F475E" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3. Мемлекеттік қызметті көрсету нәтижесі негізгі орта білім туралы куәліктің телнұсқасын, жалпы орта білім туралы аттестаттың телнұсқасын беру</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болып табылады</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="003F475E" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: қағаз түрінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="004B0366" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="004B0366" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="003F475E" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...96 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ab"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2. Мемлекеттік қызметті көрсету процесінде көрсетілетін</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="003F475E" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызметті берушінің құрылымдық бөлімшелерінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="003F475E" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(қызметкерлерінің) іс-қимыл тәртібін сипаттау</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="003F475E" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B0366" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Қазақстан Республикасы Білім  және  ғылым министрінің  2015 жылғы 8 сәуірдегі  № 179  бұйрығымен бекітілген «Негізгі орта, жалпы орта білім беру туралы құжаттардың телнұсқаларын беру» </w:t>
+      </w:r>
+      <w:r w:rsidR="00935293">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мемлекеттік көрсетілетін қызмет </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стандартының (бұдан әрі – Стандарт) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қосымшасына  сәйкес </w:t>
+      </w:r>
+      <w:r w:rsidR="00935293">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ысан бойынша</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B0366" w:rsidRDefault="004B0366" w:rsidP="004B0366">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қызметті </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">алушының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">өтініші </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мемлекеттік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызметті көрсету</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B0366" w:rsidRDefault="004B0366" w:rsidP="004B0366">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="004B0366" w:rsidSect="004B0366">
+          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1361" w:right="851" w:bottom="1077" w:left="1418" w:header="510" w:footer="1247" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="003F475E" w:rsidRDefault="004B43BA" w:rsidP="004B0366">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">жөніндегі рәсімді (іс-қимылды) бастау үшін негіздеме болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="003F475E" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5. Мемлекеттік қызметті көрсету процесінің құрамына кіретін әрбір рәсімнің (іс-қимылдың) мазмұны, ұзақтығы мен орындау реттілігі, соның ішінде рәсімдердің (іс-қимылдың) өту кезеңі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="003F475E" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) көрсетілетін қызметті берушінің кеңсе қызметкері көрсетілетін қызметті  алушыдан  немесе </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>корпорация</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дан алынған  құжаттарды  қабылдауды  және тіркеуді жүзеге асырады, құжаттардың көшірмелерін түпнұсқалармен салыстырады, көрсетілетін қызметті алушыға түпнұсқаларын қайтарады және  көрсетілетін    қызметті   берушінің   басшысына   қарауға  береді </w:t>
+      </w:r>
+      <w:r w:rsidR="00283D1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidR="00283D1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>он бес)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> минут; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="003F475E" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) көрсетілетін   қызметті   берушінің   басшысы   құжаттарды   қарайды, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="003F475E" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жауапты орындаушыны анықтайды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00283D1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00283D1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бір)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жұмыс күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="003F475E" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3) көрсетілетін қызметті берушінің жауапты орындаушысы құжаттың телнұсқасын дайындайды, басшыға қарауға және қол қоюға жібереді</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>он бір)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жұмыс күні; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="003F475E" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4) көрсетілетін қызметті берушінің басшысы құжаттың телнұсқасын қарайды, қол қояды және кеңсеге жібереді</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бір)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жұмыс күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="003F475E" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) көрсетілетін қызметті берушінің кеңсе қызметкері құжаттың телнұсқасын есепке алу журналында тіркейді және көрсетілетін қызметті алушыға мемлекеттік қызметтің нәтижесін береді немесе </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>корпорация</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ға жібереді</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 15 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>он бес)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="003F475E" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызметті көрсету жөніндегі рәсімнің (іс-қимылдың)  нәтижесі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – негізгі орта білім беру туралы куәліктің телнұсқасы, жалпы орта білім туралы аттестаттың </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191D0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>телнұсқаларын беру</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F475E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="00937514" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B0366" w:rsidRPr="00937514" w:rsidRDefault="004B0366" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="0080377C" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080377C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызметті көрсету процесіне көрсетілетін қызметті берушінің құрылымдық бөлімшелерінің (қызметкерлерінің) өзара</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="0080377C" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0080377C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>іс-қимыл тәртібін сипаттау</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="00937514" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="0080377C" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="0" w:firstLine="705"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...24 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0080377C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Мемлекеттік қызметті көрсету процесіне қатысатын көрсетілетін қызметті берушінің  құрылымдық бөлімшелерінің (қызметкерлердің) тізбесі: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="0080377C" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="0" w:firstLine="705"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...72 lines deleted...]
-        <w:t xml:space="preserve">15 </w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0080377C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1) көрсетілетін қызметті берушінің кеңсе қызметкері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="0080377C" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="0" w:firstLine="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0080377C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) көрсетілетін қызметті берушінің  басшысы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="0080377C" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="0" w:firstLine="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0080377C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) көрсетілетін қызметті берушінің жауапты орындаушысы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="0080377C" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="0" w:firstLine="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0080377C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>8. Әрбір рәсімнің (іс-қимылдың) ұзақтығын көрсете отырып, құрылымдық бөлімшелер (қызметкерлер) арасындағы рәсімдер (іс-қимылдар) реттілігін сипаттау осы регламенттің 1-қосымшасына сәйкес кестемен қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="00937514" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B0366" w:rsidRPr="004B0366" w:rsidRDefault="004B0366" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B0366" w:rsidRDefault="004B0366" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0172D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="s0"/>
-[...24 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0172D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>өзара іс-қимыл тәртібін, сондай-ақ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B0366" w:rsidRDefault="004B0366" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мемлекеттік қызмет көрсету процесінде ақпараттық  жүйелерді пайдалану</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тәртібін сипаттау</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B0366" w:rsidRPr="001F69D4" w:rsidRDefault="004B0366" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="001F69D4" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>9. Мемлекеттік қызметті көрсету мерзімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="001F69D4" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">2) максимально допустимое время ожидания в очереди для сдачи пакета документов - 15 </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r w:rsidR="00935293">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">өрсетілетін қызметті берушіге немесе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...14 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік корпорациясы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілетін қызметті алушы құжаттарды тапсырған сәттен бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (он бес) жұмыс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> күн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="001F69D4" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">3) максимально допустимое время обслуживания - 15 </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) құжаттар топтамасын тапсыру үшін кезек күтудің рұқсат етілген ең ұзақ уақыты - 15 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...15 lines deleted...]
-        <w:widowControl w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(он бес) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>минут;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="001F69D4" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="0D0D0D"/>
-[...63 lines deleted...]
-        <w:pStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) қызмет көрсетудің рұқсат етілген ең ұзақ уақыты - 15 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(он бес) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="001F69D4" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...38 lines deleted...]
-        <w:pStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Әрбір рәсімді (іс-қимылды) көрсете отырып, мемлекеттік қызметті </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік корпорация арқылы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>рәсімін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (іс-қимылды) сипаттау: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="001F69D4" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="a3"/>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1) 1-процесс– көрсетілетін қызметті алушыдан құжаттар мен өтінішті қабылдау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мемлекеттік көрсетілетін қызмет стандартының 9 –тармағына сәйкес көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған жағдайда, Мемлекеттік корпорация қызметкері өтінішті қабылдаудан бас тартады және мемлекеттік көрсетілетін қызмет стандартына 2 – қосымшаға сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C6776">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="001F69D4" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="a3"/>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) 1-шарт – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызмет көрсету үшін көрсетілетін қызметті алушы қоса берген, стандартта және негіздерде көрсетілген құжаттардың сәйкестігін тексеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="001F69D4" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...54 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="s0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="aa"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3)  2-процесс – с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тандарттың қосымшасына сәйкес қолхат беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="001F69D4" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...28 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) 3-процесс– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті берушіге көрсетілетін қызметті алушының құжаттарын жіберуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="001F69D4" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...27 lines deleted...]
-        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) 4-процесс – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті берушіден көрсетілетін қызметті беруші басшысының қолтаңбасымен куәландырылған құжаттардың телнұсқасын беру туралы шешім қабылданған кезде қолданыстағы бланктегі құжаттың телнұсқасын алады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="001F69D4" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6)  5-процесс – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін қызметті алушының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорациясы қызметкері арқылы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мемлекеттік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызметтің нәтижесін алуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="001F69D4" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...24 lines deleted...]
-        </w:tabs>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік көрсетілетін қызмет процесінде көрсетілетін қызметті берушінің құрылымдық бөлімшелері (қызметкерлерінің) рәсімдерінің (іс-қимылын) өзара іс-қимыл реттілігін, сондай-ақ, мемлекеттік қызмет көрсету процесінде </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорациясы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мен өзара іс-қимылды сипаттау осы регламенттің  2-қосымшасына сәйкес бизнес-процестерінің анықтамалығында көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="001F69D4" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...66 lines deleted...]
-        <w:pStyle w:val="aa"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>12. М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>емлекеттік қызмет «электрондық үкімет» веб-порталы арқылы көрсетілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="s0"/>
-[...7 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AB5B17" w:rsidRDefault="00AB5B17" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006B3F32" w:rsidRDefault="006B3F32" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006B3F32" w:rsidRDefault="006B3F32" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="001F69D4" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Негізгі орта, жалпы орта білім беру туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="001F69D4" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>құжаттардың телнұсқаларын беру</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="001F69D4" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мемлекеттік көрсетілетін қызмет регламентіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="001F69D4" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...34 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="001F69D4" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...126 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...38 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Әрбір рәсімнің (іс-қимылдың) ұзақтығын көрсете отырып, құрылымдық бөлімшелердің (қызметкерлердің) арасындағы рәсімдердің (іс-қимылдың) реттілігін сипаттау </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="00B03D94" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="00B03D94" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-318" w:tblpY="192"/>
-        <w:tblW w:w="10314" w:type="dxa"/>
+        <w:tblW w:w="10348" w:type="dxa"/>
+        <w:tblInd w:w="-633" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="392"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1699"/>
+        <w:gridCol w:w="438"/>
+        <w:gridCol w:w="1579"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1559"/>
-        <w:gridCol w:w="1561"/>
-        <w:gridCol w:w="1767"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="1810"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B607C2" w:rsidRPr="004A1E1E" w:rsidTr="00C25D6F">
+      <w:tr w:rsidR="004B43BA" w:rsidRPr="001D0DED" w:rsidTr="004B43BA">
         <w:trPr>
-          <w:trHeight w:val="580"/>
+          <w:trHeight w:val="1080"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="438" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="004A1E1E" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1E1E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BD7073">
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1579" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Іс-қимылдың (жұмыс барысының, ағымының) №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="004A1E1E" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...8 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="004A1E1E">
-[...37 lines deleted...]
-              <w:t>1</w:t>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="004A1E1E" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...5 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1E1E">
-[...4 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1810" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B43BA" w:rsidRPr="001D0DED" w:rsidTr="004B43BA">
+        <w:trPr>
+          <w:trHeight w:val="1084"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD7073">
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1579" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Құрылымдық бөлімше (қызметкерлер) атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+            <w:pPr>
+              <w:ind w:left="-75"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті берушінің кеңсе қызметкері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="004A1E1E" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="-318"/>
+              <w:ind w:left="-75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1E1E">
-[...172 lines deleted...]
-              <w:t>Сотрудник канцелярии услугодателя</w:t>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті берушінің басшысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="004A1E1E" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1E1E">
-[...4 lines deleted...]
-              <w:t>Руководитель услугодателя</w:t>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті берушінің жауапты орындаушысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+            <w:pPr>
+              <w:ind w:left="-75"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті берушінің басшысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1810" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+            <w:pPr>
+              <w:ind w:left="-75"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті берушінің кеңсе қызметкері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B43BA" w:rsidRPr="001D0DED" w:rsidTr="004B43BA">
+        <w:trPr>
+          <w:trHeight w:val="639"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD7073">
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1579" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Іс-қимылдың </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD7073">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>проце</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>стің</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD7073">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>рәсімнің</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD7073">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BD7073">
+              <w:t>операци</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>яның</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD7073">
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>атауы және оны сипаттау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+            <w:pPr>
+              <w:ind w:left="-75"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушыдан немесе Мемлекеттік корпорациядан құжаттарды қабылдауды және тіркеуді жүзеге асырады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="004A1E1E" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1E1E">
-[...187 lines deleted...]
-              <w:t xml:space="preserve">и регистрацию  документов, полученных от услугодателя или из Государственной корпорации </w:t>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Құжаттарды қарайды және жауапты орындаушыны анықтайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="004A1E1E" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:ind w:left="-75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:kern w:val="2"/>
-                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1E1E">
-[...4 lines deleted...]
-              <w:t>Рассматривает и  определяет ответственного исполнителя</w:t>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Құжаттың телнұсқасын дайындайды</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="004A1E1E" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:kern w:val="2"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Құжаттың телнұсқасын қарайды және қол қояды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1810" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+            <w:pPr>
+              <w:ind w:left="-75"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Есепке алу журналында телнұсқаны тіркейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B43BA" w:rsidRPr="001D0DED" w:rsidTr="004B43BA">
+        <w:trPr>
+          <w:trHeight w:val="3879"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004B43BA" w:rsidRPr="001D0DED" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="004A1E1E" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1579" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004B43BA" w:rsidRPr="001D0DED" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004B43BA" w:rsidRPr="001D0DED" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+            <w:pPr>
+              <w:ind w:left="-75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="004A1E1E" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="001D0DED" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:ind w:left="-75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:kern w:val="2"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1E1E">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="004A1E1E" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004B43BA" w:rsidRPr="001D0DED" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:ind w:left="-75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:kern w:val="2"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1E1E">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="004A1E1E" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004B43BA" w:rsidRPr="001D0DED" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
+              <w:ind w:left="-75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1E1E">
-[...4 lines deleted...]
-              <w:t>документа</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1810" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004B43BA" w:rsidRPr="001D0DED" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+            <w:pPr>
+              <w:ind w:left="-75"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="s0"/>
+                <w:rFonts w:eastAsia="Batang"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B43BA" w:rsidRPr="001D0DED" w:rsidTr="004B43BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD7073">
+              <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1561" w:type="dxa"/>
-[...37 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1579" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="004A1E1E" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1E1E">
-[...116 lines deleted...]
-              <w:t>Передача на рассмотрение руководителю</w:t>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Аяқталу нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="004A1E1E" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1E1E">
-[...4 lines deleted...]
-              <w:t>Резолюция</w:t>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Басшыға қарауға беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="004A1E1E" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1E1E">
-[...4 lines deleted...]
-              <w:t>Направление дубликата документа на рассмотрение и подписание руководителю</w:t>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бұрыштама</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+            <w:pPr>
+              <w:ind w:left="-75"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+            <w:pPr>
+              <w:ind w:left="-75"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Құжаттың телнұсқасын басшыға қарауға және қол қоюға жіберу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1561" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="004A1E1E" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="0045039D" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-75"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1E1E">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Направляет </w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>К</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>сотруднику канцелярии услугодателя</w:t>
+            <w:r w:rsidRPr="0045039D">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>өрсетілетін қызметті беруші кеңсесінің қызметкеріне  жібереді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1767" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1810" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="004A1E1E" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-74"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:kern w:val="2"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1E1E">
-[...34 lines deleted...]
-              <w:t>-</w:t>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мемлекеттік қызметтің нәтижесін көрсетілетін қызметті алушыға беру немесе </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="004A1E1E" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-74"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> или направляет в Государственную корпорацию</w:t>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мемлекеттік корпорацияға жібереді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B607C2" w:rsidRPr="004A1E1E" w:rsidTr="00C25D6F">
+      <w:tr w:rsidR="004B43BA" w:rsidRPr="001D0DED" w:rsidTr="004B43BA">
         <w:trPr>
-          <w:trHeight w:val="745"/>
+          <w:trHeight w:val="658"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="438" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="004A1E1E" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1E1E">
-[...4 lines deleted...]
-              <w:t>5</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1579" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Орындау</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>мерзімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="004A1E1E" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="004A1E1E">
-[...36 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t xml:space="preserve">15 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>5 (пятнадцать)</w:t>
+              <w:t xml:space="preserve">(он бес) </w:t>
             </w:r>
-            <w:r w:rsidRPr="004A1E1E">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
                 <w:lang w:val="kk-KZ"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>минут</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="004A1E1E" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1E1E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">(один) </w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(бір) </w:t>
             </w:r>
-            <w:r w:rsidRPr="004A1E1E">
-[...4 lines deleted...]
-              <w:t>рабочий день</w:t>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="004A1E1E" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1E1E">
-[...4 lines deleted...]
-              <w:t>1</w:t>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w:t>1</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(он бір) </w:t>
             </w:r>
-            <w:r w:rsidRPr="004A1E1E">
-[...18 lines deleted...]
-              <w:t>рабочих дней</w:t>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1561" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="004A1E1E" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1E1E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">(один) </w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(бір) </w:t>
             </w:r>
-            <w:r w:rsidRPr="004A1E1E">
-[...4 lines deleted...]
-              <w:t>рабочий день</w:t>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1767" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1810" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="004A1E1E" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="00BD7073" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
-              <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">(пятнадцать) </w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(он бес) </w:t>
             </w:r>
-            <w:r w:rsidRPr="004A1E1E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00BD7073">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>минут</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
-[...12 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="004B43BA" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:kern w:val="2"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="a3"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="915"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="004B43BA" w:rsidSect="004B0366">
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1361" w:right="851" w:bottom="1077" w:left="1418" w:header="510" w:footer="1247" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="001F69D4" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:kern w:val="2"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Негізгі орта, жалпы орта білім беру туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="001F69D4" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:kern w:val="2"/>
-[...34 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:kern w:val="2"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>құжаттардың телнұсқаларын беру</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="001F69D4" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мемлекеттік көрсетілетін қызмет регламентіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">                                                   </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                   2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="001F69D4" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="00B03D94" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B03D94">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Негізгі орта, жалпы орта білім беру туралы құжаттардың телнұсқаларын беру» мемлекеттік көрсетілетін қызметтің бизнес-процес</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...98 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>терінің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03D94">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> анықтамалығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="009426C6" w:rsidRDefault="00B24890" w:rsidP="004B43BA">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...65 lines deleted...]
-      <w:r w:rsidRPr="00B55715">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
         <w:pict>
-          <v:roundrect id="_x0000_s1866" style="position:absolute;left:0;text-align:left;margin-left:35.35pt;margin-top:12.35pt;width:89.25pt;height:40pt;z-index:251900928" arcsize="10923f" fillcolor="#95b3d7" strokecolor="#95b3d7" strokeweight="1pt">
+          <v:roundrect id="_x0000_s1294" style="position:absolute;left:0;text-align:left;margin-left:622.9pt;margin-top:12.35pt;width:104.2pt;height:44.15pt;z-index:251791360" arcsize="10923f" fillcolor="#95b3d7" strokecolor="#95b3d7" strokeweight="1pt">
             <v:fill color2="#dbe5f1" angle="-45" focus="-50%" type="gradient"/>
             <v:shadow on="t" type="perspective" color="#243f60" opacity=".5" offset="1pt" offset2="-3pt"/>
-            <v:textbox style="mso-next-textbox:#_x0000_s1866">
+            <v:textbox style="mso-next-textbox:#_x0000_s1294">
               <w:txbxContent>
-                <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
                     <w:jc w:val="center"/>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-                    <w:t>Услугополучатель</w:t>
+                  <w:r w:rsidRPr="00BD7073">
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Көрсетілетін қызметті берушінің</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
-[...27 lines deleted...]
-                    <w:t xml:space="preserve">Руководство </w:t>
+                  <w:r w:rsidRPr="00BD7073">
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                </w:p>
-[...14 lines deleted...]
-                    <w:t>услугодателя</w:t>
+                  <w:r w:rsidRPr="00BD7073">
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">жауапты </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00BD7073">
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>орындаушысы</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:roundrect>
         </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00B55715">
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
         <w:pict>
-          <v:roundrect id="_x0000_s1868" style="position:absolute;left:0;text-align:left;margin-left:361.85pt;margin-top:12.35pt;width:116.3pt;height:40pt;z-index:251902976" arcsize="10923f" fillcolor="#95b3d7" strokecolor="#95b3d7" strokeweight="1pt">
+          <v:roundrect id="_x0000_s1254" style="position:absolute;left:0;text-align:left;margin-left:35.35pt;margin-top:12.35pt;width:89.25pt;height:40pt;z-index:251750400" arcsize="10923f" fillcolor="#95b3d7" strokecolor="#95b3d7" strokeweight="1pt">
             <v:fill color2="#dbe5f1" angle="-45" focus="-50%" type="gradient"/>
             <v:shadow on="t" type="perspective" color="#243f60" opacity=".5" offset="1pt" offset2="-3pt"/>
-            <v:textbox style="mso-next-textbox:#_x0000_s1868">
+            <v:textbox style="mso-next-textbox:#_x0000_s1254">
               <w:txbxContent>
-                <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+                <w:p w:rsidR="00CD2D50" w:rsidRPr="00BD7073" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:sz w:val="16"/>
-                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0041040A">
-[...21 lines deleted...]
-                    <w:t>канцелярии услугодателя</w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Көрсетілетін қызметті алушы</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:roundrect>
         </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00B55715">
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
         <w:pict>
-          <v:roundrect id="_x0000_s1869" style="position:absolute;left:0;text-align:left;margin-left:27.35pt;margin-top:67.2pt;width:103pt;height:265.55pt;z-index:251904000" arcsize="10923f"/>
+          <v:roundrect id="_x0000_s1255" style="position:absolute;left:0;text-align:left;margin-left:517.1pt;margin-top:12.35pt;width:88.5pt;height:40pt;z-index:251751424" arcsize="10923f" fillcolor="#95b3d7" strokecolor="#95b3d7" strokeweight="1pt">
+            <v:fill color2="#dbe5f1" angle="-45" focus="-50%" type="gradient"/>
+            <v:shadow on="t" type="perspective" color="#243f60" opacity=".5" offset="1pt" offset2="-3pt"/>
+            <v:textbox style="mso-next-textbox:#_x0000_s1255">
+              <w:txbxContent>
+                <w:p w:rsidR="00CD2D50" w:rsidRPr="00BD7073" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00BD7073">
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Көрсетілетін қызметті берушінің</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00BD7073">
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00BD7073">
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>басшысы</w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:roundrect>
         </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00B55715">
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
         <w:pict>
-          <v:roundrect id="_x0000_s1870" style="position:absolute;left:0;text-align:left;margin-left:150.35pt;margin-top:63pt;width:175.5pt;height:265.55pt;z-index:251905024" arcsize="10923f">
-            <v:textbox style="mso-next-textbox:#_x0000_s1870">
+          <v:roundrect id="_x0000_s1256" style="position:absolute;left:0;text-align:left;margin-left:361.85pt;margin-top:12.35pt;width:116.3pt;height:40pt;z-index:251752448" arcsize="10923f" fillcolor="#95b3d7" strokecolor="#95b3d7" strokeweight="1pt">
+            <v:fill color2="#dbe5f1" angle="-45" focus="-50%" type="gradient"/>
+            <v:shadow on="t" type="perspective" color="#243f60" opacity=".5" offset="1pt" offset2="-3pt"/>
+            <v:textbox style="mso-next-textbox:#_x0000_s1256">
               <w:txbxContent>
-                <w:p w:rsidR="00B607C2" w:rsidRDefault="00B607C2" w:rsidP="00B607C2"/>
-[...5 lines deleted...]
-                <w:p w:rsidR="00B607C2" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+                <w:p w:rsidR="00CD2D50" w:rsidRPr="00BD7073" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00BD7073">
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Көрсетілетін қызметті берушінің кеңсе</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00BD7073">
+                    <w:rPr>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00BD7073">
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>қызметкері</w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:roundrect>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:pict>
+          <v:roundrect id="_x0000_s1257" style="position:absolute;left:0;text-align:left;margin-left:27.35pt;margin-top:67.2pt;width:103pt;height:265.55pt;z-index:251753472" arcsize="10923f"/>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:pict>
+          <v:roundrect id="_x0000_s1258" style="position:absolute;left:0;text-align:left;margin-left:150.35pt;margin-top:63pt;width:175.5pt;height:265.55pt;z-index:251754496" arcsize="10923f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1258">
+              <w:txbxContent>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
                     <w:jc w:val="center"/>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00B607C2" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
                     <w:jc w:val="center"/>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00B607C2" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
                     <w:jc w:val="center"/>
                   </w:pPr>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:roundrect>
         </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00B55715">
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
         <w:pict>
-          <v:roundrect id="_x0000_s1871" style="position:absolute;left:0;text-align:left;margin-left:333.35pt;margin-top:63pt;width:165.75pt;height:265.55pt;z-index:251906048" arcsize="10923f">
-            <v:textbox style="mso-next-textbox:#_x0000_s1871">
+          <v:roundrect id="_x0000_s1259" style="position:absolute;left:0;text-align:left;margin-left:333.35pt;margin-top:63pt;width:165.75pt;height:265.55pt;z-index:251755520" arcsize="10923f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1259">
               <w:txbxContent>
-                <w:p w:rsidR="00B607C2" w:rsidRDefault="00B607C2" w:rsidP="00B607C2"/>
-[...3 lines deleted...]
-                <w:p w:rsidR="00B607C2" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00B607C2" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00B607C2" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00B607C2" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00B607C2" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00B607C2" w:rsidRDefault="00B607C2" w:rsidP="00B607C2"/>
-[...3 lines deleted...]
-                <w:p w:rsidR="00B607C2" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00B607C2" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
                     <w:jc w:val="center"/>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00B607C2" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
                     <w:jc w:val="center"/>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00B607C2" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
                     <w:jc w:val="center"/>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00B607C2" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
                     <w:jc w:val="center"/>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00B607C2" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
                     <w:jc w:val="center"/>
-                  </w:pPr>
-[...25 lines deleted...]
-                    </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:roundrect>
         </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00B55715">
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
         <w:pict>
-          <v:roundrect id="_x0000_s1873" style="position:absolute;left:0;text-align:left;margin-left:511.85pt;margin-top:63pt;width:102pt;height:265.55pt;z-index:251908096" arcsize="10923f">
-            <v:textbox style="mso-next-textbox:#_x0000_s1873">
+          <v:roundrect id="_x0000_s1260" style="position:absolute;left:0;text-align:left;margin-left:48.3pt;margin-top:99.05pt;width:57.75pt;height:27.75pt;z-index:251756544" arcsize="10923f" fillcolor="#95b3d7" strokecolor="#95b3d7" strokeweight="1pt">
+            <v:fill color2="#dbe5f1" angle="-45" focusposition="1" focussize="" focus="-50%" type="gradient"/>
+            <v:shadow on="t" type="perspective" color="#243f60" opacity=".5" offset="1pt" offset2="-3pt"/>
+            <v:textbox style="mso-next-textbox:#_x0000_s1260">
               <w:txbxContent>
-                <w:p w:rsidR="00B607C2" w:rsidRDefault="00B607C2" w:rsidP="00B607C2"/>
-[...77 lines deleted...]
-                <w:p w:rsidR="00B607C2" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
                     <w:rPr>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:roundrect>
         </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00B55715">
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
         <w:pict>
-          <v:roundrect id="_x0000_s1878" style="position:absolute;left:0;text-align:left;margin-left:168.3pt;margin-top:82.35pt;width:135.05pt;height:37.55pt;z-index:251913216" arcsize="10923f">
-            <v:textbox style="mso-next-textbox:#_x0000_s1878">
+          <v:roundrect id="_x0000_s1261" style="position:absolute;left:0;text-align:left;margin-left:511.85pt;margin-top:63pt;width:102pt;height:265.55pt;z-index:251757568" arcsize="10923f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1261">
               <w:txbxContent>
-                <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
-                    <w:rPr>
-[...2 lines deleted...]
-                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0041040A">
-[...4 lines deleted...]
-                    <w:t>Прием документов и заявления от услугополучателя</w:t>
+                </w:p>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:roundrect>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:pict>
+          <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+            <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+            <o:lock v:ext="edit" shapetype="t"/>
+          </v:shapetype>
+          <v:shape id="_x0000_s1264" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:711.85pt;margin-top:248.55pt;width:7pt;height:0;z-index:251760640" o:connectortype="straight"/>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:pict>
+          <v:roundrect id="_x0000_s1269" style="position:absolute;left:0;text-align:left;margin-left:346.9pt;margin-top:91.35pt;width:131.25pt;height:108.85pt;z-index:251765760" arcsize="10923f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1269">
+              <w:txbxContent>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Қ</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00A331EF">
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">абылдауды және тіркеуді жүзеге асырады, </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">басшыға қарауға жібереді - </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00A331EF">
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+                <w:p w:rsidR="00CD2D50" w:rsidRPr="00A331EF" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                     <w:t xml:space="preserve">15 </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0041040A">
+                  <w:r w:rsidRPr="00BD7073">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>(</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
-                    </w:rPr>
-                    <w:t>пятнадцать)</w:t>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>он бес)</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0041040A">
+                  <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> минут</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:roundrect>
         </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00B55715">
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
         <w:pict>
-          <v:roundrect id="_x0000_s1879" style="position:absolute;left:0;text-align:left;margin-left:155.6pt;margin-top:127pt;width:162pt;height:101.75pt;z-index:251914240" arcsize="10923f">
-            <v:textbox style="mso-next-textbox:#_x0000_s1879">
+          <v:roundrect id="_x0000_s1270" style="position:absolute;left:0;text-align:left;margin-left:625.1pt;margin-top:67.2pt;width:102pt;height:265.55pt;z-index:251766784" arcsize="10923f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1270">
               <w:txbxContent>
-                <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
-                    <w:spacing w:after="0"/>
                     <w:jc w:val="center"/>
-                    <w:rPr>
-[...2 lines deleted...]
-                    </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0041040A">
-[...75 lines deleted...]
-                  </w:r>
                 </w:p>
-                <w:p w:rsidR="00B607C2" w:rsidRDefault="00B607C2" w:rsidP="00B607C2"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA"/>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:roundrect>
         </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00B55715">
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
         <w:pict>
-          <v:roundrect id="_x0000_s1880" style="position:absolute;left:0;text-align:left;margin-left:190.35pt;margin-top:233.3pt;width:89.3pt;height:58.55pt;z-index:251915264" arcsize="10923f">
-            <v:textbox style="mso-next-textbox:#_x0000_s1880">
+          <v:roundrect id="_x0000_s1271" style="position:absolute;left:0;text-align:left;margin-left:350.65pt;margin-top:209.75pt;width:131.25pt;height:81.85pt;z-index:251767808" arcsize="10923f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1271">
               <w:txbxContent>
-                <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+                <w:p w:rsidR="00CD2D50" w:rsidRPr="00A331EF" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0041040A">
-[...4 lines deleted...]
-                    <w:t xml:space="preserve">Выдача дубликата документа услугополучателю </w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Құжаттың телңұсқасын есепке алу журналында тіркейді және көрсетілетін қызметті алушыға немесе Мемлекеттік корпорацияға жібереді - </w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+                <w:p w:rsidR="00CD2D50" w:rsidRPr="0041040A" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                     <w:t xml:space="preserve">15 </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0041040A">
+                  <w:r w:rsidRPr="00BD7073">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>(</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
-                    </w:rPr>
-                    <w:t>пятнадцать) минут</w:t>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>он бес)</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> минут</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:roundrect>
         </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00B55715">
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
         <w:pict>
-          <v:roundrect id="_x0000_s1881" style="position:absolute;left:0;text-align:left;margin-left:346.9pt;margin-top:91.35pt;width:131.25pt;height:108.85pt;z-index:251916288" arcsize="10923f">
-            <v:textbox style="mso-next-textbox:#_x0000_s1881">
+          <v:roundrect id="_x0000_s1272" style="position:absolute;left:0;text-align:left;margin-left:523.1pt;margin-top:77.05pt;width:82.5pt;height:83.25pt;z-index:251768832" arcsize="10923f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1272">
               <w:txbxContent>
-                <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+                <w:p w:rsidR="00CD2D50" w:rsidRPr="00A331EF" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Құжаттарды қарайды және жауапты орындаушыны анықтайды -</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00CD2D50" w:rsidRPr="0041040A" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
                   <w:r w:rsidRPr="0041040A">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Осуществляет </w:t>
+                    <w:t xml:space="preserve"> (</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
-                    </w:rPr>
-                    <w:t xml:space="preserve">прием и регистрацию документов </w:t>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>бір)</w:t>
                   </w:r>
                   <w:r w:rsidRPr="0041040A">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">и направляет на рассмотрение руководителю </w:t>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>жұмыс күні</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+              </w:txbxContent>
+            </v:textbox>
+          </v:roundrect>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:pict>
+          <v:roundrect id="_x0000_s1274" style="position:absolute;left:0;text-align:left;margin-left:637.1pt;margin-top:75.6pt;width:82.5pt;height:97.05pt;z-index:251770880" arcsize="10923f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1274">
+              <w:txbxContent>
+                <w:p w:rsidR="00CD2D50" w:rsidRPr="00935293" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A331EF">
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Құжаттың телнұсқасын дайындайды, басшыға қарауға және қол қоюға жібереді</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00A331EF">
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>-</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00CD2D50" w:rsidRPr="0041040A" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
+                  <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
-                    </w:rPr>
-                    <w:t xml:space="preserve">15 </w:t>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>11</w:t>
                   </w:r>
                   <w:r w:rsidRPr="0041040A">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>(</w:t>
+                    <w:t xml:space="preserve"> (</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
-                    </w:rPr>
-                    <w:t xml:space="preserve">пятнадцать) </w:t>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>он бір)</w:t>
                   </w:r>
                   <w:r w:rsidRPr="0041040A">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>минут</w:t>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>жұмыс күні</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+                <w:p w:rsidR="00CD2D50" w:rsidRPr="00A331EF" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:roundrect>
         </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00B55715">
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
         <w:pict>
-          <v:roundrect id="_x0000_s1882" style="position:absolute;left:0;text-align:left;margin-left:625.1pt;margin-top:67.2pt;width:102pt;height:265.55pt;z-index:251917312" arcsize="10923f">
-            <v:textbox style="mso-next-textbox:#_x0000_s1882">
+          <v:shape id="_x0000_s1275" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:70.85pt;margin-top:75.6pt;width:348.75pt;height:0;z-index:251771904" o:connectortype="straight"/>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1276" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:70.85pt;margin-top:75.6pt;width:.05pt;height:23.25pt;z-index:251772928" o:connectortype="straight"/>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1277" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:419.6pt;margin-top:77.05pt;width:0;height:17.15pt;z-index:251773952" o:connectortype="straight">
+            <v:stroke endarrow="block"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1278" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:303.35pt;margin-top:107.5pt;width:43.55pt;height:.3pt;z-index:251774976" o:connectortype="straight">
+            <v:stroke endarrow="block"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1279" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:478.15pt;margin-top:119.95pt;width:44.95pt;height:.05pt;z-index:251776000" o:connectortype="straight">
+            <v:stroke endarrow="block"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1280" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:605.6pt;margin-top:120.15pt;width:31.5pt;height:0;z-index:251777024" o:connectortype="straight">
+            <v:stroke endarrow="block"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1281" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:676.85pt;margin-top:173.45pt;width:.05pt;height:85.95pt;z-index:251778048" o:connectortype="straight"/>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1282" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:605.6pt;margin-top:260.05pt;width:71.25pt;height:0;flip:x;z-index:251779072" o:connectortype="straight">
+            <v:stroke endarrow="block"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1287" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:85pt;margin-top:103.3pt;width:83.3pt;height:51.75pt;flip:y;z-index:251784192" o:connectortype="straight">
+            <v:stroke endarrow="block"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:pict>
+          <v:roundrect id="_x0000_s1288" style="position:absolute;left:0;text-align:left;margin-left:57pt;margin-top:132pt;width:29.55pt;height:17.35pt;z-index:251785216" arcsize="10923f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1288">
               <w:txbxContent>
-                <w:p w:rsidR="00B607C2" w:rsidRDefault="00B607C2" w:rsidP="00B607C2"/>
-[...7 lines deleted...]
-                <w:p w:rsidR="00B607C2" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+                <w:p w:rsidR="00CD2D50" w:rsidRPr="00BD7073" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
                     <w:jc w:val="center"/>
-                  </w:pPr>
-[...25 lines deleted...]
-                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
                   </w:pPr>
                   <w:r>
-                    <w:t>1 календарный  день</w:t>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>ия</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:roundrect>
         </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00B55715">
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
         <w:pict>
-          <v:roundrect id="_x0000_s1883" style="position:absolute;left:0;text-align:left;margin-left:350.65pt;margin-top:209.75pt;width:131.25pt;height:81.85pt;z-index:251918336" arcsize="10923f">
-            <v:textbox style="mso-next-textbox:#_x0000_s1883">
+          <v:roundrect id="_x0000_s1289" style="position:absolute;left:0;text-align:left;margin-left:57pt;margin-top:183.7pt;width:29.55pt;height:17.35pt;z-index:251786240" arcsize="10923f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1289">
               <w:txbxContent>
-                <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+                <w:p w:rsidR="00CD2D50" w:rsidRPr="00BD7073" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0041040A">
-[...4 lines deleted...]
-                    <w:t>Регистрирует в журнале учета дубликат документа и выдает результат государственной услуги услугополучателю или направляет в Государственную корпорацию</w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>жоқ</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+              </w:txbxContent>
+            </v:textbox>
+          </v:roundrect>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:pict>
+          <v:shapetype id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
+            <v:stroke joinstyle="miter"/>
+            <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
+          </v:shapetype>
+          <v:shape id="_x0000_s1290" type="#_x0000_t110" style="position:absolute;left:0;text-align:left;margin-left:48.3pt;margin-top:153.3pt;width:48.1pt;height:21.9pt;z-index:251787264" fillcolor="#95b3d7 [1940]" strokecolor="#95b3d7 [1940]" strokeweight="1pt">
+            <v:fill color2="#dbe5f1 [660]" angle="-45" focus="-50%" type="gradient"/>
+            <v:shadow on="t" type="perspective" color="#243f60 [1604]" opacity=".5" offset="1pt" offset2="-3pt"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1291" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:85pt;margin-top:171.15pt;width:70.6pt;height:19.45pt;z-index:251788288" o:connectortype="straight">
+            <v:stroke endarrow="block"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1293" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:70.85pt;margin-top:214.35pt;width:84.75pt;height:0;z-index:251790336" o:connectortype="straight"/>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:pict>
+          <v:roundrect id="_x0000_s1295" style="position:absolute;left:0;text-align:left;margin-left:168.3pt;margin-top:12.35pt;width:135.05pt;height:40pt;z-index:251792384" arcsize="10923f" fillcolor="#95b3d7" strokecolor="#95b3d7" strokeweight="1pt">
+            <v:fill color2="#dbe5f1" angle="-45" focus="-50%" type="gradient"/>
+            <v:shadow on="t" type="perspective" color="#243f60" opacity=".5" offset="1pt" offset2="-3pt"/>
+            <v:textbox style="mso-next-textbox:#_x0000_s1295">
+              <w:txbxContent>
+                <w:p w:rsidR="00CD2D50" w:rsidRPr="00BD7073" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Мемлекеттік корпорация</w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:roundrect>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="009426C6" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="009426C6" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006B3F32" w:rsidRDefault="006B3F32" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006B3F32" w:rsidRDefault="006B3F32" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006B3F32" w:rsidRDefault="006B3F32" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006B3F32" w:rsidRDefault="00B24890" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:pict>
+          <v:roundrect id="_x0000_s1268" style="position:absolute;left:0;text-align:left;margin-left:168.3pt;margin-top:8.45pt;width:135.05pt;height:42.7pt;z-index:251764736" arcsize="10923f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1268">
+              <w:txbxContent>
+                <w:p w:rsidR="00CD2D50" w:rsidRPr="0045039D" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rStyle w:val="s0"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="s0"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>К</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00A331EF">
+                    <w:rPr>
+                      <w:rStyle w:val="s0"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>өрсетілетін қызметті</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="001F69D4">
+                    <w:rPr>
+                      <w:rStyle w:val="s0"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00A331EF">
+                    <w:rPr>
+                      <w:rStyle w:val="s0"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>алушы</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="s0"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>ға</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00A331EF">
+                    <w:rPr>
+                      <w:rStyle w:val="s0"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> құжатт</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="s0"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>ың телнұсқасын беру</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="001F69D4">
+                    <w:rPr>
+                      <w:rStyle w:val="s0"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0045039D">
+                    <w:rPr>
+                      <w:rStyle w:val="s0"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">- </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00CD2D50" w:rsidRPr="0041040A" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                     <w:t xml:space="preserve">15 </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0041040A">
+                  <w:r w:rsidRPr="00BD7073">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>(</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
-                    </w:rPr>
-                    <w:t xml:space="preserve">пятнадцать) </w:t>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>он бес)</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0041040A">
-[...4 lines deleted...]
-                    <w:t>минут</w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> минут</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+              </w:txbxContent>
+            </v:textbox>
+          </v:roundrect>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B3F32" w:rsidRDefault="006B3F32" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006B3F32" w:rsidRDefault="006B3F32" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006B3F32" w:rsidRDefault="006B3F32" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006B3F32" w:rsidRDefault="00B24890" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:pict>
+          <v:roundrect id="_x0000_s1267" style="position:absolute;left:0;text-align:left;margin-left:155.6pt;margin-top:11.25pt;width:166.25pt;height:133.15pt;z-index:251763712" arcsize="10923f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1267">
+              <w:txbxContent>
+                <w:p w:rsidR="00CD2D50" w:rsidRPr="00BD7073" w:rsidRDefault="00CD2D50" w:rsidP="00935293">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00BD7073">
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Мемлекеттік көрсетілетін қызмет стандарттың 9 –тармағына сәйкес көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған жағдайда, Мемлекеттік корпорация қызметкері өтінішті қабылдаудан бас тартады және құжаттарды қабылдаудан бас тарту туралы қолхат береді</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00CD2D50" w:rsidRPr="00BD7073" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
+                  <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:roundrect>
         </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00B55715">
+    </w:p>
+    <w:p w:rsidR="006B3F32" w:rsidRDefault="006B3F32" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006B3F32" w:rsidRDefault="006B3F32" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006B3F32" w:rsidRDefault="006B3F32" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006B3F32" w:rsidRDefault="00B24890" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
         <w:pict>
-          <v:roundrect id="_x0000_s1884" style="position:absolute;left:0;text-align:left;margin-left:523.1pt;margin-top:77.05pt;width:82.5pt;height:83.25pt;z-index:251919360" arcsize="10923f">
-            <v:textbox style="mso-next-textbox:#_x0000_s1884">
+          <v:roundrect id="_x0000_s1273" style="position:absolute;left:0;text-align:left;margin-left:523.1pt;margin-top:6.8pt;width:82.5pt;height:123.85pt;z-index:251769856" arcsize="10923f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1273">
               <w:txbxContent>
-                <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+                <w:p w:rsidR="00CD2D50" w:rsidRPr="00A331EF" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0041040A">
-[...4 lines deleted...]
-                    <w:t>Рассматривает документы и определяет ответственного исполнителя</w:t>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>Құжаттың телңұсқасың қарайды, қол қояды және көрсетілетін қызметті беруші кеңсесінің қызметкеріне  жібереді -</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+                <w:p w:rsidR="00CD2D50" w:rsidRPr="0041040A" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
-                    </w:rPr>
-                    <w:t xml:space="preserve">1 </w:t>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="0041040A">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
-                    </w:rPr>
-                    <w:t>один) рабочий день</w:t>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>бір)</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0041040A">
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>жұмыс күні</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00CD2D50" w:rsidRPr="0041040A" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:roundrect>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B3F32" w:rsidRDefault="006B3F32" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006B3F32" w:rsidRDefault="006B3F32" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006B3F32" w:rsidRDefault="006B3F32" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006B3F32" w:rsidRDefault="00B24890" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1292" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:70.85pt;margin-top:7.4pt;width:.05pt;height:77.9pt;z-index:251789312" o:connectortype="straight">
+            <v:stroke endarrow="block"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B3F32" w:rsidRDefault="006B3F32" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006B3F32" w:rsidRDefault="006B3F32" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006B3F32" w:rsidRDefault="00B24890" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1262" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:481.9pt;margin-top:2.8pt;width:41.2pt;height:.05pt;flip:x y;z-index:251758592" o:connectortype="straight">
+            <v:stroke endarrow="block"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B3F32" w:rsidRDefault="00B24890" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1263" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:232.75pt;margin-top:6.45pt;width:.05pt;height:16.85pt;z-index:251759616" o:connectortype="straight">
+            <v:stroke endarrow="block"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="009426C6" w:rsidRDefault="00B24890" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:pict>
+          <v:roundrect id="_x0000_s1266" style="position:absolute;left:0;text-align:left;margin-left:168.3pt;margin-top:4.6pt;width:138.5pt;height:38.35pt;z-index:251762688" arcsize="10923f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1266">
+              <w:txbxContent>
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="s0"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>К</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00BD7073">
+                    <w:rPr>
+                      <w:rStyle w:val="s0"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>өрсетілетін қызметті</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="001F69D4">
+                    <w:rPr>
+                      <w:rStyle w:val="s0"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="s0"/>
+                      <w:bCs/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>алушыға  құжаттың телнұсқасын беру</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00BD7073">
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">– </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00CD2D50" w:rsidRPr="003F7B3B" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">15 </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00BD7073">
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="kk-KZ"/>
+                    </w:rPr>
+                    <w:t>он бес)</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> минут</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:roundrect>
         </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00B55715">
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="009426C6" w:rsidRDefault="00B24890" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
         <w:pict>
-          <v:shape id="_x0000_s1887" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:70.85pt;margin-top:75.6pt;width:348.75pt;height:0;z-index:251922432" o:connectortype="straight"/>
-[...9 lines deleted...]
-          <v:shape id="_x0000_s1889" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:419.6pt;margin-top:77.05pt;width:0;height:17.15pt;z-index:251924480" o:connectortype="straight">
+          <v:shape id="_x0000_s1283" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:306.8pt;margin-top:.3pt;width:43.85pt;height:0;flip:x;z-index:251780096" o:connectortype="straight">
             <v:stroke endarrow="block"/>
           </v:shape>
         </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00B55715">
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="009426C6" w:rsidRDefault="00B24890" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
         <w:pict>
-          <v:shape id="_x0000_s1890" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:303.35pt;margin-top:107.5pt;width:43.55pt;height:.3pt;z-index:251925504" o:connectortype="straight">
+          <v:shape id="_x0000_s1284" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:419.6pt;margin-top:4.8pt;width:0;height:27.25pt;z-index:251781120" o:connectortype="straight">
             <v:stroke endarrow="block"/>
           </v:shape>
         </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00B55715">
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
         <w:pict>
-          <v:shape id="_x0000_s1891" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:478.15pt;margin-top:119.95pt;width:44.95pt;height:.05pt;z-index:251926528" o:connectortype="straight">
-[...138 lines deleted...]
-          <v:roundrect id="_x0000_s1906" style="position:absolute;left:0;text-align:left;margin-left:637.1pt;margin-top:12.35pt;width:81.75pt;height:44.15pt;z-index:251941888" arcsize="10923f" fillcolor="#95b3d7" strokecolor="#95b3d7" strokeweight="1pt">
+          <v:roundrect id="_x0000_s1265" style="position:absolute;left:0;text-align:left;margin-left:35.35pt;margin-top:4.15pt;width:80.75pt;height:35.2pt;z-index:251761664" arcsize="10923f" fillcolor="#95b3d7" strokecolor="#95b3d7" strokeweight="1pt">
             <v:fill color2="#dbe5f1" angle="-45" focus="-50%" type="gradient"/>
             <v:shadow on="t" type="perspective" color="#243f60" opacity=".5" offset="1pt" offset2="-3pt"/>
-            <v:textbox style="mso-next-textbox:#_x0000_s1906">
+            <v:textbox style="mso-next-textbox:#_x0000_s1265">
               <w:txbxContent>
-                <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+                <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50" w:rsidP="004B43BA">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...281 lines deleted...]
-                      <w:sz w:val="16"/>
+                    <w:rPr>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:roundrect>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+    <w:p w:rsidR="004B43BA" w:rsidRPr="009426C6" w:rsidRDefault="00B24890" w:rsidP="004B43BA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1286" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:228.85pt;margin-top:8.45pt;width:.05pt;height:12pt;z-index:251783168" o:connectortype="straight">
+            <v:stroke endarrow="block"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="009426C6" w:rsidRDefault="00B24890" w:rsidP="004B43BA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B24890">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1285" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:116.1pt;margin-top:8.95pt;width:303.5pt;height:.1pt;flip:x y;z-index:251782144" o:connectortype="straight">
+            <v:stroke endarrow="block"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="009426C6" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AB5B17" w:rsidRDefault="00AB5B17" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="915"/>
+        </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AB5B17" w:rsidRDefault="00AB5B17" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="915"/>
+        </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0041040A">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="001F69D4" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="915"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B607C2" w:rsidP="00B607C2">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F69D4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Шартты белгілер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B43BA" w:rsidRPr="0041040A" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11590" w:type="dxa"/>
         <w:tblInd w:w="1384" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2996"/>
         <w:gridCol w:w="8594"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidTr="00C25D6F">
+      <w:tr w:rsidR="004B43BA" w:rsidRPr="0041040A" w:rsidTr="004B43BA">
         <w:trPr>
           <w:trHeight w:val="922"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B55715" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="0041040A" w:rsidRDefault="00B24890" w:rsidP="004B43BA">
             <w:pPr>
               <w:rPr>
                 <w:kern w:val="2"/>
+                <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:kern w:val="2"/>
+                <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:pict>
-                <v:roundrect id="_x0000_s1908" style="position:absolute;margin-left:36.35pt;margin-top:5.1pt;width:57.75pt;height:27.75pt;z-index:251943936" arcsize="10923f" fillcolor="#95b3d7" strokecolor="#95b3d7" strokeweight="1pt">
+                <v:roundrect id="_x0000_s1296" style="position:absolute;margin-left:36.35pt;margin-top:5.1pt;width:57.75pt;height:27.75pt;z-index:251793408" arcsize="10923f" fillcolor="#95b3d7" strokecolor="#95b3d7" strokeweight="1pt">
                   <v:fill color2="#dbe5f1" angle="-45" focus="-50%" type="gradient"/>
                   <v:shadow on="t" type="perspective" color="#243f60" opacity=".5" offset="1pt" offset2="-3pt"/>
                 </v:roundrect>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="0041040A" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:kern w:val="2"/>
+                <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="003707C5" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:kern w:val="2"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0041040A">
-              <w:t>начало или завершение оказания государственной услуги</w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>мемлекеттік қызметтің  басталуы немесе аяқталуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidTr="00C25D6F">
+      <w:tr w:rsidR="004B43BA" w:rsidRPr="0041040A" w:rsidTr="004B43BA">
         <w:trPr>
           <w:trHeight w:val="922"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B55715" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="0041040A" w:rsidRDefault="00B24890" w:rsidP="004B43BA">
             <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B55715">
+            <w:r w:rsidRPr="00B24890">
               <w:rPr>
                 <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:pict>
-                <v:shape id="_x0000_s1909" type="#_x0000_t110" style="position:absolute;margin-left:35.6pt;margin-top:12.55pt;width:58.5pt;height:21.9pt;z-index:251944960;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" fillcolor="#95b3d7 [1940]" strokecolor="#95b3d7 [1940]" strokeweight="1pt">
+                <v:shape id="_x0000_s1297" type="#_x0000_t110" style="position:absolute;margin-left:35.6pt;margin-top:12.55pt;width:58.5pt;height:21.9pt;z-index:251794432;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" fillcolor="#95b3d7 [1940]" strokecolor="#95b3d7 [1940]" strokeweight="1pt">
                   <v:fill color2="#dbe5f1 [660]" angle="-45" focus="-50%" type="gradient"/>
                   <v:shadow on="t" type="perspective" color="#243f60 [1604]" opacity=".5" offset="1pt" offset2="-3pt"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="003707C5" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:kern w:val="2"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0041040A">
-              <w:t>вариант выбора</w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>нұсқауды таңдау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidTr="00C25D6F">
+      <w:tr w:rsidR="004B43BA" w:rsidRPr="0041040A" w:rsidTr="004B43BA">
         <w:trPr>
           <w:trHeight w:val="902"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B55715" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="0041040A" w:rsidRDefault="00B24890" w:rsidP="004B43BA">
             <w:pPr>
               <w:rPr>
                 <w:kern w:val="2"/>
+                <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:kern w:val="2"/>
+                <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_s1910" style="position:absolute;margin-left:35.6pt;margin-top:9.4pt;width:58.5pt;height:23.25pt;z-index:251945984;mso-position-horizontal-relative:text;mso-position-vertical-relative:text"/>
+                <v:rect id="_x0000_s1298" style="position:absolute;margin-left:35.6pt;margin-top:9.4pt;width:58.5pt;height:23.25pt;z-index:251795456;mso-position-horizontal-relative:text;mso-position-vertical-relative:text"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="0041040A" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:kern w:val="2"/>
+                <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="003707C5" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:kern w:val="2"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0041040A">
-              <w:t>наименование процедуры</w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>рәсімінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidTr="00C25D6F">
+      <w:tr w:rsidR="004B43BA" w:rsidRPr="0041040A" w:rsidTr="004B43BA">
         <w:trPr>
           <w:trHeight w:val="902"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="0041040A" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
               <w:rPr>
                 <w:kern w:val="2"/>
+                <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B55715" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="0041040A" w:rsidRDefault="00B24890" w:rsidP="004B43BA">
             <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:kern w:val="2"/>
+                <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B55715">
-[...1 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:r w:rsidRPr="00B24890">
+              <w:rPr>
+                <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:pict>
-                <v:shape id="_x0000_s1911" type="#_x0000_t32" style="position:absolute;margin-left:25.1pt;margin-top:2pt;width:73.5pt;height:0;z-index:251947008" o:connectortype="straight">
+                <v:shape id="_x0000_s1299" type="#_x0000_t32" style="position:absolute;margin-left:25.1pt;margin-top:2pt;width:73.5pt;height:0;z-index:251796480" o:connectortype="straight">
                   <v:stroke endarrow="block"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B607C2" w:rsidP="00C25D6F">
+          <w:p w:rsidR="004B43BA" w:rsidRPr="003707C5" w:rsidRDefault="004B43BA" w:rsidP="004B43BA">
             <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:kern w:val="2"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0041040A">
-              <w:t>переход  к следующей процедуре</w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">келесі рәсімге өту </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B607C2" w:rsidRPr="0041040A" w:rsidRDefault="00B607C2" w:rsidP="00B607C2"/>
-[...25 lines deleted...]
-      <w:pgNumType w:start="2"/>
+    <w:p w:rsidR="009E1FEC" w:rsidRPr="001A07BC" w:rsidRDefault="009E1FEC" w:rsidP="004B43BA">
+      <w:pPr>
+        <w:pStyle w:val="af"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1200"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="7080"/>
+          <w:tab w:val="left" w:pos="7320"/>
+          <w:tab w:val="left" w:pos="8760"/>
+          <w:tab w:val="left" w:pos="9000"/>
+          <w:tab w:val="left" w:pos="9120"/>
+        </w:tabs>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="009E1FEC" w:rsidRPr="001A07BC" w:rsidSect="00487DE6">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="907" w:right="1418" w:bottom="1474" w:left="1418" w:header="851" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BB61FB" w:rsidRDefault="00BB61FB" w:rsidP="00C65456">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00505B94" w:rsidRDefault="00505B94" w:rsidP="002666DE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BB61FB" w:rsidRDefault="00BB61FB" w:rsidP="00C65456">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00505B94" w:rsidRDefault="00505B94" w:rsidP="002666DE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Batang">
+    <w:altName w:val="바탕"/>
+    <w:panose1 w:val="02030600000101010101"/>
+    <w:charset w:val="81"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="09060000" w:usb2="00000010" w:usb3="00000000" w:csb0="00080000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00CD2D50" w:rsidRPr="004D3196" w:rsidRDefault="00CD2D50">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BB61FB" w:rsidRDefault="00BB61FB" w:rsidP="00C65456">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00505B94" w:rsidRDefault="00505B94" w:rsidP="002666DE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BB61FB" w:rsidRDefault="00BB61FB" w:rsidP="00C65456">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00505B94" w:rsidRDefault="00505B94" w:rsidP="002666DE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00CD2D50" w:rsidRDefault="00CD2D50">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000002"/>
     <w:name w:val="WW8Num2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
@@ -6651,2658 +6507,938 @@
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00000003"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="0DAC2919"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="143800B0"/>
+    <w:lvl w:ilvl="0" w:tplc="292AB2D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...592 lines deleted...]
-        <w:ind w:left="927" w:hanging="360"/>
+        <w:ind w:left="960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1647" w:hanging="360"/>
+        <w:ind w:left="1680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2367" w:hanging="180"/>
+        <w:ind w:left="2400" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3087" w:hanging="360"/>
+        <w:ind w:left="3120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3807" w:hanging="360"/>
+        <w:ind w:left="3840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4527" w:hanging="180"/>
+        <w:ind w:left="4560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5247" w:hanging="360"/>
+        <w:ind w:left="5280" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5967" w:hanging="360"/>
+        <w:ind w:left="6000" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6687" w:hanging="180"/>
+        <w:ind w:left="6720" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="26401C22"/>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="404434D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="106413B2"/>
-[...1 lines deleted...]
-      <w:start w:val="9"/>
+    <w:tmpl w:val="85A461D2"/>
+    <w:lvl w:ilvl="0" w:tplc="C988DA9E">
+      <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1069" w:hanging="360"/>
+        <w:ind w:left="1320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1789" w:hanging="360"/>
+        <w:ind w:left="2040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2509" w:hanging="180"/>
+        <w:ind w:left="2760" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3229" w:hanging="360"/>
+        <w:ind w:left="3480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3949" w:hanging="360"/>
+        <w:ind w:left="4200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4669" w:hanging="180"/>
+        <w:ind w:left="4920" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5389" w:hanging="360"/>
+        <w:ind w:left="5640" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6109" w:hanging="360"/>
+        <w:ind w:left="6360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6829" w:hanging="180"/>
+        <w:ind w:left="7080" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="2B952648"/>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="4C193109"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="78FCE6D2"/>
-    <w:lvl w:ilvl="0" w:tplc="FF46E256">
+    <w:tmpl w:val="2230E6C2"/>
+    <w:lvl w:ilvl="0" w:tplc="16AE656A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2066" w:hanging="1215"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1931" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3371" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4091" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5531" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6251" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="2E355839"/>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="67531AC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F6522BC8"/>
-    <w:lvl w:ilvl="0" w:tplc="6F5A5E6E">
+    <w:tmpl w:val="D916E2FC"/>
+    <w:lvl w:ilvl="0" w:tplc="17C09FEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1500" w:hanging="360"/>
+        <w:ind w:left="1378" w:hanging="810"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
-[...112 lines deleted...]
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1755" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2475" w:hanging="180"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2200" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3195" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2920" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3915" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3640" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4635" w:hanging="180"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="4360" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5355" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5080" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6075" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5800" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6795" w:hanging="180"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6520" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="33BD136D"/>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="68D21240"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F2703A6A"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="4B2AEC28"/>
+    <w:lvl w:ilvl="0" w:tplc="E54C25D2">
+      <w:start w:val="37"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1068" w:hanging="360"/>
+        <w:ind w:left="960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
-[...112 lines deleted...]
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1931" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1680" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2651" w:hanging="180"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2400" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3371" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3120" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4091" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3840" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4811" w:hanging="180"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="4560" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5531" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5280" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6251" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6000" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6971" w:hanging="180"/>
-[...592 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6720" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="12"/>
-[...62 lines deleted...]
-    </w:lvlOverride>
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="70"/>
-  <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:doNotHyphenateCaps/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
-  <w:doNotValidateAgainstSchema/>
-  <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
-    <w:rsidRoot w:val="00804637"/>
-[...449 lines deleted...]
-    <w:rsid w:val="00FF572E"/>
+    <w:rsidRoot w:val="0081050F"/>
+    <w:rsid w:val="000074F9"/>
+    <w:rsid w:val="0001580B"/>
+    <w:rsid w:val="00016353"/>
+    <w:rsid w:val="0002195E"/>
+    <w:rsid w:val="00050E4D"/>
+    <w:rsid w:val="000519F4"/>
+    <w:rsid w:val="00061464"/>
+    <w:rsid w:val="00072458"/>
+    <w:rsid w:val="000959E0"/>
+    <w:rsid w:val="000C1A58"/>
+    <w:rsid w:val="000D2115"/>
+    <w:rsid w:val="000D69BC"/>
+    <w:rsid w:val="000E338A"/>
+    <w:rsid w:val="000F5639"/>
+    <w:rsid w:val="00102A88"/>
+    <w:rsid w:val="00125DDC"/>
+    <w:rsid w:val="0016532B"/>
+    <w:rsid w:val="00166326"/>
+    <w:rsid w:val="0016633C"/>
+    <w:rsid w:val="00187D10"/>
+    <w:rsid w:val="001A07BC"/>
+    <w:rsid w:val="001B49AC"/>
+    <w:rsid w:val="001C4BB3"/>
+    <w:rsid w:val="001D0BAD"/>
+    <w:rsid w:val="001E4D80"/>
+    <w:rsid w:val="00204B58"/>
+    <w:rsid w:val="002264BC"/>
+    <w:rsid w:val="00233993"/>
+    <w:rsid w:val="00244A8A"/>
+    <w:rsid w:val="002666DE"/>
+    <w:rsid w:val="0027047E"/>
+    <w:rsid w:val="002748FD"/>
+    <w:rsid w:val="00283D1C"/>
+    <w:rsid w:val="00293D55"/>
+    <w:rsid w:val="002B537F"/>
+    <w:rsid w:val="002B7F40"/>
+    <w:rsid w:val="002D614F"/>
+    <w:rsid w:val="002D6F63"/>
+    <w:rsid w:val="002E3AED"/>
+    <w:rsid w:val="002E565D"/>
+    <w:rsid w:val="002F3692"/>
+    <w:rsid w:val="0033143A"/>
+    <w:rsid w:val="003601C6"/>
+    <w:rsid w:val="003647A9"/>
+    <w:rsid w:val="00382C6F"/>
+    <w:rsid w:val="003A183A"/>
+    <w:rsid w:val="003A6898"/>
+    <w:rsid w:val="003A6D03"/>
+    <w:rsid w:val="003B5072"/>
+    <w:rsid w:val="003C6327"/>
+    <w:rsid w:val="003E3598"/>
+    <w:rsid w:val="003F1218"/>
+    <w:rsid w:val="003F60A9"/>
+    <w:rsid w:val="00405405"/>
+    <w:rsid w:val="0042305D"/>
+    <w:rsid w:val="00432072"/>
+    <w:rsid w:val="00435318"/>
+    <w:rsid w:val="00444F5F"/>
+    <w:rsid w:val="00487DE6"/>
+    <w:rsid w:val="004931F1"/>
+    <w:rsid w:val="00496442"/>
+    <w:rsid w:val="004B0366"/>
+    <w:rsid w:val="004B43BA"/>
+    <w:rsid w:val="004B61CF"/>
+    <w:rsid w:val="004C5B29"/>
+    <w:rsid w:val="00505400"/>
+    <w:rsid w:val="00505B94"/>
+    <w:rsid w:val="00526424"/>
+    <w:rsid w:val="00537FD0"/>
+    <w:rsid w:val="005447C3"/>
+    <w:rsid w:val="0055073C"/>
+    <w:rsid w:val="00581A6B"/>
+    <w:rsid w:val="0059569B"/>
+    <w:rsid w:val="005A000C"/>
+    <w:rsid w:val="005A13CB"/>
+    <w:rsid w:val="005A1F6E"/>
+    <w:rsid w:val="005A5049"/>
+    <w:rsid w:val="005C036C"/>
+    <w:rsid w:val="005C458A"/>
+    <w:rsid w:val="005C4986"/>
+    <w:rsid w:val="005D076D"/>
+    <w:rsid w:val="005E161D"/>
+    <w:rsid w:val="005E4BAC"/>
+    <w:rsid w:val="005E6FA0"/>
+    <w:rsid w:val="005F2675"/>
+    <w:rsid w:val="00624CA3"/>
+    <w:rsid w:val="00630259"/>
+    <w:rsid w:val="00632641"/>
+    <w:rsid w:val="00637901"/>
+    <w:rsid w:val="00645B2D"/>
+    <w:rsid w:val="00660DC1"/>
+    <w:rsid w:val="006675F7"/>
+    <w:rsid w:val="006713B1"/>
+    <w:rsid w:val="00677CB7"/>
+    <w:rsid w:val="006876E5"/>
+    <w:rsid w:val="00690701"/>
+    <w:rsid w:val="00693154"/>
+    <w:rsid w:val="006A2069"/>
+    <w:rsid w:val="006A2578"/>
+    <w:rsid w:val="006B3307"/>
+    <w:rsid w:val="006B3F32"/>
+    <w:rsid w:val="006D13C3"/>
+    <w:rsid w:val="006D4E64"/>
+    <w:rsid w:val="006E52D0"/>
+    <w:rsid w:val="00705709"/>
+    <w:rsid w:val="00732EDD"/>
+    <w:rsid w:val="007335EE"/>
+    <w:rsid w:val="00741115"/>
+    <w:rsid w:val="007535F0"/>
+    <w:rsid w:val="00753D8B"/>
+    <w:rsid w:val="00776D53"/>
+    <w:rsid w:val="007A25DC"/>
+    <w:rsid w:val="007A6BAB"/>
+    <w:rsid w:val="007C4397"/>
+    <w:rsid w:val="007D5315"/>
+    <w:rsid w:val="007D7071"/>
+    <w:rsid w:val="007F1EF5"/>
+    <w:rsid w:val="00801643"/>
+    <w:rsid w:val="0081050F"/>
+    <w:rsid w:val="0082161E"/>
+    <w:rsid w:val="00823FE7"/>
+    <w:rsid w:val="0083736D"/>
+    <w:rsid w:val="00844694"/>
+    <w:rsid w:val="0084657E"/>
+    <w:rsid w:val="00851AAA"/>
+    <w:rsid w:val="008536F9"/>
+    <w:rsid w:val="00853CB8"/>
+    <w:rsid w:val="0086201C"/>
+    <w:rsid w:val="008D17F3"/>
+    <w:rsid w:val="008F5E97"/>
+    <w:rsid w:val="00920BCA"/>
+    <w:rsid w:val="00920E91"/>
+    <w:rsid w:val="00924C6F"/>
+    <w:rsid w:val="00924E8B"/>
+    <w:rsid w:val="00930EFE"/>
+    <w:rsid w:val="00935293"/>
+    <w:rsid w:val="00937514"/>
+    <w:rsid w:val="00941126"/>
+    <w:rsid w:val="00945A77"/>
+    <w:rsid w:val="0094656B"/>
+    <w:rsid w:val="00953D9E"/>
+    <w:rsid w:val="00962D42"/>
+    <w:rsid w:val="0098364B"/>
+    <w:rsid w:val="0098432C"/>
+    <w:rsid w:val="00985499"/>
+    <w:rsid w:val="00991698"/>
+    <w:rsid w:val="009A53F0"/>
+    <w:rsid w:val="009C47CC"/>
+    <w:rsid w:val="009E1FEC"/>
+    <w:rsid w:val="009F0F72"/>
+    <w:rsid w:val="00A0276F"/>
+    <w:rsid w:val="00A216C2"/>
+    <w:rsid w:val="00A256F7"/>
+    <w:rsid w:val="00A32B8C"/>
+    <w:rsid w:val="00A51A4F"/>
+    <w:rsid w:val="00A577BE"/>
+    <w:rsid w:val="00A67353"/>
+    <w:rsid w:val="00A75A52"/>
+    <w:rsid w:val="00A81E2D"/>
+    <w:rsid w:val="00A95237"/>
+    <w:rsid w:val="00AA3B9A"/>
+    <w:rsid w:val="00AB15A6"/>
+    <w:rsid w:val="00AB5B17"/>
+    <w:rsid w:val="00AC54A7"/>
+    <w:rsid w:val="00AD13EB"/>
+    <w:rsid w:val="00AD2548"/>
+    <w:rsid w:val="00AD5B06"/>
+    <w:rsid w:val="00B11E9D"/>
+    <w:rsid w:val="00B137A3"/>
+    <w:rsid w:val="00B23C73"/>
+    <w:rsid w:val="00B24890"/>
+    <w:rsid w:val="00B31BB5"/>
+    <w:rsid w:val="00B36E53"/>
+    <w:rsid w:val="00B37FFD"/>
+    <w:rsid w:val="00B6265B"/>
+    <w:rsid w:val="00B85629"/>
+    <w:rsid w:val="00BB331A"/>
+    <w:rsid w:val="00BD2A19"/>
+    <w:rsid w:val="00BF11F2"/>
+    <w:rsid w:val="00C13C9E"/>
+    <w:rsid w:val="00C32CA3"/>
+    <w:rsid w:val="00C46CD0"/>
+    <w:rsid w:val="00C54B4C"/>
+    <w:rsid w:val="00CA6FFE"/>
+    <w:rsid w:val="00CB2F28"/>
+    <w:rsid w:val="00CB4ACD"/>
+    <w:rsid w:val="00CC0F6C"/>
+    <w:rsid w:val="00CD2D50"/>
+    <w:rsid w:val="00CD3990"/>
+    <w:rsid w:val="00CF6733"/>
+    <w:rsid w:val="00D041FB"/>
+    <w:rsid w:val="00D042C7"/>
+    <w:rsid w:val="00D153C1"/>
+    <w:rsid w:val="00D16D0D"/>
+    <w:rsid w:val="00D42DE4"/>
+    <w:rsid w:val="00D612B9"/>
+    <w:rsid w:val="00D67350"/>
+    <w:rsid w:val="00D963C6"/>
+    <w:rsid w:val="00D96A0F"/>
+    <w:rsid w:val="00DA0E38"/>
+    <w:rsid w:val="00DA1629"/>
+    <w:rsid w:val="00DB768D"/>
+    <w:rsid w:val="00DE312A"/>
+    <w:rsid w:val="00DE656A"/>
+    <w:rsid w:val="00DF298A"/>
+    <w:rsid w:val="00E1147E"/>
+    <w:rsid w:val="00E150FC"/>
+    <w:rsid w:val="00E15752"/>
+    <w:rsid w:val="00E34568"/>
+    <w:rsid w:val="00E64914"/>
+    <w:rsid w:val="00E84B78"/>
+    <w:rsid w:val="00E8746B"/>
+    <w:rsid w:val="00EB0F9D"/>
+    <w:rsid w:val="00EB716A"/>
+    <w:rsid w:val="00EB7413"/>
+    <w:rsid w:val="00EE2A6E"/>
+    <w:rsid w:val="00EE7EED"/>
+    <w:rsid w:val="00EF55E6"/>
+    <w:rsid w:val="00F05850"/>
+    <w:rsid w:val="00F14891"/>
+    <w:rsid w:val="00F31AD4"/>
+    <w:rsid w:val="00F56337"/>
+    <w:rsid w:val="00F66822"/>
+    <w:rsid w:val="00F95C4D"/>
+    <w:rsid w:val="00FA4765"/>
+    <w:rsid w:val="00FC1C03"/>
+    <w:rsid w:val="00FD635A"/>
+    <w:rsid w:val="00FD6FBD"/>
+    <w:rsid w:val="00FE7527"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22530"/>
+    <o:shapedefaults v:ext="edit" spidmax="4098"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
       <o:rules v:ext="edit">
-        <o:r id="V:Rule104" type="connector" idref="#_x0000_s1890"/>
-[...18 lines deleted...]
-        <o:r id="V:Rule197" type="connector" idref="#_x0000_s1911"/>
+        <o:r id="V:Rule102" type="connector" idref="#_x0000_s1287"/>
+        <o:r id="V:Rule116" type="connector" idref="#_x0000_s1275"/>
+        <o:r id="V:Rule117" type="connector" idref="#_x0000_s1282"/>
+        <o:r id="V:Rule118" type="connector" idref="#_x0000_s1278"/>
+        <o:r id="V:Rule123" type="connector" idref="#_x0000_s1280"/>
+        <o:r id="V:Rule127" type="connector" idref="#_x0000_s1299"/>
+        <o:r id="V:Rule128" type="connector" idref="#_x0000_s1293"/>
+        <o:r id="V:Rule135" type="connector" idref="#_x0000_s1262"/>
+        <o:r id="V:Rule142" type="connector" idref="#_x0000_s1283"/>
+        <o:r id="V:Rule143" type="connector" idref="#_x0000_s1285"/>
+        <o:r id="V:Rule154" type="connector" idref="#_x0000_s1264"/>
+        <o:r id="V:Rule159" type="connector" idref="#_x0000_s1286"/>
+        <o:r id="V:Rule161" type="connector" idref="#_x0000_s1263"/>
+        <o:r id="V:Rule164" type="connector" idref="#_x0000_s1276"/>
+        <o:r id="V:Rule166" type="connector" idref="#_x0000_s1292"/>
+        <o:r id="V:Rule169" type="connector" idref="#_x0000_s1279"/>
+        <o:r id="V:Rule171" type="connector" idref="#_x0000_s1277"/>
+        <o:r id="V:Rule178" type="connector" idref="#_x0000_s1281"/>
+        <o:r id="V:Rule190" type="connector" idref="#_x0000_s1291"/>
+        <o:r id="V:Rule194" type="connector" idref="#_x0000_s1284"/>
       </o:rules>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-    <w:lsdException w:name="Normal" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...24 lines deleted...]
-    <w:lsdException w:name="Subtitle" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="0"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:locked="1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -9374,492 +7510,678 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000B0C93"/>
+    <w:rsid w:val="0081050F"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="ar-SA"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0055073C"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a4">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0081050F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:color w:val="333399"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Normal (Web)"/>
-    <w:aliases w:val="Обычный (Web),Знак Знак,Обычный (веб)1,Обычный (веб)1 Знак Знак Зн,Знак4 Знак Знак,Знак4,Знак4 Знак Знак Знак Знак,Знак4 Знак,Обычный (Web) Знак Знак Знак Знак,Обычный (Web) Знак Знак Знак Знак Знак Знак Знак Знак Знак,Обычный (веб) Знак1"/>
+    <w:aliases w:val="Знак4,Знак4 Знак Знак,Знак4 Знак,Обычный (Web)1,Обычный (веб) Знак1,Обычный (веб) Знак Знак1,Знак Знак1 Знак,Обычный (веб) Знак Знак Знак,Знак Знак1 Знак Знак,Обычный (веб) Знак Знак Знак Знак,Знак Знак Знак Знак Зн,Знак Знак1 Зн, Знак4"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a4"/>
+    <w:link w:val="a6"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000B0C93"/>
+    <w:rsid w:val="0081050F"/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="0"/>
-      <w:spacing w:before="100" w:after="100" w:line="100" w:lineRule="atLeast"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
-      <w:szCs w:val="20"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
-    <w:name w:val="Без интервала1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s0">
+    <w:name w:val="s0"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="0081050F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:effect w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s1">
+    <w:name w:val="s1"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000B0C93"/>
+    <w:rsid w:val="0081050F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:effect w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002666DE"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002666DE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002666DE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002666DE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ac"/>
+    <w:qFormat/>
+    <w:rsid w:val="00853CB8"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Calibri"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="ar-SA"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-[...4 lines deleted...]
-    <w:rsid w:val="000B0C93"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="Название Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ab"/>
+    <w:rsid w:val="00853CB8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a5">
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CA6FFE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CA6FFE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Обычный (веб) Знак"/>
+    <w:aliases w:val="Знак4 Знак1,Знак4 Знак Знак Знак,Знак4 Знак Знак1,Обычный (Web)1 Знак,Обычный (веб) Знак1 Знак,Обычный (веб) Знак Знак1 Знак,Знак Знак1 Знак Знак1,Обычный (веб) Знак Знак Знак Знак1,Знак Знак1 Знак Знак Знак,Знак Знак1 Зн Знак"/>
+    <w:link w:val="a5"/>
+    <w:rsid w:val="00C54B4C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C54B4C"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C54B4C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af1">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E4BAC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="rtejustify">
+    <w:name w:val="rtejustify"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00487DE6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="708"/>
+      </w:tabs>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="af2">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000B0C93"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="009E1FEC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
-[...206 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
     <w:name w:val="Абзац списка1"/>
     <w:basedOn w:val="a"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00A36110"/>
+    <w:rsid w:val="004B43BA"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
       <w:ind w:left="708"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat/>
-[...10 lines deleted...]
-    </w:rPr>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af0">
-[...8 lines deleted...]
-    <w:basedOn w:val="a0"/>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006232B5"/>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
-    <w:div w:id="1760901702">
+    <w:div w:id="2007896298">
+      <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9885,51 +8207,51 @@
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10057,72 +8379,88 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F86E077-E09E-411C-AFAF-63FC13A333C4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1368</Words>
-  <Characters>7801</Characters>
+  <Words>1342</Words>
+  <Characters>7652</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>63</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Павлодар облысы јкімдігініѕ</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Akimat</Company>
+  <Company>AlexSoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9151</CharactersWithSpaces>
+  <CharactersWithSpaces>8977</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Павлодар облысы јкімдігініѕ</dc:title>
-  <dc:creator>Computer</dc:creator>
+  <dc:title/>
+  <dc:creator>Пользователь Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>