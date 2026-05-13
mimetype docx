--- v0 (2025-12-06)
+++ v1 (2026-05-13)
@@ -2,4946 +2,9191 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6415"/>
-        <w:gridCol w:w="4051"/>
+        <w:gridCol w:w="5668"/>
+        <w:gridCol w:w="3687"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w14:paraId="08A6BC58" w14:textId="77777777" w:rsidTr="00A65F99">
+      <w:tr w:rsidR="0051715B" w:rsidRPr="0051715B" w14:paraId="3F381A0C" w14:textId="77777777" w:rsidTr="0051715B">
         <w:trPr>
           <w:trHeight w:val="30"/>
-          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="174C2173" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
+          <w:p w14:paraId="710EAA15" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EAC0773" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
+          <w:p w14:paraId="5A9FCAE8" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...14 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="001C5B1A">
-[...10 lines deleted...]
-              </w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдарының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірінші</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="001C5B1A">
-[...10 lines deleted...]
-              </w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшылары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>педагогтерін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="001C5B1A">
-[...10 lines deleted...]
-              </w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лауазымға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тағайындау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="001C5B1A">
-[...10 lines deleted...]
-              </w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лауазымнан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>босату</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="001C5B1A">
-[...5 lines deleted...]
-              <w:t>организаций образования</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC197B" w14:paraId="3D6FB9C9" w14:textId="77777777" w:rsidTr="00A65F99">
+      <w:tr w:rsidR="0051715B" w14:paraId="550EDA5D" w14:textId="77777777" w:rsidTr="0051715B">
         <w:trPr>
           <w:trHeight w:val="30"/>
-          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F942F37" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
+          <w:p w14:paraId="664C0A2F" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72E45A79" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
+          <w:p w14:paraId="0E2FA663" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0237282B" w14:textId="15B9369B" w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w:rsidRDefault="00FC197B" w:rsidP="00FC197B">
+    <w:p w14:paraId="35DBF6AE" w14:textId="39EB3E6D" w:rsidR="0051715B" w:rsidRPr="0051715B" w:rsidRDefault="0051715B" w:rsidP="0051715B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="z480"/>
-      <w:r w:rsidRPr="001C5B1A">
+      <w:bookmarkStart w:id="0" w:name="z231"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0051715B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Оценочный лист кандидата на вакантную или временно вакантную должность педагога</w:t>
+        <w:t>Педагогтің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0051715B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бос </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0051715B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0051715B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0051715B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>уақытша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0051715B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бос </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0051715B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>лауазымына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0051715B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0051715B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>кандидаттың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0051715B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0051715B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бағалау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0051715B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0051715B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>парағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0051715B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________________________________________________________  (Т.Ә.А. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0051715B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>болған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0051715B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0051715B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жағдайда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0051715B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="490"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="24"/>
+        <w:gridCol w:w="546"/>
+        <w:gridCol w:w="1655"/>
+        <w:gridCol w:w="2132"/>
+        <w:gridCol w:w="2007"/>
+        <w:gridCol w:w="2884"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w14:paraId="1EC1487E" w14:textId="77777777" w:rsidTr="00A65F99">
+      <w:tr w:rsidR="0051715B" w14:paraId="0613E476" w14:textId="77777777" w:rsidTr="0051715B">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="35" w:type="dxa"/>
           <w:trHeight w:val="30"/>
-          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
           <w:bookmarkEnd w:id="0"/>
-          <w:p w14:paraId="190CAC6D" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...12 lines deleted...]
-              <w:t> </w:t>
+          <w:p w14:paraId="52934355" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4600" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1297" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="163F8AEC" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...55 lines deleted...]
-              <w:t>(при его наличии))</w:t>
+          <w:p w14:paraId="768AF0B6" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өлшемшарттар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B417858" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Растайтын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2884" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29B2961F" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Балл саны</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4335E80C" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(1-ден 20-ға </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w14:paraId="57AC6496" w14:textId="77777777" w:rsidTr="00A65F99">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="0051715B" w:rsidRPr="0051715B" w14:paraId="2F1CE8C8" w14:textId="77777777" w:rsidTr="0051715B">
         <w:trPr>
           <w:trHeight w:val="30"/>
-          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="631" w:type="dxa"/>
+            <w:tcW w:w="546" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44303D03" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1297" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09A17422" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деңгейі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11F1003D" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Білімі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>диплом</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2884" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65A2ED5D" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Техникалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кәсіптік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3678F462" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жоғары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күндізгі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59442725" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жоғары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сырттай</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қашықтықтан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="269EA496" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жоғары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үздік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>диплом</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0051715B" w14:paraId="08DD42F4" w14:textId="77777777" w:rsidTr="0051715B">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="031B15C7" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1297" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="411F33F5" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ғылыми</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>академиялық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дәрежесі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65190E7A" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Білімі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>диплом</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2884" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4D5250" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Магистр </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>жоғары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>білімі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бар маман = 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A5B816E" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PHD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>докторы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="538145E8" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Ғылым</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>докторы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2163B32B" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Ғылым</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кандидаты = 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0051715B" w14:paraId="17531C1F" w14:textId="77777777" w:rsidTr="0051715B">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7806CB8F" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2B5E4550" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A95CA27" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="1"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:tcW w:w="1297" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37BC1939" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...11 lines deleted...]
-              <w:t>Критерии</w:t>
+          <w:p w14:paraId="3F792DEF" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұлттық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>біліктілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тестілеуі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7261" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46206551" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...43 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="26E3F5A7" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сертификат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3137" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2884" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63DBA473" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...34 lines deleted...]
-              <w:t>(от 1 до 20)</w:t>
+          <w:p w14:paraId="1253DA9E" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Педагог</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>біліктілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>санатымен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="35F695CC" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мазмұны</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FDD8801" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50-ден 60-қа </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 0 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00B7607D" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60-тан 70-ке </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 2 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15FD51E3" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70-тен 80-ге </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="323B26F7" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80-нен 90-ға </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 6 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2252AB3C" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Әдістеме</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагогика </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="587FE24B" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30-дан 40-қа </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 0 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D193000" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40-тан 50-ге </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A533C95" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50-ден 60-қа </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 2 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3647C5AB" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60-тан 70-ке </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A770B08" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Педагог-модератор" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>біліктілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>санатымен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="43EF30E9" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Мазмұны</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A342FFD" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50-ден 60 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>балға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 0 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F21D27A" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60-тан 70 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>балға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F947CCB" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70-тен 80 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>балға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>=6 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E8455DB" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80-ден 90 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>балға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>=7 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15DE91CC" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Әдістеме</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагогика </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="168BED6B" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30-дан 40 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>балға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>=0 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="111FDF17" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40-тан 50 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>балға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>=2 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EBE3832" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50-ден 60 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>балға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>=3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="327E8A8A" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60-тан 70 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>балға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>=4 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B95A8B3" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>"Педагог-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>сарапшы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>біліктілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>санатымен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="7775A953" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Мазмұны</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77EDCE3C" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50-ден 60 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>балға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>=0 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="790DC203" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60-тан 70 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>балға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>=4 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FD8F4CA" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70-тен 80 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>балға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>=7 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61339B0F" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80-нен 90 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>балға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>=8 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13D078B3" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Әдістеме</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагогика </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FB3343C" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30-дан 40 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>балға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>=0 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58E7A708" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40-тан 50 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>балға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>=3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49FFB173" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50-ден 60 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>балға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>=4 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="714776EB" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60-тан 70 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>балға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>=5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DAA1606" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>"Педагог-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>зерттеуші</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>біліктілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>санатымен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="611BB95F" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Мазмұны</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FA35F81" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50-ден 60 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>балға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>=0 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3993CA94" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60-тан 70 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>балға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>- 5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75CF6D33" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70-тен 80 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>балға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>=8 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="319D2AC6" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80-нен 90 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>балға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>=9 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="757EC179" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Әдістеме</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагогика </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AD12D1B" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30-дан 40 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>балға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>=0 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65BC18E2" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>тан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 50 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>балға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>=4 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C137927" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50-ден 60 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>балға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>=5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="121BD252" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60-тан 70 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>балға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>=6 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50603EB9" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>"Педагог-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>шебер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>біліктілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>санатымен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - 10 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w14:paraId="7A04D615" w14:textId="77777777" w:rsidTr="00A65F99">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="0051715B" w14:paraId="32031F00" w14:textId="77777777" w:rsidTr="0051715B">
         <w:trPr>
           <w:trHeight w:val="30"/>
-          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="631" w:type="dxa"/>
+            <w:tcW w:w="546" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B9BB885" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...11 lines deleted...]
-              <w:t>1.</w:t>
+          <w:p w14:paraId="6A6A8DBA" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="3"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:tcW w:w="1297" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70027A9D" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...29 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="14CC08D1" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Біліктілігі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Санаты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7261" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A26D0FF" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...43 lines deleted...]
-              <w:t>образовании</w:t>
+          <w:p w14:paraId="727AF125" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Куәлік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>де</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжат</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3137" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2884" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E2C9922" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...70 lines deleted...]
-              <w:t>диплом о высшем образовании с отличием = 7 баллов</w:t>
+          <w:p w14:paraId="7182139F" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2 санат-1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2637AC48" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>санат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -2 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40D900D3" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Жоғары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> санатты-3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6001811B" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Педагог-модератор-3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34C2DC93" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Педагог-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>сарапшы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3294BF3B" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Педагог- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>зерттеуші</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 7 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F790D62" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Педагог-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>шебер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 10 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC197B" w14:paraId="231C7A13" w14:textId="77777777" w:rsidTr="00A65F99">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="0051715B" w:rsidRPr="0051715B" w14:paraId="66CB4F1E" w14:textId="77777777" w:rsidTr="0051715B">
         <w:trPr>
           <w:trHeight w:val="30"/>
-          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="631" w:type="dxa"/>
+            <w:tcW w:w="546" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2695CAE2" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...11 lines deleted...]
-              <w:t>2.</w:t>
+          <w:p w14:paraId="3CC917E5" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="5"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:tcW w:w="1297" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B94FF44" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...43 lines deleted...]
-              <w:t>степень</w:t>
+          <w:p w14:paraId="09A67E51" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Педагогикалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтілі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7261" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E11B242" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...43 lines deleted...]
-              <w:t>образовании</w:t>
+          <w:p w14:paraId="53489FE6" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кітапшасы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алмастыратын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжат</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3137" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2884" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07F09706" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...108 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="242B166B" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылдан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2407D4E0" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылдан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 1,5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B7E4C39" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылдан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="173EFF0D" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылдан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>одан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>артық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC197B" w14:paraId="30A26196" w14:textId="77777777" w:rsidTr="00A65F99">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="0051715B" w14:paraId="728A4883" w14:textId="77777777" w:rsidTr="0051715B">
         <w:trPr>
           <w:trHeight w:val="30"/>
-          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="631" w:type="dxa"/>
+            <w:tcW w:w="546" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1683EBCB" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...11 lines deleted...]
-              <w:t>3.</w:t>
+          <w:p w14:paraId="20A710FC" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="7"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:tcW w:w="1297" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DF989C2" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...43 lines deleted...]
-              <w:t>тестирование</w:t>
+          <w:p w14:paraId="44435A47" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әдістемелік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тәжірибесі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7261" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4926CE76" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...11 lines deleted...]
-              <w:t>Сертификат</w:t>
+          <w:p w14:paraId="66EB419D" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кітапшасы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алмастыратын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжат</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3137" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2884" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70CB6FCA" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...833 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="6A410C7C" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>әдіскер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>= 1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C88D2D4" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">директор </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>орынбасары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>= 3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="080CEA6F" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>директор = 5 балл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w14:paraId="7DA55E8B" w14:textId="77777777" w:rsidTr="00A65F99">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="0051715B" w14:paraId="6DEB09CE" w14:textId="77777777" w:rsidTr="0051715B">
         <w:trPr>
           <w:trHeight w:val="30"/>
-          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="631" w:type="dxa"/>
+            <w:tcW w:w="546" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60869095" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...12 lines deleted...]
-              <w:t>4.</w:t>
+          <w:p w14:paraId="3E0CBF87" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="9"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:tcW w:w="1297" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25657CD9" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...43 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0A1C744A" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмысқа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алғаш</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кіріскен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>педагогтар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7261" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="417346B5" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...43 lines deleted...]
-              <w:t>документ</w:t>
+          <w:p w14:paraId="00A5F0FC" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дипломға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3137" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2884" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E6C583B" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...125 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="791AAC90" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Педагогикалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кәсіптік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>практика</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нәтижелері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="0F5B1949" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өте</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жақсы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" = 1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="34E5C609" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жақсы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" = 0,5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w14:paraId="379D9BD8" w14:textId="77777777" w:rsidTr="00A65F99">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="0051715B" w:rsidRPr="0051715B" w14:paraId="54DE8C53" w14:textId="77777777" w:rsidTr="0051715B">
         <w:trPr>
           <w:trHeight w:val="30"/>
-          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="631" w:type="dxa"/>
+            <w:tcW w:w="546" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C28E69E" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...11 lines deleted...]
-              <w:t>5.</w:t>
+          <w:p w14:paraId="6CE40910" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="11"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:tcW w:w="1297" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="582424F9" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...45 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="033C93F1" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Алдыңғы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орнынан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұсыныс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>хат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүзеге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>асыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7261" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DAB3BAC" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...14 lines deleted...]
-              <w:t>трудовая книжка/документ, заменяющий трудовую деятельность</w:t>
+          <w:p w14:paraId="46043208" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Хат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3137" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2884" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D1D1FCF" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...71 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2A004091" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оң</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұсыныс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>хаттың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болуы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="66B9B51E" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұсыныс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>хат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болмаған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>минус</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="7D6633CF" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Теріс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұсыныс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>хаттың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болуы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>минус</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w14:paraId="0B311E07" w14:textId="77777777" w:rsidTr="00A65F99">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="0051715B" w14:paraId="237768E5" w14:textId="77777777" w:rsidTr="0051715B">
         <w:trPr>
           <w:trHeight w:val="30"/>
-          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="631" w:type="dxa"/>
+            <w:tcW w:w="546" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34706FA2" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...11 lines deleted...]
-              <w:t>6.</w:t>
+          <w:p w14:paraId="78BA3D5E" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="13"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:tcW w:w="1297" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58775C3D" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1BD12A99" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіби</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жетістіктердің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсеткіштері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7261" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="761A6773" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="425BF557" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушылардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дипломдары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>олимпиадалар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>конкурстар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеңімпаздарының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>грамоталары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ғылыми</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жобалары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CDFE890" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мұғалімдер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>олимпиадалар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеңімпаздарының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дипломдары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>грамоталары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14E9D3FA" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>награда</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3137" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2884" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6DFF9811" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...52 lines deleted...]
-              <w:t>директор = 5 баллов</w:t>
+          <w:p w14:paraId="6975D45E" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>олимпиадалар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>конкурстардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жүлдегерлері-0,5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6860FCFA" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ғылыми</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жобалар-1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BD5F30F" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>олимпиадалар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>конкурстардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жүлдегерлері-3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09DA8A67" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Үздік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагог" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>конкурсының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қатысушысы-1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FFC3FF3" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Үздік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагог" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>конкурсының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>жүлдегері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B2E1F66" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>медаль "</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақстанның</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>еңбек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>сіңірген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ұстазы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>" - 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC197B" w14:paraId="114BE5CB" w14:textId="77777777" w:rsidTr="00A65F99">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="0051715B" w:rsidRPr="0051715B" w14:paraId="7520391D" w14:textId="77777777" w:rsidTr="0051715B">
         <w:trPr>
           <w:trHeight w:val="30"/>
-          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="631" w:type="dxa"/>
+            <w:tcW w:w="546" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7659A993" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...11 lines deleted...]
-              <w:t>7.</w:t>
+          <w:p w14:paraId="36FFCEB1" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="15"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:tcW w:w="1297" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68CB6958" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0EA92A4E" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әдістемелік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7261" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E953DA4" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0AC8A930" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>авторлық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыстар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жарияланымдар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3137" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2884" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E6AB344" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...54 lines deleted...]
-              <w:t>балла</w:t>
+          <w:p w14:paraId="4F0F486A" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ҚР БҒМ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесіне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>енгізілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқулықтардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) ОӘК </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>авторы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тең</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>авторы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="1859EA45" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">РОӘК – 2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесіне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>енгізілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқулықтардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) ОӘК </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>авторы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тең</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>авторы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="4C7D11C9" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БҒССҚЕК, Scopus – 3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесіне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>енгізілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ғылыми-зерттеу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жарияланымның</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болуы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w14:paraId="4F0A5243" w14:textId="77777777" w:rsidTr="00A65F99">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="0051715B" w:rsidRPr="0051715B" w14:paraId="3F3174F6" w14:textId="77777777" w:rsidTr="0051715B">
         <w:trPr>
           <w:trHeight w:val="30"/>
-          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="631" w:type="dxa"/>
+            <w:tcW w:w="546" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27BB61E8" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...11 lines deleted...]
-              <w:t>8.</w:t>
+          <w:p w14:paraId="703BF95B" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="17"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:tcW w:w="1297" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5AA7CDDB" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="47DA0095" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қоғамдық-педагогикалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7261" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72913CD2" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...11 lines deleted...]
-              <w:t>письмо</w:t>
+          <w:p w14:paraId="11553CF5" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көшбасшылық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="0E103AE7" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көптілділікті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүзеге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>асыру</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3137" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2884" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48D74491" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...53 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1FB076BA" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тәлімгер-0,5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="4FC789FF" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ӘБ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жетекшілігі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3505DFF7" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кәсіби-педагогикалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қауымдастық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көшбасшысы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3D6DE8E3" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тілде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қазақ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3C8C245B" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шетел</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шетел</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қазақ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="675B935E" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тілде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қазақ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шетел</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) – 5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w14:paraId="3F27D273" w14:textId="77777777" w:rsidTr="00A65F99">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="0051715B" w:rsidRPr="0051715B" w14:paraId="4ECB3A3E" w14:textId="77777777" w:rsidTr="0051715B">
         <w:trPr>
           <w:trHeight w:val="30"/>
-          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="631" w:type="dxa"/>
+            <w:tcW w:w="546" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A02C302" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...12 lines deleted...]
-              <w:t>9.</w:t>
+          <w:p w14:paraId="6760C5D9" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="19"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:tcW w:w="1297" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3700086E" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...43 lines deleted...]
-              <w:t>достижений</w:t>
+          <w:p w14:paraId="069316CA" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Курстық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дайындық</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7261" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17504299" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...37 lines deleted...]
-          <w:p w14:paraId="1002E4D6" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
+          <w:p w14:paraId="53DDE7A6" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственная</w:t>
-[...15 lines deleted...]
-              <w:t>награда</w:t>
+              <w:t>пәндік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дайындық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сертификаттары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="030CA1DA" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>цифрлық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сауаттылық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сертификаты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16A9D3CE" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ҚАЗТЕСТ,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C2F54BE" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> IELTS; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ED2AB68" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> TOEFL; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="430678F7" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DELF;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A5B80CE" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goethe </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Zertifikat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, "Python-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>да</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағдарламалау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негіздері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>", "Microsoft-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>істеуді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағдарламалары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқыту</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3137" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2884" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A11A5A8" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...178 lines deleted...]
-              <w:t>" = 10 баллов</w:t>
+          <w:p w14:paraId="53696050" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>НЗМ ПШО, "</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өрлеу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>курстары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="0CA0B21C" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– 0,5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="0BDD95DF" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>курстар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - 0,5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әрқайсысы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC197B" w:rsidRPr="001C5B1A" w14:paraId="73023573" w14:textId="77777777" w:rsidTr="00A65F99">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="0051715B" w14:paraId="72E832D8" w14:textId="77777777" w:rsidTr="0051715B">
         <w:trPr>
           <w:trHeight w:val="30"/>
-          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="631" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75C14FCE" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...11 lines deleted...]
-              <w:t>10.</w:t>
+          <w:p w14:paraId="65863922" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="22"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="141F7D5C" w14:textId="77777777" w:rsidR="00FC197B" w:rsidRDefault="00FC197B" w:rsidP="00A65F99">
-[...1015 lines deleted...]
-              <w:t>Максимальный</w:t>
+          <w:p w14:paraId="694ABAAB" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Максималды</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>балл</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – 83</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34A530DF" w14:textId="77777777" w:rsidR="003809FF" w:rsidRDefault="00003748"/>
-    <w:sectPr w:rsidR="003809FF" w:rsidSect="00FC197B">
+    <w:p w14:paraId="50F38AEB" w14:textId="77777777" w:rsidR="0051715B" w:rsidRDefault="0051715B" w:rsidP="0051715B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07FFF627" w14:textId="77777777" w:rsidR="00927F24" w:rsidRDefault="00927F24"/>
+    <w:sectPr w:rsidR="00927F24">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FC197B"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FC197B"/>
+    <w:rsidRoot w:val="00927F24"/>
+    <w:rsid w:val="0051715B"/>
+    <w:rsid w:val="00927F24"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang/>
+  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="329B953E"/>
+  <w14:docId w14:val="10C69EE3"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{3911476F-AD13-4D15-A05D-3C0CA7314E2A}"/>
+  <w15:docId w15:val="{7D5C597B-2B3B-4C5C-9F69-2E1D72E54178}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5287,92 +9532,108 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC197B"/>
+    <w:rsid w:val="0051715B"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="1921987301">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -5636,55 +9897,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4081</Characters>
+  <Pages>1</Pages>
+  <Words>664</Words>
+  <Characters>3787</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4787</CharactersWithSpaces>
+  <CharactersWithSpaces>4443</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Teacher_24</dc:creator>
+  <dc:creator>Смагулова Ж.А</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>