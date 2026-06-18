--- v0 (2025-12-17)
+++ v1 (2026-06-18)
@@ -1,1963 +1,5476 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="006E6437" w:rsidRDefault="006E6437" w:rsidP="006E6437">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00172339" w:rsidRPr="00172339" w:rsidRDefault="00172339" w:rsidP="00C2426C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172339">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Павлодар қаласы білім беру бөлімінің  «Павлодар қаласының №57 сәбилер бақшасы-көптілде тәрбиелеу орталығы» коммуналдық мемлекеттік қазыналық кәсіпорын</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="006E6437" w:rsidRDefault="006E6437" w:rsidP="006E6437">
-[...1 lines deleted...]
-        <w:pStyle w:val="TableParagraph"/>
+    <w:p w:rsidR="00172339" w:rsidRPr="00172339" w:rsidRDefault="00172339" w:rsidP="00172339">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E6437" w:rsidRDefault="006E6437" w:rsidP="006E6437">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00172339" w:rsidRDefault="00172339" w:rsidP="00172339">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172339">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(мекенжайы: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F56335">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Павлодар қаласы, Жаяу Мұса к.,4 құрылыс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172339">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тел.34-70-00, э/пошта: yasli_sad_57@mail.ru)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00FC56F0" w:rsidRPr="006E6437" w:rsidRDefault="00FC56F0" w:rsidP="006E6437">
-[...1 lines deleted...]
-        <w:pStyle w:val="TableParagraph"/>
+    <w:p w:rsidR="00172339" w:rsidRDefault="00172339" w:rsidP="00172339">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002C35E1" w:rsidRPr="002C35E1" w:rsidRDefault="00187F48" w:rsidP="002C35E1">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Орыс тілінде оқытатын </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0433">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тәрбиешінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бос лауазымына</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0433">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="002C35E1" w:rsidRPr="002C35E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>орналасуға ашық конкурс жариялайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="00172339" w:rsidRPr="006A4075" w:rsidRDefault="00172339" w:rsidP="00ED66A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172339">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Конкурс</w:t>
+      </w:r>
+      <w:r w:rsidR="00257961" w:rsidRPr="006A4075">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172339">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР БҒМ </w:t>
+      </w:r>
+      <w:r w:rsidR="0018329E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2012</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172339">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  жылғы </w:t>
+      </w:r>
+      <w:r w:rsidR="0018329E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>21 ақпандағы</w:t>
+      </w:r>
+      <w:r w:rsidR="00257961" w:rsidRPr="006A4075">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  «</w:t>
+      </w:r>
+      <w:r w:rsidR="00257961" w:rsidRPr="005A1B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мемлекеттік біл</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56335">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ім беру ұйымдарының педагог</w:t>
+      </w:r>
+      <w:r w:rsidR="00257961" w:rsidRPr="005A1B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F56335">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>лауазымына орналасуға конкурс өткізу</w:t>
+      </w:r>
+      <w:r w:rsidR="00257961" w:rsidRPr="005A1B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тәртібі</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56335">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> туралы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172339">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>» бұйрығы</w:t>
+      </w:r>
+      <w:r w:rsidR="00257961" w:rsidRPr="006A4075">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00510963">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>негізінде.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56335" w:rsidRPr="00F56335">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2426C" w:rsidRDefault="00257961" w:rsidP="00ED66A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A8A">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Конкурстың өткізілетін күні мен орны:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Павлодар қаласы, Жаяу Мұса көшесі, 4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F56335">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>құрылыс</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E3A8A" w:rsidRPr="00C2426C" w:rsidRDefault="007E3A8A" w:rsidP="00ED66A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Конкурс кезеңдері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E3A8A" w:rsidRPr="007E3A8A" w:rsidRDefault="007E3A8A" w:rsidP="00ED66A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1) конкурс өткізу туралы хабарландыруды жариялау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E3A8A" w:rsidRPr="007E3A8A" w:rsidRDefault="007E3A8A" w:rsidP="00ED66A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2) конкурсқа қатысуға ниет білдірген адамдардан құжаттарды қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E3A8A" w:rsidRPr="007E3A8A" w:rsidRDefault="00830FDA" w:rsidP="00ED66A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>үміткерлердің құжаттарының педагогтердің үлгілік біліктілік сипаттамаларымен бекітілген Біліктілік талаптарына сәйкестігін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E3A8A" w:rsidRPr="00C2426C" w:rsidRDefault="007E3A8A" w:rsidP="00ED66A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>конкурстық комиссияның  отырысы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00735FF1" w:rsidRPr="006B6C8E" w:rsidRDefault="007E3A8A" w:rsidP="00ED66A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A8A">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Конкурсқа қатысуға өтінімдерді берудің мерзімі мен орны: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бұқаралық ақпарат құралдарында </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3A8A">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>хабарландыру шыққан күннен бастап 7 жұмыс күні ішінде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бос лауазымға орнала</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">суға құжаттар Павлодар қаласы, Жаяу Мұса </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көшесі, </w:t>
+      </w:r>
+      <w:r w:rsidR="006A4075">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56335">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> құрылыс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Павлодар қаласы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№57 сәбилер бақшасы» КМҚК </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3A8A">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қабылданады</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4075">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (электрондық пошта  арқылы немесе қағаз түрінде)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B6C8E" w:rsidRDefault="00735FF1" w:rsidP="00ED66A4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED66A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F73DDB" w:rsidRPr="00F73DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Біліктілік талаптары: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F56335">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidR="00F56335" w:rsidRPr="00F56335">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тиісті бейін бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі педагогикалық немесе өзге де кәсіптік білім немесе тиісті бейін бойынша педагогикалық қайта даярлауды немесе техникалық және кәсіптік білім беруді растайтын құжат, жұмыс </w:t>
+      </w:r>
+      <w:r w:rsidR="00F56335">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өтіліне</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56335" w:rsidRPr="00F56335">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптар қойылмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F73DDB" w:rsidRDefault="006B6C8E" w:rsidP="00ED66A4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED66A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00735FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Лауазымдық міндеттері</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>. Балалардың денсаулығын сақтау мен қорғау қызметін қамтамасыз етеді: тәрби</w:t>
+      </w:r>
+      <w:r w:rsidR="002F12F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">еші қызметінің денсаулық сақтау </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>функциясын атқарады. Мектепке дейінгі тәрбие мен оқытудың мемлекеттік жалпыға міндетті стандартының талабына, жас ерекшелік топтарының үлгілік оқыту жоспары бойынша оқу қызметінің кестесіне сәйкес педагогикалық процесті жүзеге асырады, пәндік-дамытушылық ортаны қалыптастырады, балалардың шығармашылығына (ойындық, танымдық</w:t>
+      </w:r>
+      <w:r w:rsidR="002F12F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, қозғалыс, көркемөнер, еңбекке баулу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>және т.б.) жетекшілік етеді.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00735FF1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Балалармен жұмыс істеу кезінде жекелей және бағыттық жағынан қарайды. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00735FF1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Тәрбиелеудің инновациялық технологиясын және оқытудың отандық және шетелдік ғылыми-зерттеу жұмыстарының, авторлық шығармалардың негізінде педагогикалық қызметтің жаңа бағыттарын зерделеумен және оны жұмыс барысында қолданумен шұғылданады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00735FF1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ата-аналардың мектепке дейінгі бала тәрбиесі мен оқыту барысында туындаған сұрақтарына жауап беріп, көмек көрсетеді. Балалардың құқықтары мен қызығушылықтарын қорғайды. Компьютерлік сауаттылықты және ақпараттық-коммуникациялық құзыреттілікті жақсы меңгереді.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F73DDB" w:rsidRPr="00C2426C" w:rsidRDefault="00F73DDB" w:rsidP="00ED66A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Лауазымдық жалақының мөлшері</w:t>
+      </w:r>
+      <w:r w:rsidR="00402838">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тәрбиешілерге </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> еңбек өтіліне </w:t>
+      </w:r>
+      <w:r w:rsidR="006A4075">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, біліміне </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">байланысты </w:t>
+      </w:r>
+      <w:r w:rsidR="006A4075">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 121000 </w:t>
+      </w:r>
+      <w:r w:rsidR="00402838">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-2</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4075">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>80000 т</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3173E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>еңгеге дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E3A8A" w:rsidRPr="007E3A8A" w:rsidRDefault="007E3A8A" w:rsidP="00ED66A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Конкурсқа қатысу үшін қажетті құжаттар тізбесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E3A8A" w:rsidRPr="00ED66A4" w:rsidRDefault="00F73DDB" w:rsidP="00ED66A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED66A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3A8A" w:rsidRPr="00ED66A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">осы Қағидаларға </w:t>
+      </w:r>
+      <w:r w:rsidR="00D43328" w:rsidRPr="00ED66A4">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00D43328" w:rsidRPr="00ED66A4">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://adilet.zan.kz/kaz/docs/V1200007495" \l "z228" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D43328" w:rsidRPr="00ED66A4">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="007E3A8A" w:rsidRPr="00ED66A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>10-қосымшаға</w:t>
+      </w:r>
+      <w:r w:rsidR="00D43328" w:rsidRPr="00ED66A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="007E3A8A" w:rsidRPr="00ED66A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E3A8A" w:rsidRPr="00ED66A4" w:rsidRDefault="007E3A8A" w:rsidP="00ED66A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED66A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2) жеке басын куәландыратын құжат (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73DDB" w:rsidRPr="00ED66A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сәйкестендіру</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED66A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E3A8A" w:rsidRPr="00ED66A4" w:rsidRDefault="007E3A8A" w:rsidP="00ED66A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED66A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3) кадрларды есепке алу бойынша толтырылған жеке іс парағы (нақты тұрғылықты мекенжайы мен байланыс телефондары көрсетілген – бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E3A8A" w:rsidRPr="00ED66A4" w:rsidRDefault="007E3A8A" w:rsidP="00ED66A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED66A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4) Педагогтердің үлгілік біліктілік сипаттамаларымен бекітілген лауазымға қойылатын біліктілік талаптарына сәйкес білімі туралы құжаттардың көшірмелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E3A8A" w:rsidRPr="00ED66A4" w:rsidRDefault="007E3A8A" w:rsidP="00ED66A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED66A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5) еңбек қызметін растайтын құжаттың көшірмесі (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E3A8A" w:rsidRPr="00ED66A4" w:rsidRDefault="007E3A8A" w:rsidP="00ED66A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED66A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D43328" w:rsidRPr="00ED66A4">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00D43328" w:rsidRPr="00ED66A4">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://adilet.zan.kz/kaz/docs/V2000021579" \l "z2" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D43328" w:rsidRPr="00ED66A4">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00ED66A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r w:rsidR="00D43328" w:rsidRPr="00ED66A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00ED66A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген нысан бойынша денсаулық жағдайы туралы анықтама (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E3A8A" w:rsidRPr="00ED66A4" w:rsidRDefault="007E3A8A" w:rsidP="00ED66A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED66A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>7) психоневрологиялық ұйымнан анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E3A8A" w:rsidRPr="00ED66A4" w:rsidRDefault="007E3A8A" w:rsidP="00ED66A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED66A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>8) наркологиялық ұйымнан анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F73DDB" w:rsidRPr="00ED66A4" w:rsidRDefault="00F73DDB" w:rsidP="00ED66A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED66A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>9) соттылығының жоқ екендігі туралы анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E3A8A" w:rsidRPr="00ED66A4" w:rsidRDefault="00F73DDB" w:rsidP="00ED66A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED66A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3A8A" w:rsidRPr="00ED66A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>) Ұлттық біліктілік тестілеу сертификаты (бұдан әрі – ҰБТ) немесе педагог-модератордың, педагог-сарапшының, педагог-зерттеушінің, педагог-шебердің біліктілік санатының болуы туралы куәлік (болған жағдайда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E3A8A" w:rsidRPr="00ED66A4" w:rsidRDefault="00F73DDB" w:rsidP="00ED66A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED66A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3A8A" w:rsidRPr="00ED66A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>) 11-қосымшаға сәйкес нысан бойынша педагогтің бос немесе уақытша бос лауа</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED66A4" w:rsidRPr="00ED66A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>зымына кандидаттың толтырылған б</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3A8A" w:rsidRPr="00ED66A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ағалау парағы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00402838" w:rsidRDefault="00F73DDB" w:rsidP="00ED66A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006E6437">
-        <w:rPr>
+      <w:r w:rsidRPr="00F73DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t>сли</w:t>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ақпаратты</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006E6437">
-        <w:rPr>
+      <w:r w:rsidRPr="00F73DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">-центр </w:t>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нақтылау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C16927">
-        <w:rPr>
+      <w:r w:rsidRPr="00F73DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t>полиязычного</w:t>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C16927">
-        <w:rPr>
+      <w:r w:rsidRPr="00F73DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>байланыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E6437">
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>телефондары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>8 (7182</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6C8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>34-70-00</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4075">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4075">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>электрондық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">(адрес: г. Павлодар, ул. </w:t>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006E6437">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F73DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t>Жаяу</w:t>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мекенжайы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006E6437">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F73DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="006E6437">
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="00F56335" w:rsidRPr="0002768B">
           <w:rPr>
-            <w:rStyle w:val="a3"/>
+            <w:rStyle w:val="a8"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-          </w:rPr>
-[...1322 lines deleted...]
-            <w:szCs w:val="28"/>
+            <w:lang w:val="kk-KZ"/>
           </w:rPr>
           <w:t>yasli_sad_57@mail.ru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00DD5FCA" w:rsidRPr="006E6437" w:rsidRDefault="00DD5FCA" w:rsidP="006E6437">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w:rsidR="00F56335" w:rsidRDefault="00F56335" w:rsidP="00ED66A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F56335" w:rsidRDefault="00F56335" w:rsidP="00ED66A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F56335" w:rsidRDefault="00F56335" w:rsidP="00F56335">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D25505" w:rsidRPr="00B531BC" w:rsidRDefault="00D25505" w:rsidP="00D25505">
-[...2 lines deleted...]
-        <w:ind w:left="142" w:right="1835" w:firstLine="1"/>
+    <w:p w:rsidR="00F56335" w:rsidRDefault="00F56335" w:rsidP="00F56335">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00ED66A4" w:rsidRDefault="00ED66A4" w:rsidP="00F56335">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00ED66A4" w:rsidRDefault="00ED66A4" w:rsidP="00F56335">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00ED66A4" w:rsidRDefault="00ED66A4" w:rsidP="00F56335">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:spacing w:before="55" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="208" w:firstLine="52"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Приложение 11 к Правилам назначения на должности, освобождения</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Мемлекеттік білім беру ұйымдарының бірінші басшылары</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B531BC">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B531BC">
-[...29 lines deleted...]
-        <w:t>государственных организаций образования</w:t>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">педагогтерін лауазымға тағайындау, лауазымнан босату </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25505" w:rsidRPr="00B531BC" w:rsidRDefault="00D25505" w:rsidP="00D25505">
-[...2 lines deleted...]
-        <w:ind w:left="142" w:right="1835" w:firstLine="1"/>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="208"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:t>Форма</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>11-қосымша</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25505" w:rsidRPr="00B531BC" w:rsidRDefault="00D25505" w:rsidP="00D25505">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="208"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Нысан</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D25505" w:rsidRPr="00B531BC" w:rsidRDefault="00D25505" w:rsidP="00D25505">
-      <w:pPr>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:spacing w:before="8"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10679"/>
+        </w:tabs>
+        <w:spacing w:before="94"/>
         <w:ind w:left="120"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="26"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:w w:val="95"/>
-          <w:sz w:val="26"/>
-[...149 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Педагогтің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:w w:val="95"/>
-          <w:sz w:val="26"/>
-[...1 lines deleted...]
-        <w:t>педагога</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:w w:val="95"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бос</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="95"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:w w:val="95"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="95"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:w w:val="95"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>уақытша</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="95"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:w w:val="95"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бос</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="95"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:w w:val="95"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>лауазымына</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="95"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:w w:val="95"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>кандидаттың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="95"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:w w:val="95"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бағалау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="95"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:w w:val="95"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>парағы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="95"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25505" w:rsidRPr="00B531BC" w:rsidRDefault="00D25505" w:rsidP="00D25505">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6555"/>
+        </w:tabs>
+        <w:spacing w:before="50"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:w w:val="95"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(Т.Ә.А.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:w w:val="95"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(болған</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="95"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:spacing w:before="11"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="10348" w:type="dxa"/>
+        <w:tblInd w:w="-936" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="3118"/>
+        <w:gridCol w:w="4536"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidTr="008F2436">
+        <w:trPr>
+          <w:trHeight w:val="617"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="192"/>
+              <w:ind w:left="40"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="192"/>
+              <w:ind w:left="39"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Өлшем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>шарттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="192"/>
+              <w:ind w:left="39"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>Растайтын</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="50"/>
+              <w:ind w:left="38"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>Балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> саны</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="54"/>
+              <w:ind w:left="38"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t xml:space="preserve">(1-ден 20-ға </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>дейін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A44698" w:rsidRPr="00187F48" w:rsidTr="008F2436">
+        <w:trPr>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="40"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="39"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>Білім</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>деңгейі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="39"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>Білімі</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> диплом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="50" w:line="292" w:lineRule="auto"/>
+              <w:ind w:left="38"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>Техникалық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>және</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>кәсіптік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>=</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="50" w:line="292" w:lineRule="auto"/>
+              <w:ind w:left="38"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>Жоғары күндізгі = 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="271" w:lineRule="auto"/>
+              <w:ind w:left="38"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>жоғары сырттай / қашықтықтан оқыту = 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="23" w:line="271" w:lineRule="auto"/>
+              <w:ind w:left="38"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>жоғары</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>үздік диплом = 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidTr="008F2436">
+        <w:trPr>
+          <w:trHeight w:val="1108"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="40"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="3"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="271" w:lineRule="auto"/>
+              <w:ind w:left="39"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>Ғылыми</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t xml:space="preserve">академиялық </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>Білімі</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> диплом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="50" w:line="271" w:lineRule="auto"/>
+              <w:ind w:left="38"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>Магистр</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>жоғары</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>білімі бар маман = 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="22"/>
+              <w:ind w:left="38"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>PHD-докторы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>=</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="4" w:line="280" w:lineRule="atLeast"/>
+              <w:ind w:left="38" w:right="654"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>Ғылым докторы = 10 Ғылым</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>кандидаты</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>=</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidTr="008F2436">
+        <w:trPr>
+          <w:trHeight w:val="1756"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="-141" w:right="-287"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="50" w:line="292" w:lineRule="auto"/>
+              <w:ind w:left="38" w:right="237"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>"Педагог"</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>біліктілік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>санатымен Мазмұны бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="292" w:lineRule="auto"/>
+              <w:ind w:left="38" w:right="579"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>50-ден</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>60-қа</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>=</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>балл 60-тан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>70-ке</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>=</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>балл 70-тен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>80-ге</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>=</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="38"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>80-нен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>90-ға</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>=</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t xml:space="preserve">6 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidTr="008F2436">
+        <w:trPr>
+          <w:trHeight w:val="534"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="-404"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="399"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1068"/>
+                <w:tab w:val="left" w:pos="1717"/>
+              </w:tabs>
+              <w:spacing w:before="15"/>
+              <w:ind w:left="38"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Әдістеме</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>педагогика</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="33"/>
+              <w:ind w:left="38"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>бойынша:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidTr="008F2436">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="-27"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17"/>
+              <w:ind w:left="38"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>30-дан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>40-қа</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>=</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t xml:space="preserve">0 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidTr="008F2436">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17"/>
+              <w:ind w:left="38"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>40-тан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>50-ге</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>=</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidTr="008F2436">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17"/>
+              <w:ind w:left="38"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>50-ден</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>60-қа</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>=</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidTr="008F2436">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17"/>
+              <w:ind w:left="38"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>60-тан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>70-ке</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>=</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidTr="008F2436">
+        <w:trPr>
+          <w:trHeight w:val="536"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17"/>
+              <w:ind w:left="38"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>"Педагог-модератор"</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="76"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>біліктілік</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="34"/>
+              <w:ind w:left="38"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>санатымен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidTr="008F2436">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17"/>
+              <w:ind w:left="38"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>Мазмұны</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>бойынша:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidTr="008F2436">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17"/>
+              <w:ind w:left="38"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>50-ден</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>60</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>балға</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>=</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidTr="008F2436">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17"/>
+              <w:ind w:left="38"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>60-тан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>70</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>балға</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>=</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidTr="008F2436">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17"/>
+              <w:ind w:left="38"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>70-тен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>80</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>балға</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>дейін=6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidTr="008F2436">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17"/>
+              <w:ind w:left="38"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>80-ден</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>90</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>балға</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>дейін=7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidTr="008F2436">
+        <w:trPr>
+          <w:trHeight w:val="536"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1068"/>
+                <w:tab w:val="left" w:pos="1717"/>
+              </w:tabs>
+              <w:spacing w:before="17"/>
+              <w:ind w:left="38"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Әдістеме</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>педагогика</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="34"/>
+              <w:ind w:left="38"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>бойынша:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidTr="008F2436">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17"/>
+              <w:ind w:left="38"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>30-дан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>40</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>балға</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>дейін=0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidTr="008F2436">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17"/>
+              <w:ind w:left="38"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>40-тан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>50</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>балға</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>дейін=2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidTr="008F2436">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17"/>
+              <w:ind w:left="38"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>50-ден</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>60</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>балға</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>дейін=3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidTr="008F2436">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17"/>
+              <w:ind w:left="38"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>60-тан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>70</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>балға</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:t>дейін=4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135B60">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00135B60" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="17"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A44698" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
-[...86 lines deleted...]
-      </w:r>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D25505" w:rsidRPr="00B531BC" w:rsidRDefault="00D25505" w:rsidP="00D25505">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="00A44698" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A44698" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1303"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22817">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік білім беру </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A44698" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1303"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22817">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ұйымдарының бірінші </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A44698" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1303"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22817">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>басшылары</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22817">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22817">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22817">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22817">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">педагогтерін </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A44698" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1303"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22817">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лауазымға тағайындау, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00B22817" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1303"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22817">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лауазымнан босату </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22817">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A44698" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1997"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22817">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10-қосымша </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00B22817" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1997"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22817">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5970"/>
+        </w:tabs>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="614292F3" wp14:editId="520C4F3D">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60E532D2" wp14:editId="53DB8EA2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4841875</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>151130</wp:posOffset>
+                  <wp:posOffset>142240</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1779905" cy="1270"/>
-                <wp:effectExtent l="12700" t="13335" r="7620" b="4445"/>
+                <wp:effectExtent l="12700" t="8255" r="7620" b="9525"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="4" name="Полилиния 4"/>
+                <wp:docPr id="14" name="Полилиния 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1779905" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst>
                             <a:gd name="T0" fmla="+- 0 7625 7625"/>
                             <a:gd name="T1" fmla="*/ T0 w 2803"/>
                             <a:gd name="T2" fmla="+- 0 10427 7625"/>
                             <a:gd name="T3" fmla="*/ T2 w 2803"/>
                           </a:gdLst>
                           <a:ahLst/>
                           <a:cxnLst>
                             <a:cxn ang="0">
@@ -1993,12758 +5506,170 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6C7ED4C2" id="Полилиния 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:381.25pt;margin-top:11.9pt;width:140.15pt;height:.1pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="2803,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBjjC8EQMAAJYGAAAOAAAAZHJzL2Uyb0RvYy54bWysVWuO0zAQ/o/EHSz/BHXz2PSpTVerPhDS&#10;AittOYAbO02EYwfbbbqLOANH4BorIThDuRFjJ+m2XZAQolLTcWb8+ftmPNOLy23B0YYpnUsR4+DM&#10;x4iJRNJcrGL8fjHvDDDShghKuBQsxndM48vx82cXVTliocwkp0whABF6VJUxzowpR56nk4wVRJ/J&#10;kglwplIVxMBSrTyqSAXoBfdC3+95lVS0VDJhWsPbae3EY4efpiwx79JUM4N4jIGbcU/lnkv79MYX&#10;ZLRSpMzypKFB/oFFQXIBh+6hpsQQtFb5E6giT5TUMjVniSw8maZ5wpwGUBP4J2puM1IypwWSo8t9&#10;mvT/g03ebm4UymmMI4wEKaBEu6+7H7tvuwf3/b57+PkFRTZPValHEH5b3iirVJfXMvmgweEdeexC&#10;QwxaVm8kBTyyNtLlZpuqwu4E1WjrSnC3LwHbGpTAy6DfHw79LkYJ+IKw7yrkkVG7N1lr84pJh0M2&#10;19rUBaRgufTTRsQCip0WHGr5soN81O+FXfdoCr4PC9qwFx5a+KhC4cA/Pw0K2yCHFfhR2P8t2Hkb&#10;Z8HCAzAQsGopkqxlnWxFQxssRGzH+C5RpdQ2QQsg12YIECDISvxDLJx9GlvvaY5Q0AqnTaAwgiZY&#10;1nJLYiwze4Q1URVjlwv7opAbtpDOZU5KB4c8erk4jILtkLkDVrUbdtgD4N7UhjvUcj0orZDznHNX&#10;Wy4sla4/6LrcaMlzap2WjVar5YQrtCG2vd3HigGwozAl14I6sIwROmtsQ3Je2xDPXW7hFjYpsPfR&#10;9e+noT+cDWaDqBOFvVkn8qfTztV8EnV686DfnZ5PJ5Np8NlSC6JRllPKhGXXzpIg+rtebaZaPQX2&#10;0+RIxZHYufs8Fesd03C5AC3tb53rtkXrnl5KegftqmQ9HGGYg5FJdY9RBYMxxvrjmiiGEX8tYPIM&#10;gyiyk9Qtom4/hIU69CwPPUQkABVjg+GCW3Ni6um7LlW+yuCkwJVVyCsYE2lu+9nNk5pVs4Dh5xQ0&#10;g9pO18O1i3r8Oxn/AgAA//8DAFBLAwQUAAYACAAAACEAuhjSGN0AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3FhKGGMqTacKARJHBkg7eo3XFhqnarKt8OvxTnCz/Z6ev1es&#10;Jt+rA42xC2zhepaBIq6D67ix8P72dLUEFROywz4wWfimCKvy/KzA3IUjv9JhnRolIRxztNCmNORa&#10;x7olj3EWBmLRdmH0mGQdG+1GPEq477XJsoX22LF8aHGgh5bqr/XeW3j+6NxLpF3FmD7Nz2MVp7ip&#10;rb28mKp7UImm9GeGE76gQylM27BnF1Vv4W5hbsVqwdxIhZMhmxuZtnKZZ6DLQv+vUP4CAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAQY4wvBEDAACWBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAuhjSGN0AAAAKAQAADwAAAAAAAAAAAAAAAABrBQAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHUGAAAAAA==&#10;" path="m,l2802,e" filled="f" strokeweight=".14125mm">
+              <v:shape w14:anchorId="4176FDDC" id="Полилиния 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:381.25pt;margin-top:11.2pt;width:140.15pt;height:.1pt;z-index:-251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="2803,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAYBL7VEgMAAJgGAAAOAAAAZHJzL2Uyb0RvYy54bWysVWuO0zAQ/o/EHSz/BHXz2PSpTVerPhDS&#10;AittOYAbO02EYwfbbbqLOANH4BorIThDuRFjJ+m2XZAQolLTcWb8+ftmPNOLy23B0YYpnUsR4+DM&#10;x4iJRNJcrGL8fjHvDDDShghKuBQsxndM48vx82cXVTliocwkp0whABF6VJUxzowpR56nk4wVRJ/J&#10;kglwplIVxMBSrTyqSAXoBfdC3+95lVS0VDJhWsPbae3EY4efpiwx79JUM4N4jIGbcU/lnkv79MYX&#10;ZLRSpMzypKFB/oFFQXIBh+6hpsQQtFb5E6giT5TUMjVniSw8maZ5wpwGUBP4J2puM1IypwWSo8t9&#10;mvT/g03ebm4UyinULsJIkAJqtPu6+7H7tntw3++7h59fEDghU1WpR7DhtrxRVqsur2XyQYPDO/LY&#10;hYYYtKzeSAqAZG2ky842VYXdCbrR1hXhbl8EtjUogZdBvz8c+l2MEvAFYd/VyCOjdm+y1uYVkw6H&#10;bK61qUtIwXIFoI2KBZQ7LThU82UH+ajfC7vu0ZR8Hxa0YS88tPBRhcKBf34aFLZBDivwo7D/W7Dz&#10;Ns6ChQdgIGDVUiRZyzrZioY2WIjYnvFdokqpbYIWQK7NECBAkJX4h1g4+zS23tMcoaAZTttAYQRt&#10;sKzllsRYZvYIa6Iqxi4X9kUhN2whncuclA4OefRycRgF2yFzB6xqN+ywB8C9qQ13qOV6UFoh5znn&#10;rrZcWCpdf9B1udGS59Q6LRutVssJV2hDbIO7jxUDYEdhSq4FdWAZI3TW2IbkvLYhnrvcwi1sUmDv&#10;o+vgT0N/OBvMBlEnCnuzTuRPp52r+STq9OZBvzs9n04m0+CzpRZEoyynlAnLrp0mQfR33drMtXoO&#10;7OfJkYojsXP3eSrWO6bhcgFa2t86122L1j29lPQO2lXJejzCOAcjk+oeowpGY4z1xzVRDCP+WsDs&#10;GQZRZGepW0TdfggLdehZHnqISAAqxgbDBbfmxNTzd12qfJXBSYErq5BXMCbS3Pazmyc1q2YB488p&#10;aEa1na+Haxf1+Icy/gUAAP//AwBQSwMEFAAGAAgAAAAhAF+IUD7cAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAMhu9IvENkJG4sJRoDlaZThQCJIxtIHL3GawuNU9XZVnh60hMcbX/6/f3F&#10;evK9OtIoXWAL14sMFHEdXMeNhbft09UdKInIDvvAZOGbBNbl+VmBuQsnfqXjJjYqhbDkaKGNcci1&#10;lrolj7IIA3G67cPoMaZxbLQb8ZTCfa9Nlq20x47ThxYHemip/tocvIXn9869CO0rxvhpfh4rmeSj&#10;tvbyYqruQUWa4h8Ms35ShzI57cKBnajewu3K3CTUgjFLUDOQLU0qs5s3K9Blof9XKH8BAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAGAS+1RIDAACYBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAX4hQPtwAAAAKAQAADwAAAAAAAAAAAAAAAABsBQAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHUGAAAAAA==&#10;" path="m,l2802,e" filled="f" strokeweight=".14125mm">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;1779270,0" o:connectangles="0,0"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D25505" w:rsidRPr="00B531BC" w:rsidRDefault="00D25505" w:rsidP="00D25505">
-[...14 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="00A44698" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="8072" w:right="790" w:hanging="1200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-13"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>имя,</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Конкурс</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A44698" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="8072" w:right="790" w:hanging="1200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Жариялаған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="8072" w:right="790" w:hanging="1200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>мемлекеттік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B531BC">
-[...12279 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>руководителей</w:t>
-[...26 lines deleted...]
-        <w:t>педагогов</w:t>
+        <w:t>орган</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25505" w:rsidRPr="00B531BC" w:rsidRDefault="00D25505" w:rsidP="00D25505">
-[...48 lines deleted...]
-      <w:r w:rsidRPr="00B531BC">
+    <w:p w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:spacing w:before="4"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D48C4A2" wp14:editId="2BAC3CCA">
-[...281 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50803A60" wp14:editId="624C4B7E">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28FBCFB8" wp14:editId="5F5C8AC7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>800100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>215265</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6041390" cy="1270"/>
-                <wp:effectExtent l="9525" t="13335" r="6985" b="4445"/>
+                <wp:effectExtent l="9525" t="11430" r="6985" b="6350"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="21" name="Полилиния 21"/>
+                <wp:docPr id="15" name="Полилиния 15"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6041390" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst>
                             <a:gd name="T0" fmla="+- 0 1260 1260"/>
                             <a:gd name="T1" fmla="*/ T0 w 9514"/>
                             <a:gd name="T2" fmla="+- 0 10773 1260"/>
                             <a:gd name="T3" fmla="*/ T2 w 9514"/>
                           </a:gdLst>
                           <a:ahLst/>
                           <a:cxnLst>
                             <a:cxn ang="0">
@@ -14780,213 +5705,159 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6D735064" id="Полилиния 21" o:spid="_x0000_s1026" style="position:absolute;margin-left:63pt;margin-top:16.95pt;width:475.7pt;height:.1pt;z-index:-251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="9514,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNyzxJEQMAAJgGAAAOAAAAZHJzL2Uyb0RvYy54bWysVW2O0zAQ/Y/EHSz/BHXz0WyzrTZdrfqB&#10;kBZYacsBXMdpIhI72G7TBXEGjsA1VkJwhnIjxnbSbbtCQohKTceZ8fN7M57p5dW2KtGGSVUInuDg&#10;zMeIcSrSgq8S/H4x711gpDThKSkFZwm+ZwpfjZ8/u2zqEQtFLsqUSQQgXI2aOsG51vXI8xTNWUXU&#10;magZB2cmZEU0LOXKSyVpAL0qvdD3B14jZFpLQZlS8HbqnHhs8bOMUf0uyxTTqEwwcNP2Ke1zaZ7e&#10;+JKMVpLUeUFbGuQfWFSk4HDoHmpKNEFrWTyBqgoqhRKZPqOi8kSWFZRZDaAm8E/U3OWkZlYLJEfV&#10;+zSp/wdL325uJSrSBIcBRpxUUKPdt93P3ffdg/3+2D38+orACZlqajWCDXf1rTRaVX0j6AcFDu/I&#10;YxYKYtCyeSNSACRrLWx2tpmszE7Qjba2CPf7IrCtRhReDvwo6A+hVhR8QRjbGnlk1O2la6VfMWFx&#10;yOZGaVfCFCxbgLRVsQCIrCqhmi97yEdBOHCPtuT7MJDtwl54aOGjBg3Pg+g0KOyCHJYfx32LeBrX&#10;7+IMWHgABgJWHUWSd6zplre0wULE9IxvE1ULZRK0AHJdhgABgozEP8TC2aexbk97hIRmOG0DiRG0&#10;wdLJqIk2zMwRxkRNgm0uzItKbNhCWJc+KR0c8ugt+WEUbD9m5dywwxwA98YZ9lDD9aC0XMyLsrS1&#10;LbmhEgd+bHOjRFmkxmnYKLlaTkqJNsQ0uP0YMQB2FCbFmqcWLGcknbW2JkXpbIgvbW7hFrYpMPfR&#10;dvDnoT+cXcwuol4UDma9yJ9Oe9fzSdQbzIP4fNqfTibT4IuhFkSjvEhTxg27bpoE0d91azvX3BzY&#10;z5MjFUdi5/bzVKx3TMPmArR0vy7XXYu6nl6K9B7aVQo3HmGcg5EL+QmjBkZjgtXHNZEMo/I1h9kz&#10;DKLIzFK7iM7jEBby0LM89BBOASrBGsMFN+ZEu/m7rmWxyuGkwJaVi2sYE1lh+tnOE8eqXcD4swra&#10;UW3m6+HaRj3+oYx/AwAA//8DAFBLAwQUAAYACAAAACEA+w6/ceAAAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KidtupPGqcCJC5IUFE4cNwmGyc0tkPstunbsz3R48yOZr/J&#10;1oNtxZH60HinIRkpEOQKXzbOaPj6fHlYgAgRXYmtd6ThTAHW+e1NhmnpT+6DjttoBJe4kKKGOsYu&#10;lTIUNVkMI9+R41vle4uRZW9k2eOJy20rx0rNpMXG8YcaO3quqdhvD1bD04/9VmrxW533m2TzWr0Z&#10;NO9G6/u74XEFItIQ/8NwwWd0yJlp5w+uDKJlPZ7xlqhhMlmCuATUfD4FsWNnmoDMM3k9If8DAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATcs8SREDAACYBgAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+w6/ceAAAAAKAQAADwAAAAAAAAAAAAAAAABr&#10;BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHgGAAAAAA==&#10;" path="m,l9513,e" filled="f" strokeweight=".19742mm">
+              <v:shape w14:anchorId="5E0D7BFB" id="Полилиния 15" o:spid="_x0000_s1026" style="position:absolute;margin-left:63pt;margin-top:16.95pt;width:475.7pt;height:.1pt;z-index:-251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="9514,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMrVqLEAMAAJgGAAAOAAAAZHJzL2Uyb0RvYy54bWysVW2O0zAQ/Y/EHSz/BLX5aNpuq01Xq34g&#10;pAVW2nIA13GaiMQOttt0QZyBI3CNlRCcodyIsZ10266QEKJS03Fm/PzejGd6ebUrC7RlUuWCxzjo&#10;+hgxTkWS83WM3y8XnQuMlCY8IYXgLMb3TOGryfNnl3U1ZqHIRJEwiQCEq3FdxTjTuhp7nqIZK4nq&#10;iopxcKZClkTDUq69RJIa0MvCC31/4NVCJpUUlCkFb2fOiScWP00Z1e/SVDGNihgDN22f0j5X5ulN&#10;Lsl4LUmV5bShQf6BRUlyDoceoGZEE7SR+ROoMqdSKJHqLhWlJ9I0p8xqADWBf6bmLiMVs1ogOao6&#10;pEn9P1j6dnsrUZ5A7foYcVJCjfbf9j/33/cP9vtj//DrKwInZKqu1Bg23FW30mhV1Y2gHxQ4vBOP&#10;WSiIQav6jUgAkGy0sNnZpbI0O0E32tki3B+KwHYaUXg58KOgN4JaUfAF4dDWyCPjdi/dKP2KCYtD&#10;tjdKuxImYNkCJI2KJUCkZQHVfNlBPgrCgXs0JT+EBW3YCw8tfVSjUT+IzoPCNshh+cNhzyKex/Xa&#10;OAMWHoGBgHVLkWQta7rjDW2wEDE949tEVUKZBC2BXJshQIAgI/EPsXD2eazb0xwhoRnO20BiBG2w&#10;cjIqog0zc4QxUR1jmwvzohRbthTWpc9KB4c8egt+HAXbT1k5N+wwB8C9cYY91HA9Ki0Xi7wobG0L&#10;bqgMA39oc6NEkSfGadgouV5NC4m2xDS4/RgxAHYSJsWGJxYsYySZN7YmeeFsiC9sbuEWNikw99F2&#10;8OeRP5pfzC+iThQO5p3In80614tp1BksgmF/1ptNp7Pgi6EWROMsTxLGDbt2mgTR33VrM9fcHDjM&#10;kxMVJ2IX9vNUrHdKw+YCtLS/Ltdti7qeXonkHtpVCjceYZyDkQn5CaMaRmOM1ccNkQyj4jWH2TMK&#10;osjMUruI+sMQFvLYszr2EE4BKsYawwU35lS7+bupZL7O4KTAlpWLaxgTaW762c4Tx6pZwPizCppR&#10;bebr8dpGPf6hTH4DAAD//wMAUEsDBBQABgAIAAAAIQD7Dr9x4AAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/NTsMwEITvSLyDtUjcqJ226k8apwIkLkhQUThw3CYbJzS2Q+y26duzPdHjzI5mv8nW&#10;g23FkfrQeKchGSkQ5ApfNs5o+Pp8eViACBFdia13pOFMAdb57U2GaelP7oOO22gEl7iQooY6xi6V&#10;MhQ1WQwj35HjW+V7i5Flb2TZ44nLbSvHSs2kxcbxhxo7eq6p2G8PVsPTj/1WavFbnfebZPNavRk0&#10;70br+7vhcQUi0hD/w3DBZ3TImWnnD64MomU9nvGWqGEyWYK4BNR8PgWxY2eagMwzeT0h/wMAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMrVqLEAMAAJgGAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD7Dr9x4AAAAAoBAAAPAAAAAAAAAAAAAAAAAGoF&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAdwYAAAAA&#10;" path="m,l9513,e" filled="f" strokeweight=".19742mm">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6040755,0" o:connectangles="0,0"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25505" w:rsidRPr="00B531BC" w:rsidRDefault="00D25505" w:rsidP="00D25505">
-[...25 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:spacing w:before="45"/>
+        <w:ind w:left="539"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>кандидаттың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B531BC">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>Т.А.Ә.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B531BC">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>(болған</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>жағдайда),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="24"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> ИИН</w:t>
+        </w:rPr>
+        <w:t>ЖСН</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25505" w:rsidRPr="00B531BC" w:rsidRDefault="00D25505" w:rsidP="00D25505">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:spacing w:before="4"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="29"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23F8F9B7" wp14:editId="2190AC43">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C44D253" wp14:editId="7745B8C7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>533400</wp:posOffset>
+                  <wp:posOffset>800100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>229870</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6041390" cy="1270"/>
-                <wp:effectExtent l="9525" t="13335" r="6985" b="4445"/>
+                <wp:effectExtent l="9525" t="11430" r="6985" b="6350"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="20" name="Полилиния 20"/>
+                <wp:docPr id="16" name="Полилиния 16"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6041390" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst>
-                            <a:gd name="T0" fmla="+- 0 840 840"/>
+                            <a:gd name="T0" fmla="+- 0 1260 1260"/>
                             <a:gd name="T1" fmla="*/ T0 w 9514"/>
-                            <a:gd name="T2" fmla="+- 0 10353 840"/>
+                            <a:gd name="T2" fmla="+- 0 10773 1260"/>
                             <a:gd name="T3" fmla="*/ T2 w 9514"/>
                           </a:gdLst>
                           <a:ahLst/>
                           <a:cxnLst>
                             <a:cxn ang="0">
                               <a:pos x="T1" y="0"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T3" y="0"/>
                             </a:cxn>
                           </a:cxnLst>
                           <a:rect l="0" t="0" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="9514">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="9513" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:noFill/>
                         <a:ln w="7107">
@@ -15002,171 +5873,141 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5BCEB5AB" id="Полилиния 20" o:spid="_x0000_s1026" style="position:absolute;margin-left:42pt;margin-top:18.1pt;width:475.7pt;height:.1pt;z-index:-251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="9514,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAYY/87DwMAAJUGAAAOAAAAZHJzL2Uyb0RvYy54bWysVWuO0zAQ/o/EHSz/BHWTtOkr2nS16gMh&#10;LbDSlgO4ttNEJHaw3aYL4gwcgWushOAM5UaMnaTbdoWEEJGSjj3jb76Z8Uwvr3ZFjrZc6UyKGAcX&#10;PkZcUMkysY7x++WiM8JIGyIYyaXgMb7nGl9Nnj+7rMqId2Uqc8YVAhCho6qMcWpMGXmepikviL6Q&#10;JRegTKQqiIGlWntMkQrQi9zr+v7Aq6RipZKUaw27s1qJJw4/STg175JEc4PyGAM3477KfVf2600u&#10;SbRWpEwz2tAg/8CiIJkApweoGTEEbVT2BKrIqJJaJuaCysKTSZJR7mKAaAL/LJq7lJTcxQLJ0eUh&#10;Tfr/wdK321uFMhbjLqRHkAJqtP+2/7n/vn9w74/9w6+vCJSQqarUERy4K2+VjVWXN5J+0KDwTjR2&#10;ocEGrao3kgEg2RjpsrNLVGFPQtxo54pwfygC3xlEYXPgh0FvDGQo6ILu0Hn2SNSepRttXnHpcMj2&#10;Rpu6hAwkVwDWRLEEiKTIoZovO8hHo9C9TcEPRkFr9MJDSx9VaNwPwnOjbmvkkAK/1+9ZvHOzXmtm&#10;sbpHWMB+3fIjaUuZ7kTDGSREbMP4Lkul1DY7S+DWpgcQwMjG9wdb8H1uW59pXCjohPMeUBhBD6zq&#10;MEpiLDPrwoqoirFLhd0o5JYvpVOZs7qBk0dtLo6t4Pgpq1oNJ6wDuDS14Jxarkd1FXKR5bkrbC4s&#10;lWHgD11utMwzZpWWjVbr1TRXaEtsd7vHBgNgJ2ZKbgRzYCknbN7IhmR5LYN97nILV7BJgb2Mrn0/&#10;j/3xfDQfhZ2wO5h3Qn8261wvpmFnsAiG/VlvNp3Ogi+WWhBGacYYF5ZdO0qC8O9atRlq9RA4DJOT&#10;KE6CXbjnabDeKQ2XC4il/a1z3fZn3dArye6hV5WsZyPMchBSqT5hVMFcjLH+uCGKY5S/FjB4xkEI&#10;Nx8Ztwj7Qzs21LFmdawhggJUjA2GC27FqamH76ZU2ToFT4Erq5DXMCOSzDazGyY1q2YBs89F0Mxp&#10;O1yP187q8d9k8hsAAP//AwBQSwMEFAAGAAgAAAAhACdssVbfAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SNyo3TZUUYhTARIXJKhaOHDcJhsnNF6H2G3Tv8c5wXF2VjNv8vVo&#10;O3GiwbeONcxnCgRx6aqWjYbPj5e7FIQPyBV2jknDhTysi+urHLPKnXlLp10wIoawz1BDE0KfSenL&#10;hiz6meuJo1e7wWKIcjCyGvAcw20nF0qtpMWWY0ODPT03VB52R6vh6dt+KZX+1JfDZr55rd8Mmnej&#10;9e3N+PgAItAY/p5hwo/oUESmvTty5UWnIU3ilKBhuVqAmHy1vE9A7KdLArLI5f8FxS8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAGGP/Ow8DAACVBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJ2yxVt8AAAAJAQAADwAAAAAAAAAAAAAAAABpBQAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHUGAAAAAA==&#10;" path="m,l9513,e" filled="f" strokeweight=".19742mm">
+              <v:shape w14:anchorId="68446EAC" id="Полилиния 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:63pt;margin-top:18.1pt;width:475.7pt;height:.1pt;z-index:-251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="9514,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAipJHTEAMAAJgGAAAOAAAAZHJzL2Uyb0RvYy54bWysVW2O0zAQ/Y/EHSz/BHXz0WyzrTZdrfqB&#10;kBZYacsB3NhpIhI72G7TBXEGjsA1VkJwhnIjxnbSbbtCQohKTceZ8fN7M57p5dW2KtGGSVUInuDg&#10;zMeI8VTQgq8S/H4x711gpDThlJSCswTfM4Wvxs+fXTb1iIUiFyVlEgEIV6OmTnCudT3yPJXmrCLq&#10;TNSMgzMTsiIalnLlUUkaQK9KL/T9gdcISWspUqYUvJ06Jx5b/CxjqX6XZYppVCYYuGn7lPa5NE9v&#10;fElGK0nqvEhbGuQfWFSk4HDoHmpKNEFrWTyBqopUCiUyfZaKyhNZVqTMagA1gX+i5i4nNbNaIDmq&#10;3qdJ/T/Y9O3mVqKCQu0GGHFSQY1233Y/d993D/b7Y/fw6ysCJ2SqqdUINtzVt9JoVfWNSD8ocHhH&#10;HrNQEIOWzRtBAZCstbDZ2WayMjtBN9raItzvi8C2GqXwcuBHQX8ItUrBF4SxrZFHRt3edK30KyYs&#10;DtncKO1KSMGyBaCtigVAZFUJ1XzZQz4KwoF7tCXfhwVd2AsPLXzUoOF5EJ0GhV2Qw/LjuG8RT+P6&#10;XZwBCw/AQMCqo0jyjnW65S1tsBAxPePbRNVCmQQtgFyXIUCAICPxD7Fw9mms29MeIaEZTttAYgRt&#10;sHQyaqINM3OEMVGTYJsL86ISG7YQ1qVPSgeHPHpLfhgF249ZOTfsMAfAvXGGPdRwPSgtF/OiLG1t&#10;S26oxIEf29woURbUOA0bJVfLSSnRhpgGtx8jBsCOwqRYc2rBckborLU1KUpnQ3xpcwu3sE2BuY+2&#10;gz8P/eHsYnYR9aJwMOtF/nTau55Pot5gHsTn0/50MpkGXwy1IBrlBaWMG3bdNAmiv+vWdq65ObCf&#10;J0cqjsTO7eepWO+Yhs0FaOl+Xa67FnU9vRT0HtpVCjceYZyDkQv5CaMGRmOC1cc1kQyj8jWH2TMM&#10;osjMUruIzuMQFvLQszz0EJ4CVII1hgtuzIl283ddy2KVw0mBLSsX1zAmssL0s50njlW7gPFnFbSj&#10;2szXw7WNevxDGf8GAAD//wMAUEsDBBQABgAIAAAAIQB6ZwTV3wAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcqN1QpVWIUwESFySoWjhw3CYbJzReh9ht07/HOcFxZkezb/L1&#10;aDtxosG3jjXMZwoEcemqlo2Gz4+XuxUIH5Ar7ByThgt5WBfXVzlmlTvzlk67YEQsYZ+hhiaEPpPS&#10;lw1Z9DPXE8db7QaLIcrByGrAcyy3nUyUSqXFluOHBnt6bqg87I5Ww9O3/VJq9VNfDpv55rV+M2je&#10;jda3N+PjA4hAY/gLw4Qf0aGITHt35MqLLuokjVuChvs0ATEF1HK5ALGfnAXIIpf/JxS/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACKkkdMQAwAAmAYAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHpnBNXfAAAACgEAAA8AAAAAAAAAAAAAAAAAagUA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB2BgAAAAA=&#10;" path="m,l9513,e" filled="f" strokeweight=".19742mm">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6040755,0" o:connectangles="0,0"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25505" w:rsidRPr="00B531BC" w:rsidRDefault="00D25505" w:rsidP="00D25505">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:spacing w:before="45"/>
+        <w:ind w:left="539"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>(лауазымы,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B531BC">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B531BC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>работы)</w:t>
+        </w:rPr>
+        <w:t>орны)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25505" w:rsidRPr="00B531BC" w:rsidRDefault="00D25505" w:rsidP="00D25505">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:spacing w:before="4"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="29"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="462D4475" wp14:editId="51A8063C">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48CEA999" wp14:editId="3B4D1D70">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>533400</wp:posOffset>
+                  <wp:posOffset>800100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>229870</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6041390" cy="1270"/>
-                <wp:effectExtent l="9525" t="8255" r="6985" b="9525"/>
+                <wp:effectExtent l="9525" t="6350" r="6985" b="11430"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="19" name="Полилиния 19"/>
+                <wp:docPr id="17" name="Полилиния 17"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6041390" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst>
-                            <a:gd name="T0" fmla="+- 0 840 840"/>
+                            <a:gd name="T0" fmla="+- 0 1260 1260"/>
                             <a:gd name="T1" fmla="*/ T0 w 9514"/>
-                            <a:gd name="T2" fmla="+- 0 10353 840"/>
+                            <a:gd name="T2" fmla="+- 0 10773 1260"/>
                             <a:gd name="T3" fmla="*/ T2 w 9514"/>
                           </a:gdLst>
                           <a:ahLst/>
                           <a:cxnLst>
                             <a:cxn ang="0">
                               <a:pos x="T1" y="0"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T3" y="0"/>
                             </a:cxn>
                           </a:cxnLst>
                           <a:rect l="0" t="0" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="9514">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="9513" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:noFill/>
                         <a:ln w="7107">
@@ -15182,101 +6023,98 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6111DC77" id="Полилиния 19" o:spid="_x0000_s1026" style="position:absolute;margin-left:42pt;margin-top:18.1pt;width:475.7pt;height:.1pt;z-index:-251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="9514,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtAPH+EAMAAJUGAAAOAAAAZHJzL2Uyb0RvYy54bWysVWuO0zAQ/o/EHSz/BHWTtOkr2nS16gMh&#10;LbDSlgO4ttNEJHaw3aYL4gwcgWushOAM5UaMnaTbdoWEEJGSjj3jb76Z8Uwvr3ZFjrZc6UyKGAcX&#10;PkZcUMkysY7x++WiM8JIGyIYyaXgMb7nGl9Nnj+7rMqId2Uqc8YVAhCho6qMcWpMGXmepikviL6Q&#10;JRegTKQqiIGlWntMkQrQi9zr+v7Aq6RipZKUaw27s1qJJw4/STg175JEc4PyGAM3477KfVf2600u&#10;SbRWpEwz2tAg/8CiIJkApweoGTEEbVT2BKrIqJJaJuaCysKTSZJR7mKAaAL/LJq7lJTcxQLJ0eUh&#10;Tfr/wdK321uFMga1G2MkSAE12n/b/9x/3z+498f+4ddXBErIVFXqCA7clbfKxqrLG0k/aFB4Jxq7&#10;0GCDVtUbyQCQbIx02dklqrAnIW60c0W4PxSB7wyisDnww6A3hlpR0AXdoauRR6L2LN1o84pLh0O2&#10;N9rUJWQguQKwJoolQCRFDtV82UE+GoXubQp+MApaoxceWvqoQuN+EJ4bdVsjhxT4vX7P4p2b9Voz&#10;i9U9wgL265YfSVvKdCcaziAhYhvGd1kqpbbZWQK3Nj2AAEY2vj/Ygu9z2/pM40JBJ5z3gMIIemBV&#10;h1ESY5lZF1ZEVYxdKuxGIbd8KZ3KnNUNnDxqc3FsBcdPWdVqOGEdwKWpBefUcj2qq5CLLM9dYXNh&#10;qQwDf+hyo2WeMau0bLRar6a5Qltiu9s9NhgAOzFTciOYA0s5YfNGNiTLaxnsc5dbuIJNCuxldO37&#10;eeyP56P5KOyE3cG8E/qzWed6MQ07g0Uw7M96s+l0Fnyx1IIwSjPGuLDs2lEShH/Xqs1Qq4fAYZic&#10;RHES7MI9T4P1Tmm4XEAs7W+d67Y/64ZeSXYPvapkPRthloOQSvUJowrmYoz1xw1RHKP8tYDBMw5C&#10;uPnIuEXYH3ZhoY41q2MNERSgYmwwXHArTk09fDelytYpeApcWYW8hhmRZLaZ3TCpWTULmH0ugmZO&#10;2+F6vHZWj/8mk98AAAD//wMAUEsDBBQABgAIAAAAIQAnbLFW3wAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcqN02VFGIUwESFySoWjhw3CYbJzReh9ht07/HOcFxdlYzb/L1&#10;aDtxosG3jjXMZwoEcemqlo2Gz4+XuxSED8gVdo5Jw4U8rIvrqxyzyp15S6ddMCKGsM9QQxNCn0np&#10;y4Ys+pnriaNXu8FiiHIwshrwHMNtJxdKraTFlmNDgz09N1Qedker4enbfimV/tSXw2a+ea3fDJp3&#10;o/Xtzfj4ACLQGP6eYcKP6FBEpr07cuVFpyFN4pSgYblagJh8tbxPQOynSwKyyOX/BcUvAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG0A8f4QAwAAlQYAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACdssVbfAAAACQEAAA8AAAAAAAAAAAAAAAAAagUA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB2BgAAAAA=&#10;" path="m,l9513,e" filled="f" strokeweight=".19742mm">
+              <v:shape w14:anchorId="7030F4CF" id="Полилиния 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:63pt;margin-top:18.1pt;width:475.7pt;height:.1pt;z-index:-251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="9514,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHXvhSEAMAAJgGAAAOAAAAZHJzL2Uyb0RvYy54bWysVW2O0zAQ/Y/EHSz/BHXz0WyzrTZdrfqB&#10;kBZYacsBXMdpIhI72G7TBXEGjsA1VkJwhnIjxnbSbbtCQohKTceZ8fN7M57p5dW2KtGGSVUInuDg&#10;zMeIcSrSgq8S/H4x711gpDThKSkFZwm+ZwpfjZ8/u2zqEQtFLsqUSQQgXI2aOsG51vXI8xTNWUXU&#10;magZB2cmZEU0LOXKSyVpAL0qvdD3B14jZFpLQZlS8HbqnHhs8bOMUf0uyxTTqEwwcNP2Ke1zaZ7e&#10;+JKMVpLUeUFbGuQfWFSk4HDoHmpKNEFrWTyBqgoqhRKZPqOi8kSWFZRZDaAm8E/U3OWkZlYLJEfV&#10;+zSp/wdL325uJSpSqF2MEScV1Gj3bfdz9333YL8/dg+/viJwQqaaWo1gw119K41WVd8I+kGBwzvy&#10;mIWCGLRs3ogUAMlaC5udbSYrsxN0o60twv2+CGyrEYWXAz8K+kOoFQVfEMa2Rh4ZdXvpWulXTFgc&#10;srlR2pUwBcsWIG1VLAAiq0qo5sse8lEQDtyjLfk+LOjCXnho4aMGDc+D6DQo7IIclh/HfYt4Gtfv&#10;4gxYeAAGAlYdRZJ3rOmWt7TBQsT0jG8TVQtlErQAcl2GAAGCjMQ/xMLZp7FuT3uEhGY4bQOJEbTB&#10;0smoiTbMzBHGRE2CbS7Mi0ps2EJYlz4pHRzy6C35YRRsP2bl3LDDHAD3xhn2UMP1oLRczIuytLUt&#10;uaESB35sc6NEWaTGadgouVpOSok2xDS4/RgxAHYUJsWapxYsZySdtbYmRelsiC9tbuEWtikw99F2&#10;8OehP5xdzC6iXhQOZr3In0571/NJ1BvMg/h82p9OJtPgi6EWRKO8SFPGDbtumgTR33VrO9fcHNjP&#10;kyMVR2Ln9vNUrHdMw+YCtHS/Ltddi7qeXor0HtpVCjceYZyDkQv5CaMGRmOC1cc1kQyj8jWH2TMM&#10;osjMUruIzuMQFvLQszz0EE4BKsEawwU35kS7+buuZbHK4aTAlpWLaxgTWWH62c4Tx6pdwPizCtpR&#10;bebr4dpGPf6hjH8DAAD//wMAUEsDBBQABgAIAAAAIQB6ZwTV3wAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcqN1QpVWIUwESFySoWjhw3CYbJzReh9ht07/HOcFxZkezb/L1&#10;aDtxosG3jjXMZwoEcemqlo2Gz4+XuxUIH5Ar7ByThgt5WBfXVzlmlTvzlk67YEQsYZ+hhiaEPpPS&#10;lw1Z9DPXE8db7QaLIcrByGrAcyy3nUyUSqXFluOHBnt6bqg87I5Ww9O3/VJq9VNfDpv55rV+M2je&#10;jda3N+PjA4hAY/gLw4Qf0aGITHt35MqLLuokjVuChvs0ATEF1HK5ALGfnAXIIpf/JxS/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMde+FIQAwAAmAYAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHpnBNXfAAAACgEAAA8AAAAAAAAAAAAAAAAAagUA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB2BgAAAAA=&#10;" path="m,l9513,e" filled="f" strokeweight=".19742mm">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6040755,0" o:connectangles="0,0"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00B531BC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3603FB72" wp14:editId="51D22179">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="186F16C6" wp14:editId="78C96F89">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>533400</wp:posOffset>
+                  <wp:posOffset>800100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>463550</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6041390" cy="1270"/>
-                <wp:effectExtent l="9525" t="13335" r="6985" b="4445"/>
+                <wp:effectExtent l="9525" t="11430" r="6985" b="6350"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="18" name="Полилиния 18"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6041390" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst>
-                            <a:gd name="T0" fmla="+- 0 840 840"/>
+                            <a:gd name="T0" fmla="+- 0 1260 1260"/>
                             <a:gd name="T1" fmla="*/ T0 w 9514"/>
-                            <a:gd name="T2" fmla="+- 0 10353 840"/>
+                            <a:gd name="T2" fmla="+- 0 10773 1260"/>
                             <a:gd name="T3" fmla="*/ T2 w 9514"/>
                           </a:gdLst>
                           <a:ahLst/>
                           <a:cxnLst>
                             <a:cxn ang="0">
                               <a:pos x="T1" y="0"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T3" y="0"/>
                             </a:cxn>
                           </a:cxnLst>
                           <a:rect l="0" t="0" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="9514">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="9513" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:noFill/>
                         <a:ln w="7107">
@@ -15292,2261 +6130,1933 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3C215406" id="Полилиния 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:42pt;margin-top:36.5pt;width:475.7pt;height:.1pt;z-index:-251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="9514,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAm+VMKEAMAAJUGAAAOAAAAZHJzL2Uyb0RvYy54bWysVWuO0zAQ/o/EHSz/BHWTtOkr2nS16gMh&#10;LbDSlgO4ttNEJHaw3aYL4gwcgWushOAM5UaMnaTbdoWEEJGSjj3jb76Z8Uwvr3ZFjrZc6UyKGAcX&#10;PkZcUMkysY7x++WiM8JIGyIYyaXgMb7nGl9Nnj+7rMqId2Uqc8YVAhCho6qMcWpMGXmepikviL6Q&#10;JRegTKQqiIGlWntMkQrQi9zr+v7Aq6RipZKUaw27s1qJJw4/STg175JEc4PyGAM3477KfVf2600u&#10;SbRWpEwz2tAg/8CiIJkApweoGTEEbVT2BKrIqJJaJuaCysKTSZJR7mKAaAL/LJq7lJTcxQLJ0eUh&#10;Tfr/wdK321uFMga1g0oJUkCN9t/2P/ff9w/u/bF/+PUVgRIyVZU6ggN35a2yseryRtIPGhTeicYu&#10;NNigVfVGMgAkGyNddnaJKuxJiBvtXBHuD0XgO4MobA78MOiNoVYUdEF36Grkkag9SzfavOLS4ZDt&#10;jTZ1CRlIrgCsiWIJEEmRQzVfdpCPRqF7m4IfjILW6IWHlj6q0LgfhOdG3dbIIQV+r9+zeOdmvdbM&#10;YnWPsID9uuVH0pYy3YmGM0iI2IbxXZZKqW12lsCtTQ8ggJGN7w+24Pvctj7TuFDQCec9oDCCHljV&#10;YZTEWGbWhRVRFWOXCrtRyC1fSqcyZ3UDJ4/aXBxbwfFTVrUaTlgHcGlqwTm1XI/qKuQiy3NX2FxY&#10;KsPAH7rcaJlnzCotG63Wq2mu0JbY7naPDQbATsyU3AjmwFJO2LyRDcnyWgb73OUWrmCTAnsZXft+&#10;Hvvj+Wg+CjthdzDvhP5s1rleTMPOYBEM+7PebDqdBV8stSCM0owxLiy7dpQE4d+1ajPU6iFwGCYn&#10;UZwEu3DP02C9UxouFxBL+1vnuu3PuqFXkt1DrypZz0aY5SCkUn3CqIK5GGP9cUMUxyh/LWDwjIMQ&#10;bj4ybhH2h11YqGPN6lhDBAWoGBsMF9yKU1MP302psnUKngJXViGvYUYkmW1mN0xqVs0CZp+LoJnT&#10;drger53V47/J5DcAAAD//wMAUEsDBBQABgAIAAAAIQCjs+If3wAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/NTsMwEITvSLyDtUjcqN0fIErjVIDEBQmqFg49bpONExqvQ+y26dvjnOC02p3R7DfZ&#10;arCtOFHvG8caphMFgrhwZcNGw9fn610CwgfkElvHpOFCHlb59VWGaenOvKHTNhgRQ9inqKEOoUul&#10;9EVNFv3EdcRRq1xvMcS1N7Ls8RzDbStnSj1Iiw3HDzV29FJTcdgerYbnb7tTKvmpLof1dP1WvRs0&#10;H0br25vhaQki0BD+zDDiR3TII9PeHbn0otWQLGKVoOFxHueoq/n9AsR+vMxA5pn83yD/BQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACb5UwoQAwAAlQYAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKOz4h/fAAAACQEAAA8AAAAAAAAAAAAAAAAAagUA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB2BgAAAAA=&#10;" path="m,l9513,e" filled="f" strokeweight=".19742mm">
+              <v:shape w14:anchorId="20EA72D6" id="Полилиния 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:63pt;margin-top:36.5pt;width:475.7pt;height:.1pt;z-index:-251644928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="9514,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQdG6yEAMAAJgGAAAOAAAAZHJzL2Uyb0RvYy54bWysVW2O0zAQ/Y/EHSz/BHXz0WyzrTZdrfqB&#10;kBZYacsBXMdpIhI72G7TBXEGjsA1VkJwhnIjxnbSbbtCQohKTceZ8fN7M57p5dW2KtGGSVUInuDg&#10;zMeIcSrSgq8S/H4x711gpDThKSkFZwm+ZwpfjZ8/u2zqEQtFLsqUSQQgXI2aOsG51vXI8xTNWUXU&#10;magZB2cmZEU0LOXKSyVpAL0qvdD3B14jZFpLQZlS8HbqnHhs8bOMUf0uyxTTqEwwcNP2Ke1zaZ7e&#10;+JKMVpLUeUFbGuQfWFSk4HDoHmpKNEFrWTyBqgoqhRKZPqOi8kSWFZRZDaAm8E/U3OWkZlYLJEfV&#10;+zSp/wdL325uJSpSqB1UipMKarT7tvu5+757sN8fu4dfXxE4IVNNrUaw4a6+lUarqm8E/aDA4R15&#10;zEJBDFo2b0QKgGSthc3ONpOV2Qm60dYW4X5fBLbViMLLgR8F/SHUioIvCGNbI4+Mur10rfQrJiwO&#10;2dwo7UqYgmULkLYqFgCRVSVU82UP+SgIB+7RlnwfFnRhLzy08FGDhudBdBoUdkEOy4/jvkU8jet3&#10;cQYsPAADAauOIsk71nTLW9pgIWJ6xreJqoUyCVoAuS5DgABBRuIfYuHs01i3pz1CQjOctoHECNpg&#10;6WTURBtm5ghjoibBNhfmRSU2bCGsS5+UDg559Jb8MAq2H7NybthhDoB74wx7qOF6UFou5kVZ2tqW&#10;3FCJAz+2uVGiLFLjNGyUXC0npUQbYhrcfowYADsKk2LNUwuWM5LOWluTonQ2xJc2t3AL2xSY+2g7&#10;+PPQH84uZhdRLwoHs17kT6e96/kk6g3mQXw+7U8nk2nwxVALolFepCnjhl03TYLo77q1nWtuDuzn&#10;yZGKI7Fz+3kq1jumYXMBWrpfl+uuRV1PL0V6D+0qhRuPMM7ByIX8hFEDozHB6uOaSIZR+ZrD7BkG&#10;UWRmqV1E53EIC3noWR56CKcAlWCN4YIbc6Ld/F3XsljlcFJgy8rFNYyJrDD9bOeJY9UuYPxZBe2o&#10;NvP1cG2jHv9Qxr8BAAD//wMAUEsDBBQABgAIAAAAIQD+uFec3wAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BT8MwDIXvSPyHyEjcWLKC1qk0nQCJCxJMDA4cvdZNy5qkNNnW/fu5p3Gynv30/L18&#10;NdpOHGgIrXca5jMFglzpq9YZDd9fr3dLECGiq7DzjjScKMCquL7KMav80X3SYRON4BAXMtTQxNhn&#10;UoayIYth5ntyfKv9YDGyHIysBjxyuO1kotRCWmwdf2iwp5eGyt1mbzU8/9ofpZZ/9Wm3nq/f6neD&#10;5sNofXszPj2CiDTGixkmfEaHgpm2fu+qIDrWyYK7RA3pPc/JoNL0AcR22iQgi1z+r1CcAQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFB0brIQAwAAmAYAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP64V5zfAAAACgEAAA8AAAAAAAAAAAAAAAAAagUA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB2BgAAAAA=&#10;" path="m,l9513,e" filled="f" strokeweight=".19742mm">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6040755,0" o:connectangles="0,0"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25505" w:rsidRPr="00B531BC" w:rsidRDefault="00D25505" w:rsidP="00D25505">
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:spacing w:before="4"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="29"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D25505" w:rsidRPr="00B531BC" w:rsidRDefault="00D25505" w:rsidP="00D25505">
-[...25 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:spacing w:before="45"/>
+        <w:ind w:left="539"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>Нақты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B531BC">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>тұратын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B531BC">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>жері,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B531BC">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>тіркелген</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B531BC">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>мекенжайы,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B531BC">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>байланыс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B531BC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>телефон</w:t>
+        </w:rPr>
+        <w:t>телефоны</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25505" w:rsidRPr="00B531BC" w:rsidRDefault="00D25505" w:rsidP="00D25505">
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:spacing w:before="5"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D25505" w:rsidRPr="00B531BC" w:rsidRDefault="00D25505" w:rsidP="00D25505">
-      <w:pPr>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:spacing w:before="1"/>
         <w:ind w:left="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B531BC">
+          <w:sz w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96347">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>Заявление</w:t>
+          <w:sz w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25505" w:rsidRPr="00B531BC" w:rsidRDefault="00D25505" w:rsidP="00D25505">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D25505" w:rsidRPr="00B531BC" w:rsidRDefault="00D25505" w:rsidP="00D25505">
-[...25 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:spacing w:before="0" w:line="271" w:lineRule="auto"/>
+        <w:ind w:right="201" w:firstLine="670"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>Мені</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B531BC">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>бос/уақытша</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B531BC">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>бос</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B531BC">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>лауазымға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B531BC">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>орналасуға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B531BC">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B531BC">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>конкурсқа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B531BC">
-[...22 lines deleted...]
-        <w:t>вакантной должности (нужное подчеркнуть)</w:t>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>жіберуіңізді сұраймын (керегінің астын сызу керек)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25505" w:rsidRPr="00B531BC" w:rsidRDefault="00D25505" w:rsidP="00D25505">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:spacing w:before="5"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="055B0FBA" wp14:editId="11771436">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62C8D128" wp14:editId="4D0CC512">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>533400</wp:posOffset>
+                  <wp:posOffset>800100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>201295</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6130290" cy="1270"/>
-                <wp:effectExtent l="9525" t="10795" r="13335" b="6985"/>
+                <wp:extent cx="6041390" cy="1270"/>
+                <wp:effectExtent l="9525" t="5080" r="6985" b="12700"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="17" name="Полилиния 17"/>
+                <wp:docPr id="19" name="Полилиния 19"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6130290" cy="1270"/>
+                          <a:ext cx="6041390" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst>
-                            <a:gd name="T0" fmla="+- 0 840 840"/>
-[...2 lines deleted...]
-                            <a:gd name="T3" fmla="*/ T2 w 9654"/>
+                            <a:gd name="T0" fmla="+- 0 1260 1260"/>
+                            <a:gd name="T1" fmla="*/ T0 w 9514"/>
+                            <a:gd name="T2" fmla="+- 0 10773 1260"/>
+                            <a:gd name="T3" fmla="*/ T2 w 9514"/>
                           </a:gdLst>
                           <a:ahLst/>
                           <a:cxnLst>
                             <a:cxn ang="0">
                               <a:pos x="T1" y="0"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T3" y="0"/>
                             </a:cxn>
                           </a:cxnLst>
                           <a:rect l="0" t="0" r="r" b="b"/>
                           <a:pathLst>
-                            <a:path w="9654">
+                            <a:path w="9514">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
-                                <a:pt x="9653" y="0"/>
+                                <a:pt x="9513" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:noFill/>
                         <a:ln w="7107">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5E12C4CB" id="Полилиния 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:42pt;margin-top:15.85pt;width:482.7pt;height:.1pt;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="9654,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeXLLUEAMAAJUGAAAOAAAAZHJzL2Uyb0RvYy54bWysVWuO0zAQ/o/EHSz/BLV5NNuXNl2t+kBI&#10;C6y05QCu4zQRjh1st+mCOANH4BorIThDuRFjJ+m2XSEhRKSkY8/4m29mPNPLq13B0ZYpnUsR46Dr&#10;Y8QElUku1jF+v1x0hhhpQ0RCuBQsxvdM46vJ82eXVTlmocwkT5hCACL0uCpjnBlTjj1P04wVRHdl&#10;yQQoU6kKYmCp1l6iSAXoBfdC3+97lVRJqSRlWsPurFbiicNPU0bNuzTVzCAeY+Bm3Fe578p+vckl&#10;Ga8VKbOcNjTIP7AoSC7A6QFqRgxBG5U/gSpyqqSWqelSWXgyTXPKXAwQTeCfRXOXkZK5WCA5ujyk&#10;Sf8/WPp2e6tQnkDtBhgJUkCN9t/2P/ff9w/u/bF/+PUVgRIyVZV6DAfuyltlY9XljaQfNCi8E41d&#10;aLBBq+qNTACQbIx02dmlqrAnIW60c0W4PxSB7QyisNkPen44glpR0AXhwNXII+P2LN1o84pJh0O2&#10;N9rUJUxAcgVImiiWAJEWHKr5soN8NIzc2xT8YBS0Ri88tPRRhUb9i+jcKGyNHFLgR6OexTs367Vm&#10;Fis8wgL265YfyVrKdCcaziAhYhvGd1kqpbbZWQK3Nj2AAEY2vj/Ygu9z2/pM40JBJ5z3gMIIemBV&#10;h1ESY5lZF1ZEVYxdKuxGIbdsKZ3KnNUNnDxquTi2guOnrGo1nLAO4NLUgnNquR7VVchFzrkrLBeW&#10;yiDwBy43WvI8sUrLRqv1asoV2hLb3e6xwQDYiZmSG5E4sIyRZN7IhuS8lsGeu9zCFWxSYC+ja9/P&#10;I380H86HUScK+/NO5M9mnevFNOr0F8HgYtabTaez4IulFkTjLE8SJiy7dpQE0d+1ajPU6iFwGCYn&#10;UZwEu3DP02C9UxouFxBL+1vnuu3PuqFXMrmHXlWyno0wy0HIpPqEUQVzMcb644YohhF/LWDwjIII&#10;bj4ybhFdDEJYqGPN6lhDBAWoGBsMF9yKU1MP302p8nUGngJXViGvYUakuW1mN0xqVs0CZp+LoJnT&#10;drger53V47/J5DcAAAD//wMAUEsDBBQABgAIAAAAIQASkOSV3wAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUhcUGsXotYNcSpUCcQJqQUERzde4oh4HWK3Tf4e5wTH2VnNvCk2&#10;g2vZCfvQeFKwmAtgSJU3DdUK3l4fZxJYiJqMbj2hghEDbMrLi0Lnxp9ph6d9rFkKoZBrBTbGLuc8&#10;VBadDnPfISXvy/dOxyT7mpten1O4a/mtEEvudEOpweoOtxar7/3RKXj/+Wzl0r5sn59kLcebDxSj&#10;RaWur4aHe2ARh/j3DBN+QocyMR38kUxgrQKZpSlRwd1iBWzyRbbOgB2myxp4WfD/C8pfAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF5cstQQAwAAlQYAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABKQ5JXfAAAACQEAAA8AAAAAAAAAAAAAAAAAagUA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB2BgAAAAA=&#10;" path="m,l9653,e" filled="f" strokeweight=".19742mm">
-                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6129655,0" o:connectangles="0,0"/>
+              <v:shape w14:anchorId="42D7B8AB" id="Полилиния 19" o:spid="_x0000_s1026" style="position:absolute;margin-left:63pt;margin-top:15.85pt;width:475.7pt;height:.1pt;z-index:-251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="9514,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1jgczEAMAAJgGAAAOAAAAZHJzL2Uyb0RvYy54bWysVW2O0zAQ/Y/EHSz/BHXz0WyzrTZdrfqB&#10;kBZYacsB3NhpIhI72G7TBXEGjsA1VkJwhnIjxnbSbbtCQohKTceZ8fN7M57p5dW2KtGGSVUInuDg&#10;zMeI8VTQgq8S/H4x711gpDThlJSCswTfM4Wvxs+fXTb1iIUiFyVlEgEIV6OmTnCudT3yPJXmrCLq&#10;TNSMgzMTsiIalnLlUUkaQK9KL/T9gdcISWspUqYUvJ06Jx5b/CxjqX6XZYppVCYYuGn7lPa5NE9v&#10;fElGK0nqvEhbGuQfWFSk4HDoHmpKNEFrWTyBqopUCiUyfZaKyhNZVqTMagA1gX+i5i4nNbNaIDmq&#10;3qdJ/T/Y9O3mVqKCQu2GGHFSQY1233Y/d993D/b7Y/fw6ysCJ2SqqdUINtzVt9JoVfWNSD8ocHhH&#10;HrNQEIOWzRtBAZCstbDZ2WayMjtBN9raItzvi8C2GqXwcuBHQX8ItUrBF4SxrZFHRt3edK30KyYs&#10;DtncKO1KSMGyBaCtigVAZFUJ1XzZQz4KwoF7tCXfhwVd2AsPLXzUoOF5EJ0GhV2Qw/LjuG8RT+P6&#10;XZwBCw/AQMCqo0jyjnW65S1tsBAxPePbRNVCmQQtgFyXIUCAICPxD7Fw9mms29MeIaEZTttAYgRt&#10;sHQyaqINM3OEMVGTYJsL86ISG7YQ1qVPSgeHPHpLfhgF249ZOTfsMAfAvXGGPdRwPSgtF/OiLG1t&#10;S26oxIEf29woURbUOA0bJVfLSSnRhpgGtx8jBsCOwqRYc2rBckborLU1KUpnQ3xpcwu3sE2BuY+2&#10;gz8P/eHsYnYR9aJwMOtF/nTau55Pot5gHsTn0/50MpkGXwy1IBrlBaWMG3bdNAmiv+vWdq65ObCf&#10;J0cqjsTO7eepWO+Yhs0FaOl+Xa67FnU9vRT0HtpVCjceYZyDkQv5CaMGRmOC1cc1kQyj8jWH2TMM&#10;osjMUruIzuMQFvLQszz0EJ4CVII1hgtuzIl283ddy2KVw0mBLSsX1zAmssL0s50njlW7gPFnFbSj&#10;2szXw7WNevxDGf8GAAD//wMAUEsDBBQABgAIAAAAIQBa7ZD73wAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcqJ2CmhLiVIDEBQkqCgeO22TjhMbrELtt+vc4J3qc2dHsm3w1&#10;2k4caPCtYw3JTIEgLl3VstHw9flyswThA3KFnWPScCIPq+LyIsesckf+oMMmGBFL2GeooQmhz6T0&#10;ZUMW/cz1xPFWu8FiiHIwshrwGMttJ+dKLaTFluOHBnt6bqjcbfZWw9OP/VZq+Vufdutk/Vq/GTTv&#10;Ruvrq/HxAUSgMfyHYcKP6FBEpq3bc+VFF/V8EbcEDbdJCmIKqDS9A7GdnHuQRS7PJxR/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALWOBzMQAwAAmAYAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFrtkPvfAAAACgEAAA8AAAAAAAAAAAAAAAAAagUA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB2BgAAAAA=&#10;" path="m,l9513,e" filled="f" strokeweight=".19742mm">
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6040755,0" o:connectangles="0,0"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25505" w:rsidRPr="00B531BC" w:rsidRDefault="00D25505" w:rsidP="00D25505">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:spacing w:before="45" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="539" w:right="949"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>беру</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>ұйымдарының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>атауы,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>мекенжайы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>(облыс,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>аудан,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>қала</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>ауыл) Қазіргі уақытта жұмыс істеймін</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:spacing w:before="0" w:line="20" w:lineRule="exact"/>
+        <w:ind w:left="539"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="2"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DF11FB3" wp14:editId="2659FFE7">
+                <wp:extent cx="6041390" cy="7620"/>
+                <wp:effectExtent l="8890" t="8890" r="7620" b="2540"/>
+                <wp:docPr id="20" name="Группа 20"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6041390" cy="7620"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="9514" cy="12"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="21" name="Line 3"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="6"/>
+                            <a:ext cx="9513" cy="0"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="7107">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="3347323F" id="Группа 20" o:spid="_x0000_s1026" style="width:475.7pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="9514,12" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVONyJjgIAAIEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVEtu2zAQ3RfoHQjtHUm24sRC5KCw7GzS&#10;1kDSA9Ak9UElkiBpy0ZRoECP0Iv0Br1CcqMOSclpnE2Q2gBFamae3ryZ4dX1vm3QjildC54F8VkU&#10;IMaJoDUvs+DL/Wp0GSBtMKe4EZxlwYHp4Hr+/t1VJ1M2FpVoKFMIQLhOO5kFlTEyDUNNKtZifSYk&#10;42AshGqxgaMqQ6pwB+htE46jaBp2QlGpBGFaw9vcG4O5wy8KRsznotDMoCYLgJtxq3Lrxq7h/Aqn&#10;pcKyqklPA7+BRYtrDh89QuXYYLRV9QuotiZKaFGYMyLaUBRFTZjLAbKJo5NsbpTYSpdLmXalPMoE&#10;0p7o9GZY8mm3VqimWTAGeThuoUYPvx5/PP58+AP/3wheg0adLFNwvVHyTq6VTxS2t4J81WAOT+32&#10;XHpntOk+CgqweGuE02hfqNZCQPZo70pxOJaC7Q0i8HIaJfFkBpQI2C6mngVOSQXlfBFEqmUfNjuP&#10;Ex8Tjy3vEKf+a45hz8imA92mnwTV/yfoXYUlc3XSVqVB0HgQ9LbmDE28js5jwb2IZM97EREXiwrz&#10;kjms+4MEwWKXgeUKoD7EHjRU4JWiTi0CTgdRQZ2JV8cV9SgOTqXS5oaJFtlNFjRA2JUK72618ToO&#10;LhaQi1XdNA674aiDCsXRhQvQoqmpNVo3rcrNolFoh+30uV9flGdu0OWcOrCKYbrs9wbXjd8Dz4b3&#10;eQCdISM3Xt9m0Wx5ubxMRsl4uhwlUZ6PPqwWyWi6ii/O80m+WOTxd0stTtKqppRxy24Y9Th5XeX7&#10;S8cP6XHYjzKEz9Fd34How9ORhg70tfPttxH0sFZW2r4Z3c7NuQvr7yR7kfx7dl5PN+f8LwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAL/WviHaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C&#10;/2EZwZvdpFrRmE0pRT0VwVYQb9PsNAnNzobsNkn/vaMXvTwY3uO9b/Ll5Fo1UB8azwbSWQKKuPS2&#10;4crAx+7l5gFUiMgWW89k4EwBlsXlRY6Z9SO/07CNlZISDhkaqGPsMq1DWZPDMPMdsXgH3zuMcvaV&#10;tj2OUu5aPU+Se+2wYVmosaN1TeVxe3IGXkccV7fp87A5Htbnr93i7XOTkjHXV9PqCVSkKf6F4Qdf&#10;0KEQpr0/sQ2qNSCPxF8V73GR3oHaS2gOusj1f/biGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAFU43ImOAgAAgQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAL/WviHaAAAAAwEAAA8AAAAAAAAAAAAAAAAA6AQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAADvBQAAAAA=&#10;">
+                <v:line id="Line 3" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,6" to="9513,6" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCqFw0wwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdVelItFVtFBpvWkFc3xkn0kw+zZmV5P+e1cQehxm5htmsepsJe7U+NKxhtFQgSDO&#10;nCk513D8/XqfgfAB2WDlmDT8kYfVsve2wMS4lvd0P4RcRAj7BDUUIdSJlD4ryKIfupo4emfXWAxR&#10;Nrk0DbYRbis5VmoqLZYcFwqs6bOg7HK4WQ3n9HoK6UeqfnYkXTfZeNVuM60H/W49BxGoC//hV/vb&#10;aBiP4Pkl/gC5fAAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCqFw0wwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokeweight=".19742mm"/>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:spacing w:before="48" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="539" w:right="1873"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>лауазымы,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>ұйымның</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>атауы,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>мекен</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>жайы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>(облыс,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>аудан,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>қала</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>ауыл) Өзім туралы мынадай мәліметтерді хабарлаймын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:spacing w:after="20"/>
+        <w:ind w:left="539"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>Білімі:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>жоғары</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>жоғары</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>орнынан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>кейінгі</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="10086" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3424"/>
+        <w:gridCol w:w="2169"/>
+        <w:gridCol w:w="4493"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidTr="008F2436">
+        <w:trPr>
+          <w:trHeight w:val="343"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="50"/>
+              <w:ind w:left="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F96347">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оқу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F96347">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F96347">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орнының</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F96347">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F96347">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="50"/>
+              <w:ind w:left="39"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F96347">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оқу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F96347">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F96347">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезеңі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4493" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="50"/>
+              <w:ind w:left="38"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F96347">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Диплом</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F96347">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F96347">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F96347">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F96347">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мамандығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidTr="008F2436">
+        <w:trPr>
+          <w:trHeight w:val="343"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="50"/>
+              <w:ind w:left="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="50"/>
+              <w:ind w:left="39"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4493" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="CECECE"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidRDefault="00A44698" w:rsidP="008F2436">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="50"/>
+              <w:ind w:left="38"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10703"/>
+        </w:tabs>
+        <w:spacing w:before="25"/>
+        <w:ind w:left="539"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>Біліктілік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>санатының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>болуы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>(берген</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>(растаған)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>күні):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00B22817" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10609"/>
+        </w:tabs>
+        <w:spacing w:before="45"/>
+        <w:ind w:left="539"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>Педагогикалық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B531BC">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B531BC">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>өтілі:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22817">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10697"/>
+        </w:tabs>
+        <w:spacing w:before="45"/>
+        <w:ind w:left="539"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>Келесі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B531BC">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B531BC">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>нәтижелерім</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B531BC">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B22817">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B531BC">
-[...5 lines deleted...]
-        <w:t>город\село) В настоящее время работаю</w:t>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>бар:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25505" w:rsidRPr="00B531BC" w:rsidRDefault="00D25505" w:rsidP="00D25505">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:spacing w:before="88" w:line="271" w:lineRule="auto"/>
+        <w:ind w:right="201" w:firstLine="419"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>Наградалары,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>атақтары,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>дәрежесі,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>ғылыми</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>дәрежесі,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>ғылыми</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>атағы,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96347">
+        <w:t>сондай-ақ қосымша мәліметтері (болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00F96347" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:spacing w:before="6"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="204F1397" wp14:editId="14AF55A2">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65BB0DB8" wp14:editId="540A2CA6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>533400</wp:posOffset>
+                  <wp:posOffset>800100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>201930</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6130290" cy="1270"/>
-                <wp:effectExtent l="9525" t="6350" r="13335" b="11430"/>
+                <wp:extent cx="6396355" cy="1270"/>
+                <wp:effectExtent l="9525" t="12065" r="13970" b="5715"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="16" name="Полилиния 16"/>
+                <wp:docPr id="22" name="Полилиния 22"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6130290" cy="1270"/>
+                          <a:ext cx="6396355" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst>
-                            <a:gd name="T0" fmla="+- 0 840 840"/>
-[...2 lines deleted...]
-                            <a:gd name="T3" fmla="*/ T2 w 9654"/>
+                            <a:gd name="T0" fmla="+- 0 1260 1260"/>
+                            <a:gd name="T1" fmla="*/ T0 w 10073"/>
+                            <a:gd name="T2" fmla="+- 0 11333 1260"/>
+                            <a:gd name="T3" fmla="*/ T2 w 10073"/>
                           </a:gdLst>
                           <a:ahLst/>
                           <a:cxnLst>
                             <a:cxn ang="0">
                               <a:pos x="T1" y="0"/>
                             </a:cxn>
                             <a:cxn ang="0">
                               <a:pos x="T3" y="0"/>
                             </a:cxn>
                           </a:cxnLst>
                           <a:rect l="0" t="0" r="r" b="b"/>
                           <a:pathLst>
-                            <a:path w="9654">
+                            <a:path w="10073">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
-                                <a:pt x="9653" y="0"/>
+                                <a:pt x="10073" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:noFill/>
                         <a:ln w="7107">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="311FA310" id="Полилиния 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:42pt;margin-top:15.9pt;width:482.7pt;height:.1pt;z-index:-251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="9654,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAVpRAgEAMAAJUGAAAOAAAAZHJzL2Uyb0RvYy54bWysVWuO0zAQ/o/EHSz/BLV5NNuXNl2t+kBI&#10;C6y05QCu4zQRjh1st+mCOANH4BorIThDuRFjJ+m2XSEhRKSkY8/4m29mPNPLq13B0ZYpnUsR46Dr&#10;Y8QElUku1jF+v1x0hhhpQ0RCuBQsxvdM46vJ82eXVTlmocwkT5hCACL0uCpjnBlTjj1P04wVRHdl&#10;yQQoU6kKYmCp1l6iSAXoBfdC3+97lVRJqSRlWsPurFbiicNPU0bNuzTVzCAeY+Bm3Fe578p+vckl&#10;Ga8VKbOcNjTIP7AoSC7A6QFqRgxBG5U/gSpyqqSWqelSWXgyTXPKXAwQTeCfRXOXkZK5WCA5ujyk&#10;Sf8/WPp2e6tQnkDt+hgJUkCN9t/2P/ff9w/u/bF/+PUVgRIyVZV6DAfuyltlY9XljaQfNCi8E41d&#10;aLBBq+qNTACQbIx02dmlqrAnIW60c0W4PxSB7QyisNkPen44glpR0AXhwNXII+P2LN1o84pJh0O2&#10;N9rUJUxAcgVImiiWAJEWHKr5soN8NIzc2xT8YBS0Ri88tPRRhUb9i+jcKGyNHFLgR6OexTs367Vm&#10;Fis8wgL265YfyVrKdCcaziAhYhvGd1kqpbbZWQK3Nj2AAEY2vj/Ygu9z2/pM40JBJ5z3gMIIemBV&#10;h1ESY5lZF1ZEVYxdKuxGIbdsKZ3KnNUNnDxquTi2guOnrGo1nLAO4NLUgnNquR7VVchFzrkrLBeW&#10;yiDwBy43WvI8sUrLRqv1asoV2hLb3e6xwQDYiZmSG5E4sIyRZN7IhuS8lsGeu9zCFWxSYC+ja9/P&#10;I380H86HUScK+/NO5M9mnevFNOr0F8HgYtabTaez4IulFkTjLE8SJiy7dpQE0d+1ajPU6iFwGCYn&#10;UZwEu3DP02C9UxouFxBL+1vnuu3PuqFXMrmHXlWyno0wy0HIpPqEUQVzMcb644YohhF/LWDwjIII&#10;bj4ybhFdDEJYqGPN6lhDBAWoGBsMF9yKU1MP302p8nUGngJXViGvYUakuW1mN0xqVs0CZp+LoJnT&#10;drger53V47/J5DcAAAD//wMAUEsDBBQABgAIAAAAIQCkhJoM3gAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwDIbvSLxDZCQuiCUb1RRK0wlNAnFCYoC2Y9aYpiJxSpNt7duTneBo/9bv76tW&#10;o3fsiEPsAimYzwQwpCaYjloFH+9PtxJYTJqMdoFQwYQRVvXlRaVLE070hsdNalkuoVhqBTalvuQ8&#10;Nha9jrPQI+XsKwxepzwOLTeDPuVy7/hCiCX3uqP8weoe1xab783BK/j82Tm5tK/rl2fZyulmi2Ky&#10;qNT11fj4ACzhmP6O4Yyf0aHOTPtwIBOZUyCLrJIU3M2zwTkXxX0BbJ83CwG8rvh/g/oXAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAFaUQIBADAACVBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEApISaDN4AAAAJAQAADwAAAAAAAAAAAAAAAABqBQAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHUGAAAAAA==&#10;" path="m,l9653,e" filled="f" strokeweight=".19742mm">
-                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6129655,0" o:connectangles="0,0"/>
+              <v:shape w14:anchorId="2A9E7A37" id="Полилиния 22" o:spid="_x0000_s1026" style="position:absolute;margin-left:63pt;margin-top:15.9pt;width:503.65pt;height:.1pt;z-index:-251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="10073,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5jSn9EQMAAJwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVW2O0zAQ/Y/EHSz/BLX5bLutNl2t+oGQ&#10;FlhpywHcxGkiEjvYbtMFcQaOwDVWQnCGciPGdtJNu0JCiEpNx5nx83sznunl1b4s0I4KmXMWYa/v&#10;YkRZzJOcbSL8frXsXWAkFWEJKTijEb6nEl9Nnz+7rKsJ9XnGi4QKBCBMTuoqwplS1cRxZJzRksg+&#10;rygDZ8pFSRQsxcZJBKkBvSwc33WHTs1FUgkeUynh7dw68dTgpymN1bs0lVShIsLATZmnMM+1fjrT&#10;SzLZCFJledzQIP/AoiQ5g0OPUHOiCNqK/AlUmceCS56qfsxLh6dpHlOjAdR47pmau4xU1GiB5Mjq&#10;mCb5/2Djt7tbgfIkwr6PESMl1Ojw7fDz8P3wYL4/Dg+/viJwQqbqSk5gw111K7RWWd3w+IMEh3Pi&#10;0QsJMWhdv+EJAJKt4iY7+1SUeifoRntThPtjEeheoRheDoPxMBgMMIrB5/kjUyOHTNq98VaqV5Qb&#10;HLK7kcqWMAHLFCBpVKyg3GlZQDVf9pCLPH9oH03Jj2FeG/bCQSsX1chz3VFwHgXJ6YJ5QRAYyPO4&#10;oI3TaH4XDSRsWpIka3nHe9YQBwsR3TWuSVXFpU7RCui1OQIECNIi/xALh5/H2j3NEQLa4bwRBEbQ&#10;CGuroyJKM9NHaBPVUAGTDf2m5Du64sanzqoHpzx6C9aNsvu7vKwftugj4O5Ywxyr2XbKy/gyLwpT&#10;34JpMiPPHZnsSF7kiXZqOlJs1rNCoB3RTW4+Wg6AnYQJvmWJAcsoSRaNrUheWBviC5NduIlNEvSd&#10;NF38eeyOFxeLi7AX+sNFL3Tn8971chb2hktvNJgH89ls7n3R1LxwkuVJQplm104UL/y7jm1mm50F&#10;x5lyouJE7NJ8nop1TmmYXICW9tfmum1T29drntxDywpuRySMdDAyLj5hVMN4jLD8uCWCYlS8ZjB/&#10;xl4Y6nlqFuFg5MNCdD3rroewGKAirDBccW3OlJ3B20rkmwxO8kxZGb+GUZHmuqfNTLGsmgWMQKOg&#10;Gdd6xnbXJurxT2X6GwAA//8DAFBLAwQUAAYACAAAACEATjepsN4AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPS0sDQRCE74L/YWjBm5l9QJB1Z4MEFQRRjMHzZKezszivzEw2q7/ezkmP1V1UfdWu&#10;ZmvYhDGN3gkoFwUwdL1XoxsEbD8eb26BpSydksY7FPCNCVbd5UUrG+VP7h2nTR4YhbjUSAE659Bw&#10;nnqNVqaFD+jot/fRykwyDlxFeaJwa3hVFEtu5eioQcuAa4391+ZoqeQ1Bv3zdng+fIan7cjN/uFl&#10;PQlxfTXf3wHLOOc/M5zxCR06Ytr5o1OJGdLVkrZkAXVJE86Gsq5rYDu6VAXwruX/J3S/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHmNKf0RAwAAnAYAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE43qbDeAAAACgEAAA8AAAAAAAAAAAAAAAAAawUA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB2BgAAAAA=&#10;" path="m,l10073,e" filled="f" strokeweight=".19742mm">
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6396355,0" o:connectangles="0,0"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25505" w:rsidRPr="00B531BC" w:rsidRDefault="00D25505" w:rsidP="00D25505">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="00A44698" w:rsidRPr="00B22817" w:rsidRDefault="00A44698" w:rsidP="00A44698">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="45" w:after="0" w:line="271" w:lineRule="auto"/>
-[...116 lines deleted...]
-      </w:r>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D25505" w:rsidRPr="00B531BC" w:rsidRDefault="00D25505" w:rsidP="00D25505">
-[...71 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00ED66A4" w:rsidRPr="00A44698" w:rsidRDefault="00ED66A4" w:rsidP="00F56335">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:tbl>
-[...840 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:sectPr w:rsidR="00ED66A4" w:rsidRPr="00A44698">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman CYR">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56A37603"/>
+    <w:nsid w:val="0BC95EAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="51000094"/>
-[...2 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:tmpl w:val="B6D80C10"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="39" w:hanging="298"/>
-[...11 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="A600FA68">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="343" w:hanging="298"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="F91648BA">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="646" w:hanging="298"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5AFCFA8E">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="950" w:hanging="298"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="BB588FA0">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1253" w:hanging="298"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="894A4A24">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1557" w:hanging="298"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95DCA3A8">
-[...30 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74203318"/>
+    <w:nsid w:val="1CDD7A5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C2B079D0"/>
-[...2 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:tmpl w:val="EF764A54"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="39" w:hanging="140"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
-[...7 lines deleted...]
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="DBE2E8E8">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="343" w:hanging="140"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="AF4C92F4">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="646" w:hanging="140"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="2DC09B6A">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="950" w:hanging="140"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="C1D6E2EA">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1253" w:hanging="140"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B7F009F6">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1557" w:hanging="140"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71BA7AFC">
-[...30 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76020A38"/>
+    <w:nsid w:val="35BA71F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="842C3380"/>
-[...2 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:tmpl w:val="7C66D6E4"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="155" w:hanging="117"/>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46916767"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D8EC5300"/>
+    <w:lvl w:ilvl="0" w:tplc="04190011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
-[...7 lines deleted...]
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0806222C">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="451" w:hanging="117"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DFC7568"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC0A11E6"/>
+    <w:lvl w:ilvl="0" w:tplc="04190011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="7BD06C6E">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="742" w:hanging="117"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="524EE582">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1034" w:hanging="117"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="3C527456">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1325" w:hanging="117"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="740ECBBC">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1617" w:hanging="117"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="8904D5D6">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1908" w:hanging="117"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="ED601DB6">
-[...19 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008F5746"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00FF106C"/>
+    <w:rsidRoot w:val="00257F49"/>
+    <w:rsid w:val="00172339"/>
+    <w:rsid w:val="0018329E"/>
+    <w:rsid w:val="00187F48"/>
+    <w:rsid w:val="00257961"/>
+    <w:rsid w:val="00257F49"/>
+    <w:rsid w:val="0028192D"/>
+    <w:rsid w:val="002C35E1"/>
+    <w:rsid w:val="002F12F7"/>
+    <w:rsid w:val="00402838"/>
+    <w:rsid w:val="00510963"/>
+    <w:rsid w:val="006A4075"/>
+    <w:rsid w:val="006B6C8E"/>
+    <w:rsid w:val="00735FF1"/>
+    <w:rsid w:val="00773D11"/>
+    <w:rsid w:val="007B4C23"/>
+    <w:rsid w:val="007E3A8A"/>
+    <w:rsid w:val="00830FDA"/>
+    <w:rsid w:val="00A3173E"/>
+    <w:rsid w:val="00A44698"/>
+    <w:rsid w:val="00A9473A"/>
+    <w:rsid w:val="00BE62E1"/>
+    <w:rsid w:val="00C20F66"/>
+    <w:rsid w:val="00C2426C"/>
+    <w:rsid w:val="00D43328"/>
+    <w:rsid w:val="00ED66A4"/>
+    <w:rsid w:val="00F51F8B"/>
+    <w:rsid w:val="00F56335"/>
+    <w:rsid w:val="00F73DDB"/>
+    <w:rsid w:val="00FA0433"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5EACEBA8"/>
+  <w14:docId w14:val="3DD12761"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{52DEE031-D917-4111-B91C-58F901391B12}"/>
+  <w15:docId w15:val="{53D3F923-CF83-43C1-AEC8-D35F3A1F4E94}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -17927,280 +8437,955 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00172339"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a4">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00172339"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E3A8A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C2426C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C2426C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a8">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FC56F0"/>
+    <w:rsid w:val="00F56335"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a5"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00834330"/>
+    <w:rsid w:val="002F12F7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+      <w:lang w:val="kk-KZ"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="Основной текст Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a4"/>
+    <w:link w:val="a9"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00834330"/>
+    <w:rsid w:val="002F12F7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+      <w:lang w:val="kk-KZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00834330"/>
+    <w:rsid w:val="002F12F7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="kk-KZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00834330"/>
+    <w:rsid w:val="002F12F7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
-[...33 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
-    <w:div w:id="1895267553">
+    <w:div w:id="7099913">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1522475784">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1275285769">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="964192779">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="658533415">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="995299931">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="24183963">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2008049498">
+    <w:div w:id="857696615">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1127896891">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1203398052">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1358699412">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1433936024">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1728920844">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="485366355">
+        <w:div w:id="912473319">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="53623449">
+            <w:div w:id="1215577284">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="320744274">
+                <w:div w:id="118452324">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1277635245">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="917788438">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="439833399">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1929577637">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1123573255">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="93328447">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1274897465">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="90516546">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="780148815">
+        <w:div w:id="1259173182">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="986784882">
+            <w:div w:id="568424101">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1414165743">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="21370613">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="2011176568">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                        <w:div w:id="1542131596">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1991208370">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="5134235">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1960987560">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                        <w:div w:id="188223462">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2026205538">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="683283542">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1113205230">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="911501161">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="462237122">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1934166007">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="114445589">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="962928433">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="652951412">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="581570125">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1901355385">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="851531396">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2115780689">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1647471543">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="312148120">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1133787350">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1114057125">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                        <w:div w:id="1281259685">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1707608193">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="42221538">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="964848484">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                        <w:div w:id="1957449051">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yasli_sad_57@mail.ru" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yasli_sad_57@mail.ru" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yasli_sad_57@mail.ru" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -18420,74 +9605,91 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACFE1654-0F1B-42DC-A97D-9E5878D4AAD9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1729</Words>
-  <Characters>9861</Characters>
+  <Words>1042</Words>
+  <Characters>5946</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>82</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>49</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11567</CharactersWithSpaces>
+  <CharactersWithSpaces>6975</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Асем</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>