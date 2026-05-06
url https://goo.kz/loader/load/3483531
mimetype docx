--- v0 (2025-12-05)
+++ v1 (2026-05-06)
@@ -1,7038 +1,5596 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="002723B5" w:rsidRDefault="002723B5" w:rsidP="004E43B1">
-[...12 lines deleted...]
-    <w:p w:rsidR="002723B5" w:rsidRDefault="002723B5" w:rsidP="002723B5">
+    <w:p w:rsidR="00AA5048" w:rsidRDefault="00AA5048" w:rsidP="00AA5048">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ПАВЛОДАР</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>К</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> «</w:t>
+        <w:t xml:space="preserve"> ОБЛЫСЫ БІЛІМ БЕРУ БАСҚАРМАСЫ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "ПАВЛОДАР Қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">СРЕДНЯЯ ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА №29 ГОРОДА ПАВЛОДАРА» </w:t>
-[...17 lines deleted...]
-        <w:t>ЯЕТ ОТКРЫТЫЙ КОНКУРС НА ВАКАНТНУЮ ДОЛЖНОСТЬ</w:t>
+        <w:t>АЛАСЫНЫҢ №29 ЖАЛПЫ БІЛІМ БЕ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> УЧИТЕЛЯ АНГЛИЙСКОГО ЯЗЫКА</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>РУ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОРТА МЕКТЕБІ" КММ </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>АҒЫЛШЫН ТІЛІ МҰҒ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>АЛІМІНІҢ БОС</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЛАУАЗЫМЫНА АШЫҚ КОНКУРС ЖАРИЯЛАЙДЫ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E43B1" w:rsidRDefault="002723B5" w:rsidP="002723B5">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="00AA5048" w:rsidRPr="00AA5048" w:rsidRDefault="00AA5048" w:rsidP="00AA5048">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Біліктілікке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>қойылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>талаптар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>тиі</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...72 lines deleted...]
-        <w:t xml:space="preserve"> педагога - эксперта, педагога - исследователя, педагога - мастера.</w:t>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ст</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>бейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жоғары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жоғары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>орнынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>кейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>педагогикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>өзге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>де</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>кәсіптік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>педагогикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>қайта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>даярлауды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>растайтын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>құжат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>педагогтің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>екінші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>інші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жоғары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>біліктілік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>санатының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>біліктілік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>санатының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>болуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>педагог</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>модератор</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>педагогы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>педагог</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>сарапшы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>педагог</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>зерттеуші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>педагог</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>шебер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="004E43B1" w:rsidRDefault="001A05C2" w:rsidP="002723B5">
+    <w:p w:rsidR="00AA5048" w:rsidRPr="00AA5048" w:rsidRDefault="00AA5048" w:rsidP="00AA5048">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E5FA5">
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> деятельности учителя являются:</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Лауазымдық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>міндеттері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>мұғ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ал</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>қызметінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>негізгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>бағыттары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E43B1" w:rsidRDefault="004E43B1" w:rsidP="002723B5">
+    <w:p w:rsidR="00AA5048" w:rsidRPr="00AA5048" w:rsidRDefault="00AA5048" w:rsidP="00AA5048">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...39 lines deleted...]
-        <w:t>редмета и возраста обучающихся;</w:t>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1.1.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Оқытылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>пәннің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ерекшелігін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>алушылардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жасын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ескере</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>отырып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>алушыларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>оқыту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>тәрбиелеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E43B1" w:rsidRPr="004E43B1" w:rsidRDefault="004E43B1" w:rsidP="002723B5">
+    <w:p w:rsidR="00AA5048" w:rsidRPr="00AA5048" w:rsidRDefault="00AA5048" w:rsidP="00AA5048">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-        <w:t>.2.Содействие социализации обучающихся, формированию профессиональных образовательных программ;</w:t>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Білім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>алушыларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>әлеуметтендіруге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>кәсіптік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>беру</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>бағдарламаларын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>қалыптастыруға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жәрдемдесу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A05C2" w:rsidRPr="002E5FA5" w:rsidRDefault="004E43B1" w:rsidP="002723B5">
+    <w:p w:rsidR="00AA5048" w:rsidRDefault="00AA5048" w:rsidP="00AA5048">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-        <w:t>.3. Обеспечение режима, соблюдение норм и правил техники безопасности в учебном процессе.</w:t>
+      <w:r w:rsidRPr="00715F0F">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715F0F">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>процесінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715F0F">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>режимді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715F0F">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>қамтамасыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715F0F">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ету</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715F0F">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>қауіпсіздік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715F0F">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>техникасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715F0F">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>нормалары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715F0F">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F0F">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ережелерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715F0F">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>сақтау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715F0F">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A05C2" w:rsidRPr="002E5FA5" w:rsidRDefault="001A05C2" w:rsidP="002723B5">
+    <w:p w:rsidR="00AA5048" w:rsidRPr="00AA5048" w:rsidRDefault="00AA5048" w:rsidP="00AA5048">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E5FA5">
-[...87 lines deleted...]
-        <w:t>тенге.</w:t>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Еңбек өтіліне және санатына байланысты лауазымдық жалақы мөлшері </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>108 836 теңгеден 143 611 теңгеге дейін.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A05C2" w:rsidRPr="002E5FA5" w:rsidRDefault="001A05C2" w:rsidP="002723B5">
+    <w:p w:rsidR="00AA5048" w:rsidRPr="00AA5048" w:rsidRDefault="00AA5048" w:rsidP="00AA5048">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...90 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Конкурс </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ҚР БҒМ 2012 жылғы 21 ақпандағы № 57 "орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру мемлекеттік ұйымдарының басшыларын конкурстық тағайындау және мемлекеттік мектеп, орта білім беру, техникалық және кәсіптік,орта білімнен кейінгі және қосымша білім беру ұйымының басшысы лауазымына конкурстық тағайындау қағидаларын бекіту туралы" бұйрығының негізінде өткізіледі (21.05.2020 ж. № 213 өзгерістермен).</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="001A05C2" w:rsidRPr="002E5FA5" w:rsidRDefault="001A05C2" w:rsidP="002723B5">
+    <w:p w:rsidR="00AA5048" w:rsidRPr="00AA5048" w:rsidRDefault="00AA5048" w:rsidP="00AA5048">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E5FA5">
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> отдела образования города Павлодар, управление  образования Павлодарской области.</w:t>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Конкурсты өткізу күні мен орны: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Павлодар қаласы, Катаев көшесі, 22,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Павлодар қаласы білім бөлімі "Павлодар қаласы №29 жалпы орта білім беру</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мектебі" коммуналдық мемлекет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тік мекемесі, Павлодар облысы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> білім басқармасы.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A05C2" w:rsidRPr="002E5FA5" w:rsidRDefault="001A05C2" w:rsidP="002723B5">
+    <w:p w:rsidR="00AA5048" w:rsidRPr="00AA5048" w:rsidRDefault="00AA5048" w:rsidP="00AA5048">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E5FA5">
-[...7 lines deleted...]
-        <w:t>Этапы конкурса:</w:t>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Байқау кезеңдері:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A05C2" w:rsidRPr="002E5FA5" w:rsidRDefault="001A05C2" w:rsidP="002723B5">
+    <w:p w:rsidR="00AA5048" w:rsidRPr="00AA5048" w:rsidRDefault="00AA5048" w:rsidP="0060410E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E5FA5">
-[...5 lines deleted...]
-        <w:t>1) публикация объявления о проведении конкурса;</w:t>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1) Конкурс өткізу туралы хабарландыруды жариялау;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A05C2" w:rsidRPr="002E5FA5" w:rsidRDefault="001A05C2" w:rsidP="002723B5">
+    <w:p w:rsidR="00AA5048" w:rsidRPr="00AA5048" w:rsidRDefault="00AA5048" w:rsidP="0060410E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E5FA5">
-[...5 lines deleted...]
-        <w:t>2) прием документов от лиц, изъявивших желание принять участие в конкурсе;</w:t>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2) конкурсқа қатысуға ниет білдірген адамдардан құжаттар қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A05C2" w:rsidRPr="002E5FA5" w:rsidRDefault="001A05C2" w:rsidP="002723B5">
+    <w:p w:rsidR="00AA5048" w:rsidRPr="00715F0F" w:rsidRDefault="00AA5048" w:rsidP="0060410E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E5FA5">
-[...5 lines deleted...]
-        <w:t>3) квалификационная оценка участников конкурса;</w:t>
+      <w:r w:rsidRPr="00715F0F">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3) конкурсқа қатысушылардың біліктілігін бағалау;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A05C2" w:rsidRPr="002E5FA5" w:rsidRDefault="001A05C2" w:rsidP="002723B5">
+    <w:p w:rsidR="001A05C2" w:rsidRPr="00715F0F" w:rsidRDefault="00AA5048" w:rsidP="0060410E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E5FA5">
-[...21 lines deleted...]
-        <w:t>образованием.</w:t>
+      <w:r w:rsidRPr="00715F0F">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4) білім беруді басқару органының конкурстық комиссиясының отырысында әңгімелесу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A05C2" w:rsidRPr="002E5FA5" w:rsidRDefault="001A05C2" w:rsidP="002723B5">
+    <w:p w:rsidR="00AA5048" w:rsidRPr="00715F0F" w:rsidRDefault="00AA5048" w:rsidP="0060410E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E5FA5">
-[...92 lines deleted...]
-        <w:t xml:space="preserve"> 110).</w:t>
+      <w:r w:rsidRPr="00715F0F">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Конкурсқа қатысуға өтінімдерді беру мерзімі және қабылдау орны: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F0F">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>хабарландыру жарияланған күннен бастап 7 жұмыс күні ішінде бұқаралық ақпарат құралдарында бос лауазымға құжаттарды қабылдауды Павлодар қаласы, Катаев көшесі, 22, кадр бөлімі (110 каб) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A05C2" w:rsidRPr="002E5FA5" w:rsidRDefault="001A05C2" w:rsidP="002723B5">
+    <w:p w:rsidR="00AA5048" w:rsidRPr="00715F0F" w:rsidRDefault="00AA5048" w:rsidP="0060410E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E5FA5">
-[...6 lines deleted...]
-        <w:t>Перечень документов, необходимых для участия в конкурсе:</w:t>
+      <w:r w:rsidRPr="00715F0F">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Конкурсқа қатысу үшін қажетті құжаттар тізімі:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A05C2" w:rsidRPr="002E5FA5" w:rsidRDefault="001A05C2" w:rsidP="002723B5">
+    <w:p w:rsidR="00AA5048" w:rsidRPr="00715F0F" w:rsidRDefault="00AA5048" w:rsidP="0060410E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E5FA5">
-[...5 lines deleted...]
-        <w:t>1) заявление по форме согласно приложению 3 к настоящим Правилам;</w:t>
+      <w:r w:rsidRPr="00715F0F">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1) қосымшаға сәйкес нысан бойынша өтініш осы Қағидаларға 3 -;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A05C2" w:rsidRPr="002E5FA5" w:rsidRDefault="001A05C2" w:rsidP="002723B5">
+    <w:p w:rsidR="00AA5048" w:rsidRPr="00715F0F" w:rsidRDefault="00AA5048" w:rsidP="0060410E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E5FA5">
-[...5 lines deleted...]
-        <w:t>2) документ, удостоверяющий личность (для идентификации);</w:t>
+      <w:r w:rsidRPr="00715F0F">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2)жеке басын куәландыратын құжат (сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A05C2" w:rsidRPr="002E5FA5" w:rsidRDefault="001A05C2" w:rsidP="002723B5">
+    <w:p w:rsidR="00AA5048" w:rsidRPr="0060410E" w:rsidRDefault="00AA5048" w:rsidP="0060410E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E5FA5">
-[...21 lines deleted...]
-        <w:t>собственного образца вузов);</w:t>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>3)Бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ім </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мемлекеттік </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>үлгідегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>құжаттың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>көшірмесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ЖОО-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>өзіндік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>үлгідегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>құжаты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A05C2" w:rsidRPr="002E5FA5" w:rsidRDefault="001A05C2" w:rsidP="002723B5">
+    <w:p w:rsidR="00AA5048" w:rsidRPr="0060410E" w:rsidRDefault="00AA5048" w:rsidP="0060410E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E5FA5">
-[...5 lines deleted...]
-        <w:t>4) копию документа, подтверждающего трудовую деятельность;</w:t>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>еңбек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>қызметін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>растайтын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>құжаттың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>көшірмесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A05C2" w:rsidRPr="002E5FA5" w:rsidRDefault="001A05C2" w:rsidP="002723B5">
+    <w:p w:rsidR="00AA5048" w:rsidRPr="0060410E" w:rsidRDefault="00AA5048" w:rsidP="0060410E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E5FA5">
-[...5 lines deleted...]
-        <w:t>5) личный листок по учету кадров и фото;</w:t>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>кадрларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>есепке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жөніндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жеке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>іс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>парағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> фото;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A05C2" w:rsidRPr="002E5FA5" w:rsidRDefault="001A05C2" w:rsidP="002723B5">
+    <w:p w:rsidR="00AA5048" w:rsidRPr="0060410E" w:rsidRDefault="00AA5048" w:rsidP="0060410E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E5FA5">
-[...13 lines deleted...]
-        <w:t>копию документа об имеющейся квалификационной категории и ученой степен</w:t>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>6)</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>бі</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="002E5FA5" w:rsidRPr="002E5FA5">
-[...5 lines deleted...]
-        <w:t>и(</w:t>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>л</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="002E5FA5" w:rsidRPr="002E5FA5">
-[...5 lines deleted...]
-        <w:t>при ее наличии);</w:t>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>іктілік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>санаты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ғылыми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>дәрежесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>құжаттың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>көшірмесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(бар </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>болса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A05C2" w:rsidRPr="002E5FA5" w:rsidRDefault="001A05C2" w:rsidP="002723B5">
+    <w:p w:rsidR="00AA5048" w:rsidRPr="0060410E" w:rsidRDefault="00AA5048" w:rsidP="0060410E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...16 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>7) "Денсаулық сақтау ұйымдарының бастапқы медициналық құжаттама нысандарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушымен 2010 жылғы 23 қарашадағы № 907 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6697 болып тіркелген) бекітілген нысан бойынша денсаулық жағдайы туралы, нысан бойынша денсаулық жағда</w:t>
+      </w:r>
+      <w:r w:rsidR="0060410E" w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>йы туралы анықтама;</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="001A05C2" w:rsidRPr="002E5FA5" w:rsidRDefault="001A05C2" w:rsidP="002723B5">
+    <w:p w:rsidR="00AA5048" w:rsidRPr="0060410E" w:rsidRDefault="00AA5048" w:rsidP="0060410E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E5FA5">
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> справку об отсутствии судимости;</w:t>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>соттылығының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жоқтығы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>анықтама</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A05C2" w:rsidRPr="002E5FA5" w:rsidRDefault="001A05C2" w:rsidP="002723B5">
+    <w:p w:rsidR="00AA5048" w:rsidRPr="0060410E" w:rsidRDefault="00AA5048" w:rsidP="0060410E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E5FA5">
-[...13 lines deleted...]
-        <w:t>) документ о прохождении курсов повышения квалификации, переподготовки (при наличии);</w:t>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>іктілікті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>арттыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>қайта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>даярлау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>курстарынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>өткені</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>құжат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бар </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>болса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A05C2" w:rsidRPr="002E5FA5" w:rsidRDefault="001A05C2" w:rsidP="002723B5">
+    <w:p w:rsidR="00AA5048" w:rsidRPr="0060410E" w:rsidRDefault="00AA5048" w:rsidP="0060410E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E5FA5">
-[...5 lines deleted...]
-        <w:t>Документы, указанные в подпунктах 3), 4), 5), 6), 7), заверяются печатью кадровой службой с места работы или ответственным работником организации образования.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Тармақшаларда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>көрсетілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>құжаттар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3), 4), 5), 6), 7), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>орнының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кадр </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>қызметі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ім беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ұйымының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жауапты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>қызметкері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>мөрмен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>куәландырады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A05C2" w:rsidRPr="002E5FA5" w:rsidRDefault="001A05C2" w:rsidP="002723B5">
+    <w:p w:rsidR="00AA5048" w:rsidRPr="0060410E" w:rsidRDefault="00AA5048" w:rsidP="0060410E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E5FA5">
-[...5 lines deleted...]
-        <w:t>Для участия в конкурсном назначении кандидат предоставляет на рассмотрение органу управления образованием материалы о его профессиональных достижениях, повышении квалификации, научных исследованиях, обобщении собственного педагогического опыта, наградах, информацию о достижении показателей эффективности.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Конкурстық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>тағайындауға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>қатысу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кандидат білім </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>беруді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>басқару</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>органының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>қарауына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>өзінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>кәсіби</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жетістіктері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>біліктілігін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>арттыруы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ғылыми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>зерттеулері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>өзінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>педагогикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>тәжірибесін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жинақтауы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>наградалары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>материалдарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>тиімділік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>өрсеткіштеріне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>қол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жеткізу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ақпаратты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ұсынады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A05C2" w:rsidRPr="002E5FA5" w:rsidRDefault="001A05C2" w:rsidP="002723B5">
+    <w:p w:rsidR="00AA5048" w:rsidRPr="0060410E" w:rsidRDefault="00AA5048" w:rsidP="0060410E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E5FA5">
-[...22 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Көрсетілетін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>қызметті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>беруші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002E5FA5">
-[...5 lines deleted...]
-        <w:t>)д</w:t>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>к</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="002E5FA5">
-[...21 lines deleted...]
-        <w:t>государственной услуги.</w:t>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>өрсетілетін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>қызметті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>көрсетілетін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>қызметті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>алушы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ұсынған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>құжаттардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)Мемлекеттік </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>көрсетілетін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>қызметті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>көрсету</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>қажетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>деректердің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>мәліметтердің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>дәйексіздігін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>анықтаудан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бас </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>тартады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A05C2" w:rsidRDefault="001A05C2" w:rsidP="002723B5">
+    <w:p w:rsidR="001A05C2" w:rsidRPr="002723B5" w:rsidRDefault="00AA5048" w:rsidP="0060410E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="a4"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E5FA5">
-[...42 lines deleted...]
-      </w:hyperlink>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Ақпаратты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>нақтылау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>байланыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>телефондары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>электрондық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>мекенжайлары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8 (7182) 54-54-51;</w:t>
+      </w:r>
+      <w:r w:rsidR="0060410E">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>электрондық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>мекенжайы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA5048">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 29school@mail.ru</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="005A1283" w:rsidRDefault="005A1283" w:rsidP="002723B5">
-[...5637 lines deleted...]
-    <w:sectPr w:rsidR="005A1283" w:rsidRPr="002723B5" w:rsidSect="005A1283">
+    <w:sectPr w:rsidR="001A05C2" w:rsidRPr="002723B5" w:rsidSect="00C20B1C">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="426" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A05C2"/>
     <w:rsid w:val="00002173"/>
     <w:rsid w:val="000055D3"/>
     <w:rsid w:val="000063E1"/>
     <w:rsid w:val="00007DB2"/>
     <w:rsid w:val="00011B7C"/>
     <w:rsid w:val="000166C4"/>
     <w:rsid w:val="00017759"/>
     <w:rsid w:val="00020818"/>
     <w:rsid w:val="000217BA"/>
     <w:rsid w:val="00021EFB"/>
     <w:rsid w:val="00030F7F"/>
     <w:rsid w:val="0003747F"/>
     <w:rsid w:val="00041169"/>
     <w:rsid w:val="00042CE2"/>
     <w:rsid w:val="000457EB"/>
     <w:rsid w:val="00045F14"/>
     <w:rsid w:val="00046D81"/>
     <w:rsid w:val="0004771C"/>
@@ -7089,50 +5647,51 @@
     <w:rsid w:val="00133D95"/>
     <w:rsid w:val="00133EBD"/>
     <w:rsid w:val="00135392"/>
     <w:rsid w:val="0014014D"/>
     <w:rsid w:val="001555D2"/>
     <w:rsid w:val="00155C98"/>
     <w:rsid w:val="00156535"/>
     <w:rsid w:val="00156A71"/>
     <w:rsid w:val="00161E97"/>
     <w:rsid w:val="00163D69"/>
     <w:rsid w:val="00165706"/>
     <w:rsid w:val="00166A68"/>
     <w:rsid w:val="001741EE"/>
     <w:rsid w:val="00175F08"/>
     <w:rsid w:val="00183B91"/>
     <w:rsid w:val="00183EF3"/>
     <w:rsid w:val="0018456B"/>
     <w:rsid w:val="00185932"/>
     <w:rsid w:val="001872FC"/>
     <w:rsid w:val="00196931"/>
     <w:rsid w:val="001969A4"/>
     <w:rsid w:val="0019791C"/>
     <w:rsid w:val="001A05C2"/>
     <w:rsid w:val="001A1BFC"/>
     <w:rsid w:val="001A1E08"/>
+    <w:rsid w:val="001A281E"/>
     <w:rsid w:val="001A61D7"/>
     <w:rsid w:val="001B0207"/>
     <w:rsid w:val="001B4048"/>
     <w:rsid w:val="001B68EE"/>
     <w:rsid w:val="001C1322"/>
     <w:rsid w:val="001C7616"/>
     <w:rsid w:val="001D0C44"/>
     <w:rsid w:val="001D14FC"/>
     <w:rsid w:val="001D1D2F"/>
     <w:rsid w:val="001D28C4"/>
     <w:rsid w:val="001D3FEF"/>
     <w:rsid w:val="001D7955"/>
     <w:rsid w:val="001E19CD"/>
     <w:rsid w:val="001E2EB4"/>
     <w:rsid w:val="001E365F"/>
     <w:rsid w:val="001F2102"/>
     <w:rsid w:val="001F2FC3"/>
     <w:rsid w:val="001F3266"/>
     <w:rsid w:val="001F72CB"/>
     <w:rsid w:val="0020064C"/>
     <w:rsid w:val="002015A5"/>
     <w:rsid w:val="00202E73"/>
     <w:rsid w:val="002032B2"/>
     <w:rsid w:val="002063D4"/>
     <w:rsid w:val="0020681D"/>
@@ -7190,51 +5749,50 @@
     <w:rsid w:val="003301FC"/>
     <w:rsid w:val="003343E6"/>
     <w:rsid w:val="0034000D"/>
     <w:rsid w:val="00340EA0"/>
     <w:rsid w:val="00343A1E"/>
     <w:rsid w:val="003472C9"/>
     <w:rsid w:val="00361CC7"/>
     <w:rsid w:val="00363423"/>
     <w:rsid w:val="00374EDB"/>
     <w:rsid w:val="00377573"/>
     <w:rsid w:val="003808C1"/>
     <w:rsid w:val="003916ED"/>
     <w:rsid w:val="00392182"/>
     <w:rsid w:val="00395593"/>
     <w:rsid w:val="00396D4E"/>
     <w:rsid w:val="00397FAB"/>
     <w:rsid w:val="003A0520"/>
     <w:rsid w:val="003A0A91"/>
     <w:rsid w:val="003A1FA3"/>
     <w:rsid w:val="003A3A6A"/>
     <w:rsid w:val="003A7041"/>
     <w:rsid w:val="003A7C48"/>
     <w:rsid w:val="003C15BA"/>
     <w:rsid w:val="003C1C58"/>
     <w:rsid w:val="003C29CF"/>
-    <w:rsid w:val="003C3D90"/>
     <w:rsid w:val="003C4687"/>
     <w:rsid w:val="003C646F"/>
     <w:rsid w:val="003D121E"/>
     <w:rsid w:val="003D1300"/>
     <w:rsid w:val="003D41A0"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E1290"/>
     <w:rsid w:val="003E18A4"/>
     <w:rsid w:val="003E2C4E"/>
     <w:rsid w:val="003F154D"/>
     <w:rsid w:val="003F2ADE"/>
     <w:rsid w:val="003F44E6"/>
     <w:rsid w:val="003F6FF6"/>
     <w:rsid w:val="003F7DC0"/>
     <w:rsid w:val="004053F9"/>
     <w:rsid w:val="00407198"/>
     <w:rsid w:val="004118B9"/>
     <w:rsid w:val="00416658"/>
     <w:rsid w:val="00422DA0"/>
     <w:rsid w:val="00430FE5"/>
     <w:rsid w:val="00431C0F"/>
     <w:rsid w:val="004355CC"/>
     <w:rsid w:val="004512F0"/>
     <w:rsid w:val="00452D36"/>
     <w:rsid w:val="00454442"/>
@@ -7279,127 +5837,127 @@
     <w:rsid w:val="00535724"/>
     <w:rsid w:val="00542196"/>
     <w:rsid w:val="005454CB"/>
     <w:rsid w:val="00545E0B"/>
     <w:rsid w:val="00545E59"/>
     <w:rsid w:val="00547D90"/>
     <w:rsid w:val="0055517C"/>
     <w:rsid w:val="005557EE"/>
     <w:rsid w:val="00560692"/>
     <w:rsid w:val="005647A0"/>
     <w:rsid w:val="00572227"/>
     <w:rsid w:val="00574A85"/>
     <w:rsid w:val="00575B7A"/>
     <w:rsid w:val="00576AA3"/>
     <w:rsid w:val="00580B6A"/>
     <w:rsid w:val="0058166E"/>
     <w:rsid w:val="0058295C"/>
     <w:rsid w:val="00582C4B"/>
     <w:rsid w:val="0058358E"/>
     <w:rsid w:val="0058480B"/>
     <w:rsid w:val="0058629D"/>
     <w:rsid w:val="00592E43"/>
     <w:rsid w:val="00595A98"/>
     <w:rsid w:val="00596C2A"/>
     <w:rsid w:val="00597931"/>
-    <w:rsid w:val="005A1283"/>
     <w:rsid w:val="005A41D9"/>
     <w:rsid w:val="005B180B"/>
     <w:rsid w:val="005B3D06"/>
     <w:rsid w:val="005B42CB"/>
     <w:rsid w:val="005B4CBF"/>
     <w:rsid w:val="005B52A5"/>
     <w:rsid w:val="005B5505"/>
     <w:rsid w:val="005B56D4"/>
     <w:rsid w:val="005B7C5B"/>
     <w:rsid w:val="005C2758"/>
     <w:rsid w:val="005C2CE1"/>
     <w:rsid w:val="005C4046"/>
     <w:rsid w:val="005C6F6C"/>
     <w:rsid w:val="005D058A"/>
     <w:rsid w:val="005D6D4A"/>
     <w:rsid w:val="005E557B"/>
     <w:rsid w:val="005E7674"/>
     <w:rsid w:val="005F0515"/>
     <w:rsid w:val="005F1370"/>
     <w:rsid w:val="005F21D6"/>
     <w:rsid w:val="005F42F8"/>
     <w:rsid w:val="005F58F4"/>
     <w:rsid w:val="005F60CB"/>
     <w:rsid w:val="005F7528"/>
     <w:rsid w:val="00602D1F"/>
+    <w:rsid w:val="0060410E"/>
     <w:rsid w:val="00607C87"/>
     <w:rsid w:val="00610785"/>
     <w:rsid w:val="0061211D"/>
     <w:rsid w:val="00616E06"/>
     <w:rsid w:val="0062252C"/>
     <w:rsid w:val="006269FC"/>
     <w:rsid w:val="00627B18"/>
     <w:rsid w:val="00632FB4"/>
     <w:rsid w:val="00635E1B"/>
     <w:rsid w:val="00642A7B"/>
     <w:rsid w:val="00650E9D"/>
     <w:rsid w:val="00651EB4"/>
     <w:rsid w:val="0065433E"/>
     <w:rsid w:val="006544BD"/>
     <w:rsid w:val="00655EC8"/>
     <w:rsid w:val="0066006B"/>
     <w:rsid w:val="00662D3A"/>
     <w:rsid w:val="00666109"/>
     <w:rsid w:val="00671729"/>
     <w:rsid w:val="00674A4B"/>
     <w:rsid w:val="00677828"/>
     <w:rsid w:val="00677F2D"/>
     <w:rsid w:val="006824F1"/>
     <w:rsid w:val="006831C8"/>
     <w:rsid w:val="00690A99"/>
     <w:rsid w:val="006A04E1"/>
     <w:rsid w:val="006A122D"/>
     <w:rsid w:val="006A1546"/>
     <w:rsid w:val="006A1A14"/>
     <w:rsid w:val="006A1AC3"/>
     <w:rsid w:val="006A382F"/>
-    <w:rsid w:val="006A405D"/>
     <w:rsid w:val="006A5BBF"/>
     <w:rsid w:val="006A687F"/>
     <w:rsid w:val="006B6646"/>
     <w:rsid w:val="006C689C"/>
     <w:rsid w:val="006D01B6"/>
     <w:rsid w:val="006D1FE3"/>
     <w:rsid w:val="006D32CE"/>
     <w:rsid w:val="006D45F8"/>
     <w:rsid w:val="006D696F"/>
     <w:rsid w:val="006E36C3"/>
     <w:rsid w:val="006E43B1"/>
     <w:rsid w:val="006E46FD"/>
     <w:rsid w:val="006E5BFC"/>
     <w:rsid w:val="006E704D"/>
     <w:rsid w:val="006F0999"/>
     <w:rsid w:val="007037ED"/>
     <w:rsid w:val="007071C8"/>
     <w:rsid w:val="00712143"/>
     <w:rsid w:val="00713BAA"/>
+    <w:rsid w:val="00715F0F"/>
     <w:rsid w:val="00723343"/>
     <w:rsid w:val="0073162E"/>
     <w:rsid w:val="00733395"/>
     <w:rsid w:val="00733705"/>
     <w:rsid w:val="0073428A"/>
     <w:rsid w:val="00744B59"/>
     <w:rsid w:val="00745971"/>
     <w:rsid w:val="007459FE"/>
     <w:rsid w:val="00745F44"/>
     <w:rsid w:val="00746586"/>
     <w:rsid w:val="00747B17"/>
     <w:rsid w:val="00751507"/>
     <w:rsid w:val="00751F86"/>
     <w:rsid w:val="00752EA1"/>
     <w:rsid w:val="007555E8"/>
     <w:rsid w:val="00756A9D"/>
     <w:rsid w:val="00761ACF"/>
     <w:rsid w:val="007647A9"/>
     <w:rsid w:val="0077318B"/>
     <w:rsid w:val="007736FC"/>
     <w:rsid w:val="00773D0F"/>
     <w:rsid w:val="00774035"/>
     <w:rsid w:val="0078078F"/>
     <w:rsid w:val="0078084D"/>
     <w:rsid w:val="0078320A"/>
@@ -7515,50 +6073,51 @@
     <w:rsid w:val="00A14B81"/>
     <w:rsid w:val="00A209DD"/>
     <w:rsid w:val="00A22A70"/>
     <w:rsid w:val="00A25240"/>
     <w:rsid w:val="00A26B12"/>
     <w:rsid w:val="00A3231C"/>
     <w:rsid w:val="00A32F47"/>
     <w:rsid w:val="00A352F1"/>
     <w:rsid w:val="00A357FF"/>
     <w:rsid w:val="00A36017"/>
     <w:rsid w:val="00A37481"/>
     <w:rsid w:val="00A37DAE"/>
     <w:rsid w:val="00A40224"/>
     <w:rsid w:val="00A42A3A"/>
     <w:rsid w:val="00A5297A"/>
     <w:rsid w:val="00A6724F"/>
     <w:rsid w:val="00A772F5"/>
     <w:rsid w:val="00A775CB"/>
     <w:rsid w:val="00A800F3"/>
     <w:rsid w:val="00A802A8"/>
     <w:rsid w:val="00A8296B"/>
     <w:rsid w:val="00A83894"/>
     <w:rsid w:val="00A8475B"/>
     <w:rsid w:val="00A95573"/>
     <w:rsid w:val="00AA1515"/>
+    <w:rsid w:val="00AA5048"/>
     <w:rsid w:val="00AB0531"/>
     <w:rsid w:val="00AB1EF2"/>
     <w:rsid w:val="00AB277F"/>
     <w:rsid w:val="00AB2B3E"/>
     <w:rsid w:val="00AB30D2"/>
     <w:rsid w:val="00AB3D02"/>
     <w:rsid w:val="00AB684E"/>
     <w:rsid w:val="00AB7652"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC4E84"/>
     <w:rsid w:val="00AD1E61"/>
     <w:rsid w:val="00AD39C2"/>
     <w:rsid w:val="00AD6AEF"/>
     <w:rsid w:val="00AD7121"/>
     <w:rsid w:val="00AE0B0B"/>
     <w:rsid w:val="00AE5275"/>
     <w:rsid w:val="00AF585D"/>
     <w:rsid w:val="00AF7029"/>
     <w:rsid w:val="00B00029"/>
     <w:rsid w:val="00B000DC"/>
     <w:rsid w:val="00B0086E"/>
     <w:rsid w:val="00B00B91"/>
     <w:rsid w:val="00B00C11"/>
     <w:rsid w:val="00B01265"/>
     <w:rsid w:val="00B106D9"/>
@@ -7595,50 +6154,51 @@
     <w:rsid w:val="00BB1A38"/>
     <w:rsid w:val="00BB38DD"/>
     <w:rsid w:val="00BB55B5"/>
     <w:rsid w:val="00BB74AB"/>
     <w:rsid w:val="00BC1563"/>
     <w:rsid w:val="00BC65C4"/>
     <w:rsid w:val="00BD06B7"/>
     <w:rsid w:val="00BD1042"/>
     <w:rsid w:val="00BD28C8"/>
     <w:rsid w:val="00BD70BD"/>
     <w:rsid w:val="00BE0B42"/>
     <w:rsid w:val="00BE1444"/>
     <w:rsid w:val="00BE3315"/>
     <w:rsid w:val="00BE444E"/>
     <w:rsid w:val="00BE54BE"/>
     <w:rsid w:val="00BE5E87"/>
     <w:rsid w:val="00BF125C"/>
     <w:rsid w:val="00BF36E5"/>
     <w:rsid w:val="00BF7081"/>
     <w:rsid w:val="00BF7FAE"/>
     <w:rsid w:val="00C00BD3"/>
     <w:rsid w:val="00C024B0"/>
     <w:rsid w:val="00C10699"/>
     <w:rsid w:val="00C1146A"/>
     <w:rsid w:val="00C11793"/>
+    <w:rsid w:val="00C20B1C"/>
     <w:rsid w:val="00C21601"/>
     <w:rsid w:val="00C2308D"/>
     <w:rsid w:val="00C238E9"/>
     <w:rsid w:val="00C244C5"/>
     <w:rsid w:val="00C247F3"/>
     <w:rsid w:val="00C26432"/>
     <w:rsid w:val="00C304A7"/>
     <w:rsid w:val="00C30E87"/>
     <w:rsid w:val="00C321C7"/>
     <w:rsid w:val="00C3475F"/>
     <w:rsid w:val="00C36AD4"/>
     <w:rsid w:val="00C407C6"/>
     <w:rsid w:val="00C4263A"/>
     <w:rsid w:val="00C45350"/>
     <w:rsid w:val="00C46B6B"/>
     <w:rsid w:val="00C60EB8"/>
     <w:rsid w:val="00C611EE"/>
     <w:rsid w:val="00C64CF2"/>
     <w:rsid w:val="00C65C4F"/>
     <w:rsid w:val="00C66912"/>
     <w:rsid w:val="00C66BF6"/>
     <w:rsid w:val="00C67DA3"/>
     <w:rsid w:val="00C703E4"/>
     <w:rsid w:val="00C72A9F"/>
     <w:rsid w:val="00C82817"/>
@@ -7740,51 +6300,50 @@
     <w:rsid w:val="00E34E58"/>
     <w:rsid w:val="00E34F5E"/>
     <w:rsid w:val="00E35326"/>
     <w:rsid w:val="00E35546"/>
     <w:rsid w:val="00E35EA6"/>
     <w:rsid w:val="00E36FEB"/>
     <w:rsid w:val="00E41450"/>
     <w:rsid w:val="00E43888"/>
     <w:rsid w:val="00E45659"/>
     <w:rsid w:val="00E54919"/>
     <w:rsid w:val="00E61F8C"/>
     <w:rsid w:val="00E63FD2"/>
     <w:rsid w:val="00E643CB"/>
     <w:rsid w:val="00E6574D"/>
     <w:rsid w:val="00E67D79"/>
     <w:rsid w:val="00E7134C"/>
     <w:rsid w:val="00E72622"/>
     <w:rsid w:val="00E731C7"/>
     <w:rsid w:val="00E74017"/>
     <w:rsid w:val="00E743C5"/>
     <w:rsid w:val="00E771BC"/>
     <w:rsid w:val="00E80728"/>
     <w:rsid w:val="00E84E0E"/>
     <w:rsid w:val="00E8662A"/>
     <w:rsid w:val="00E87A96"/>
-    <w:rsid w:val="00E93566"/>
     <w:rsid w:val="00E97BAA"/>
     <w:rsid w:val="00EA06C5"/>
     <w:rsid w:val="00EA0C1F"/>
     <w:rsid w:val="00EA255B"/>
     <w:rsid w:val="00EA28CF"/>
     <w:rsid w:val="00EA57C6"/>
     <w:rsid w:val="00EB1448"/>
     <w:rsid w:val="00EB332C"/>
     <w:rsid w:val="00EB33E3"/>
     <w:rsid w:val="00EB376A"/>
     <w:rsid w:val="00EB3D88"/>
     <w:rsid w:val="00EB4730"/>
     <w:rsid w:val="00EB55E9"/>
     <w:rsid w:val="00EB7B8E"/>
     <w:rsid w:val="00ED0EFF"/>
     <w:rsid w:val="00ED3D5D"/>
     <w:rsid w:val="00EE1033"/>
     <w:rsid w:val="00EE19CB"/>
     <w:rsid w:val="00EE32E6"/>
     <w:rsid w:val="00EE3857"/>
     <w:rsid w:val="00EE556D"/>
     <w:rsid w:val="00EE6385"/>
     <w:rsid w:val="00EE7BC6"/>
     <w:rsid w:val="00EF5E1C"/>
     <w:rsid w:val="00EF5E1D"/>
@@ -7823,116 +6382,116 @@
     <w:rsid w:val="00F91C2A"/>
     <w:rsid w:val="00F95711"/>
     <w:rsid w:val="00FA41E5"/>
     <w:rsid w:val="00FA7E24"/>
     <w:rsid w:val="00FB21E4"/>
     <w:rsid w:val="00FB3B3F"/>
     <w:rsid w:val="00FB40EC"/>
     <w:rsid w:val="00FB5B11"/>
     <w:rsid w:val="00FC2A77"/>
     <w:rsid w:val="00FC498B"/>
     <w:rsid w:val="00FD1F2D"/>
     <w:rsid w:val="00FD2B5D"/>
     <w:rsid w:val="00FD2D00"/>
     <w:rsid w:val="00FD3CA3"/>
     <w:rsid w:val="00FD5E62"/>
     <w:rsid w:val="00FD75AB"/>
     <w:rsid w:val="00FE0DBE"/>
     <w:rsid w:val="00FE1FCA"/>
     <w:rsid w:val="00FE4482"/>
     <w:rsid w:val="00FF3B90"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -8045,122 +6604,110 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001A05C2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="001A05C2"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a5">
-[...9 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -8273,103 +6820,91 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001A05C2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="001A05C2"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="1446119595">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:29school@mail.ru" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8617,66 +7152,66 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>9257</Characters>
+  <Pages>1</Pages>
+  <Words>594</Words>
+  <Characters>3387</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>77</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10859</CharactersWithSpaces>
+  <CharactersWithSpaces>3974</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ы</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>