--- v0 (2026-03-04)
+++ v1 (2026-04-22)
@@ -47,3170 +47,3411 @@
             <w:tcW w:w="9322" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="005F45E7" w:rsidRDefault="005F45E7" w:rsidP="005F45E7">
             <w:pPr>
               <w:ind w:left="142" w:right="-4219" w:hanging="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Бекітемін</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F45E7" w:rsidRDefault="005F45E7" w:rsidP="005F45E7">
+          <w:p w:rsidR="00AF1621" w:rsidRPr="00305BF1" w:rsidRDefault="00AF1621" w:rsidP="00AF1621">
             <w:pPr>
-              <w:ind w:left="142" w:hanging="142"/>
+              <w:pStyle w:val="a6"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>БЕКІТЕМІН</w:t>
+            <w:r w:rsidRPr="00305BF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>УТВЕРЖДАЮ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F45E7" w:rsidRDefault="005F45E7" w:rsidP="005F45E7">
+          <w:p w:rsidR="00AF1621" w:rsidRPr="00305BF1" w:rsidRDefault="00AF1621" w:rsidP="00AF1621">
             <w:pPr>
-              <w:ind w:left="142" w:hanging="142"/>
+              <w:pStyle w:val="a6"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF6A2D">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">«Павлодар </w:t>
+            <w:r w:rsidRPr="00305BF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Руководитель КГКП</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF1621" w:rsidRPr="00305BF1" w:rsidRDefault="00AF1621" w:rsidP="00AF1621">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305BF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ЦЗРДО «</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00305BF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Павлодар </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00305BF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>дарыны</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00305BF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF1621" w:rsidRPr="00305BF1" w:rsidRDefault="00AF1621" w:rsidP="00AF1621">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305BF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">__________ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">арыны» </w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>А</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>БУҚБДДО</w:t>
+              <w:t xml:space="preserve">.Л. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00305BF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Мухаметжанова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00305BF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F45E7" w:rsidRDefault="005F45E7" w:rsidP="005F45E7">
+          <w:p w:rsidR="00AF1621" w:rsidRPr="00305BF1" w:rsidRDefault="00AF1621" w:rsidP="00AF1621">
             <w:pPr>
-              <w:ind w:left="142" w:hanging="142"/>
+              <w:pStyle w:val="a6"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00305BF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>«____»___________202</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305BF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>2</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">КМҚК басшысы </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00305BF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>г.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F45E7" w:rsidRPr="00BB545E" w:rsidRDefault="008455ED" w:rsidP="005F45E7">
+          <w:p w:rsidR="00AF1621" w:rsidRDefault="00AF1621" w:rsidP="00AF1621">
             <w:pPr>
-              <w:ind w:left="142" w:hanging="142"/>
-[...37 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="134"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w:rsidR="005F45E7" w:rsidRDefault="005F45E7" w:rsidP="004E649D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005F45E7" w:rsidRDefault="005F45E7" w:rsidP="005F45E7">
+    <w:p w:rsidR="005F45E7" w:rsidRDefault="00AF1621" w:rsidP="00AF1621">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3150"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...15 lines deleted...]
-        <w:tab/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Положение городского творческого конкурса</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005F45E7" w:rsidRDefault="005F45E7" w:rsidP="005F45E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00574187">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00FE4CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Ою-өрнек – ата-бабалар жолдауы</w:t>
       </w:r>
       <w:r w:rsidRPr="00574187">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F45E7" w:rsidRDefault="008455ED" w:rsidP="005F45E7">
-[...41 lines deleted...]
-    </w:p>
     <w:p w:rsidR="005F45E7" w:rsidRDefault="005F45E7" w:rsidP="005F45E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005F45E7" w:rsidRPr="00533511" w:rsidRDefault="005F45E7" w:rsidP="00533511">
+    <w:p w:rsidR="005F45E7" w:rsidRPr="00533511" w:rsidRDefault="00AF1621" w:rsidP="00533511">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00533511">
-[...24 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Общее положение</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF1621" w:rsidRPr="00266E5E" w:rsidRDefault="00AF1621" w:rsidP="00AF1621">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-      <w:r w:rsidR="008455ED" w:rsidRPr="00574187">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящее п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD03EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оложение определяет </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA35F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">цели и задачи проведения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">городского </w:t>
+      </w:r>
+      <w:r w:rsidR="006D042D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">творческого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>конкурса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00574187">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidR="00CB1D08">
-[...29 lines deleted...]
-      <w:r w:rsidR="008455ED" w:rsidRPr="00574187">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ю-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>өрнек – ата-бабалар жолдауы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00574187">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
-      <w:r w:rsidR="008455ED">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...101 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(далее - Конкурс)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA35F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C7E44" w:rsidRDefault="005F45E7" w:rsidP="009C7E44">
+    <w:p w:rsidR="009C7E44" w:rsidRDefault="006D042D" w:rsidP="009C7E44">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B40109">
-[...7 lines deleted...]
-        <w:t>2. Мақсаты:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2. Цели</w:t>
+      </w:r>
+      <w:r w:rsidR="005F45E7" w:rsidRPr="00B40109">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00533511">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E246C">
-[...45 lines deleted...]
-    <w:p w:rsidR="009C7E44" w:rsidRPr="009C7E44" w:rsidRDefault="005F45E7" w:rsidP="009C7E44">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">пропаганда и </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1621">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>освоение национальных традиций и повышение интереса к национальной культуре и искусству</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D042D" w:rsidRDefault="006D042D" w:rsidP="006D042D">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B40109">
-[...10 lines deleted...]
-    <w:p w:rsidR="008455ED" w:rsidRPr="009C7E44" w:rsidRDefault="009C7E44" w:rsidP="009C7E44">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3. Задачи</w:t>
+      </w:r>
+      <w:r w:rsidR="005F45E7" w:rsidRPr="00B40109">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D042D" w:rsidRDefault="006D042D" w:rsidP="006D042D">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951A49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Закрепить понятия о прикладной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">национальной </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951A49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>культуре казахского на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>рода;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D042D" w:rsidRDefault="006D042D" w:rsidP="006D042D">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>- Ценить и принимать базовые ценности и культуру казахского народа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D042D" w:rsidRPr="00951A49" w:rsidRDefault="006D042D" w:rsidP="006D042D">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>- Вызвать эмоциональный отклик и чувство уважения и гордости к культуре казахского народа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008455ED" w:rsidRDefault="008455ED" w:rsidP="006D042D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...278 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00533511" w:rsidRPr="006D042D" w:rsidRDefault="005F45E7" w:rsidP="006D042D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00B40109">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40109">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D042D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Участники конкурса</w:t>
+      </w:r>
+      <w:r w:rsidR="009E246C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="006D042D" w:rsidRPr="006D042D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>В конкурсе принимают участие</w:t>
+      </w:r>
+      <w:r w:rsidR="006D042D" w:rsidRPr="006D042D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D042D" w:rsidRPr="006D042D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">учащиеся               5- </w:t>
+      </w:r>
+      <w:r w:rsidR="006D042D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="006D042D" w:rsidRPr="006D042D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> классов</w:t>
+      </w:r>
+      <w:r w:rsidR="00533511">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003658AB" w:rsidRDefault="005F45E7" w:rsidP="005F45E7">
+    <w:p w:rsidR="005F45E7" w:rsidRPr="00533511" w:rsidRDefault="005F45E7" w:rsidP="00533511">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40109">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D042D" w:rsidRPr="00957090">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Порядок проведения конкурса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F45E7" w:rsidRPr="00FD5C27" w:rsidRDefault="005F45E7" w:rsidP="00533511">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...254 lines deleted...]
-    <w:p w:rsidR="00607D5C" w:rsidRDefault="002D4C69" w:rsidP="005F45E7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="006D042D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Конкурс проводится 18 марта 2022 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003658AB" w:rsidRDefault="005F45E7" w:rsidP="005F45E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...54 lines deleted...]
-    <w:p w:rsidR="00FE4CD6" w:rsidRDefault="002D4C69" w:rsidP="005F45E7">
+      <w:r w:rsidRPr="00AF6855">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="008455ED" w:rsidRPr="00AF6855">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003658AB" w:rsidRPr="00AF6855">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D042D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Конкурс проводится в две (2) стадии</w:t>
+      </w:r>
+      <w:r w:rsidR="003658AB" w:rsidRPr="00AF6855">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D03C47" w:rsidRDefault="006D042D" w:rsidP="005F45E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>5.5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FE4CD6">
+        <w:t>1-стадия</w:t>
+      </w:r>
+      <w:r w:rsidR="00D03C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">видео-экскурс </w:t>
+      </w:r>
+      <w:r w:rsidR="00D03C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Әр өрнектің астар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ында мағына бар».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D03C47" w:rsidRDefault="006D042D" w:rsidP="005F45E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2-стадия</w:t>
+      </w:r>
+      <w:r w:rsidR="00D03C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">эссе-иллюстрация </w:t>
+      </w:r>
+      <w:r w:rsidR="00D03C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Ою-өрнек – қазақ бренді».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00667544" w:rsidRPr="006639BD" w:rsidRDefault="006639BD" w:rsidP="00D03C47">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003658AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="003658AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00FE4CD6" w:rsidRPr="00C65F67">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Работы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006639BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">направляются </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006639BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> электронн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ую</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006639BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> почту </w:t>
+      </w:r>
+      <w:r w:rsidR="00B02E8E" w:rsidRPr="00C31E14">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00C31E14">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "mailto:massovyy.otdel@mail.ru"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B02E8E" w:rsidRPr="00C31E14">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00C31E14">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>massovyy.otdel@mail.ru</w:t>
+      </w:r>
+      <w:r w:rsidR="00B02E8E" w:rsidRPr="00C31E14">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00C31E14">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006639BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>с пометкой «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Творческий конкурс </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00574187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ою-өрнек – ата-бабалар жолдауы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00574187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006639BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» до </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006639BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> марта</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006639BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006639BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
+        <w:t>включительно.</w:t>
+      </w:r>
+      <w:r w:rsidR="005F45E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00607D5C" w:rsidRDefault="006639BD" w:rsidP="005F45E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5.4</w:t>
+      </w:r>
+      <w:r w:rsidR="005F45E7" w:rsidRPr="005F45E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005F45E7" w:rsidRPr="00B40109">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00410D0D" w:rsidRPr="00B36125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>От одного участника может быть н</w:t>
+      </w:r>
+      <w:r w:rsidR="00410D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аправлено не более одно</w:t>
+      </w:r>
+      <w:r w:rsidR="00410D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">й работы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE4CD6" w:rsidRDefault="00FE4CD6" w:rsidP="005F45E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00410D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C65F67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Квот</w:t>
+      </w:r>
+      <w:r w:rsidR="00410D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00410D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00FE4CD6" w:rsidRPr="00C65F67">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00410D0D" w:rsidRPr="006D2295">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">әр мектептен </w:t>
-[...13 lines deleted...]
-    <w:p w:rsidR="005F45E7" w:rsidRPr="00B40109" w:rsidRDefault="00607D5C" w:rsidP="005F45E7">
+        <w:t>от каждой школы 3 работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F45E7" w:rsidRDefault="005F45E7" w:rsidP="005F45E7">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005F45E7" w:rsidRPr="00B40109" w:rsidRDefault="00CA3BDB" w:rsidP="005F45E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>6. Жұмыстарға</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> қойылатын талаптар</w:t>
+        <w:t>6. Требования к работам:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005F45E7" w:rsidRPr="005F45E7" w:rsidRDefault="005F45E7" w:rsidP="005F45E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F45E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>6.1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B40109">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00607D5C">
-[...51 lines deleted...]
-        <w:t>рәсімдеуге қойылатын талаптар:</w:t>
+      <w:r w:rsidR="00410D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Представленные на конкурс</w:t>
+      </w:r>
+      <w:r w:rsidR="00410D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> работы </w:t>
+      </w:r>
+      <w:r w:rsidR="00410D0D" w:rsidRPr="00B36125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>должны соответствовать следующим требованиям к содержанию и оформлению</w:t>
+      </w:r>
+      <w:r w:rsidR="00410D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00607D5C" w:rsidRDefault="00FE4CD6" w:rsidP="00607D5C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>6.2</w:t>
       </w:r>
-      <w:r w:rsidR="00607D5C">
+      <w:r w:rsidR="00410D0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00607D5C" w:rsidRPr="007A1C74">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00410D0D" w:rsidRPr="00C31E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-стадия: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0D4A" w:rsidRPr="00C31E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">видео-экскурс </w:t>
+      </w:r>
+      <w:r w:rsidR="00607D5C" w:rsidRPr="00C31E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Әр</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0D4A" w:rsidRPr="00C31E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өрнектің астарында мағына бар»</w:t>
+      </w:r>
+      <w:r w:rsidR="00607D5C" w:rsidRPr="00C31E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005E1F7C" w:rsidRDefault="00607D5C" w:rsidP="005F45E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Видео-экскурс қазақ, орыс тілдерінд</w:t>
-[...26 lines deleted...]
-        <w:t>өз жұмысын кадрдан тыс дауыспен таныстырып отырады.  Презентация ұзақтығы: 2 минуттан аспауы керек.</w:t>
+        <w:t xml:space="preserve">Видео-экскурс </w:t>
+      </w:r>
+      <w:r w:rsidR="00410D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">может быть выполнен на казахском и русском языках. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Работа должна бы</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2257D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ть выполнена в виде презентации по ознокомлению одного вида казахских орнаментов </w:t>
+      </w:r>
+      <w:r w:rsidR="00053074">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">выбранного </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2257D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>желанию учащегося</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2257D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Презентация </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2257D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>выполняется в прилож</w:t>
+      </w:r>
+      <w:r w:rsidR="00053074">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ениях для редактирования видео. В презентации участник ознокамливает свою работу голосом за кадром. </w:t>
+      </w:r>
+      <w:r w:rsidR="0075370D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Продолжительность видео: не более 2-х минут.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005E1F7C" w:rsidRDefault="00FE4CD6" w:rsidP="005E1F7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> 6.3</w:t>
       </w:r>
-      <w:r w:rsidR="005E1F7C">
+      <w:r w:rsidR="0075370D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="005E1F7C" w:rsidRPr="007A1C74">
-[...10 lines deleted...]
-    <w:p w:rsidR="005F45E7" w:rsidRDefault="00354A80" w:rsidP="007A1C74">
+      <w:r w:rsidR="0075370D" w:rsidRPr="00C31E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2-стадия</w:t>
+      </w:r>
+      <w:r w:rsidR="005E1F7C" w:rsidRPr="00C31E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="0075370D" w:rsidRPr="00C31E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">эссе-иллюстрация </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1F7C" w:rsidRPr="00C31E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Ою-өрнек – қазақ бренді».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A0722E" w:rsidRPr="00B36125" w:rsidRDefault="00A0722E" w:rsidP="00582E2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...62 lines deleted...]
-    <w:p w:rsidR="00354A80" w:rsidRPr="00B40109" w:rsidRDefault="00FE4CD6" w:rsidP="00354A80">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Написание эссе о роли орнаментов в современном мире, о его значимости в качестве бренда при популизации нации в мировой арене. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Конкурсная работа может быть выполнена на казахском, русском языках. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Формат </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">работы: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B36125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Word</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B36125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, 1,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">интервал, шрифт </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B36125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>TimesNewRoman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B36125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 14 кегль. Объём работы не должен превышать </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лис</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. При использовании цитат, мнений иных, в сносках указывается источник высказывания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00354A80" w:rsidRPr="00B40109" w:rsidRDefault="00FE4CD6" w:rsidP="00582E2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:tab/>
         <w:t>6.4</w:t>
       </w:r>
       <w:r w:rsidR="00354A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>. Бір қатысушы екі сатыны да орындап, жұмысын бір өтініммен жібереді.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="005F45E7" w:rsidRPr="00B40109" w:rsidRDefault="00354A80" w:rsidP="00C65F67">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0722E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Один участник выполняет обе стадии и отправляет работу одной заявкой. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A0722E" w:rsidRDefault="00354A80" w:rsidP="00582E2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005F45E7" w:rsidRPr="00C65F67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidR="00FE4CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="005F45E7" w:rsidRPr="00C65F67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005F45E7" w:rsidRPr="00B40109">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Осы Ереженің талаптарын бұза отырып </w:t>
-[...23 lines deleted...]
-        <w:ind w:firstLine="360"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0722E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Работы</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0722E" w:rsidRPr="00B36125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, выполненные с нарушением требований настоящего Положения, жюри конкурса имеет право не рассматривать</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A0722E" w:rsidRDefault="00354A80" w:rsidP="00582E2A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005F45E7" w:rsidRPr="00C65F67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
-      <w:r w:rsidR="002D4C69">
+      <w:r w:rsidR="00A0722E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="005F45E7" w:rsidRPr="00C65F67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C65F67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2022 жылғы 1</w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="005F45E7" w:rsidRDefault="00354A80" w:rsidP="00C65F67">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0722E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Работы</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0722E" w:rsidRPr="00B36125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, поступившие позднее </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0722E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0722E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> марта </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0722E" w:rsidRPr="00B36125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0722E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0722E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0722E" w:rsidRPr="00B36125">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года, не рассматриваются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A0722E" w:rsidRPr="00A0722E" w:rsidRDefault="00354A80" w:rsidP="00582E2A">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0722E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005F45E7" w:rsidRPr="00C65F67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0722E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="005F45E7" w:rsidRPr="00C65F67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6855">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0722E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Итоги конкурса будут представлены на сайте </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0722E" w:rsidRPr="00A0722E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ЦЗРДО «Павлодар </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A0722E" w:rsidRPr="00A0722E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дарыны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A0722E" w:rsidRPr="00A0722E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0722E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 марта 2022 года. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C65F67" w:rsidRPr="00C65F67" w:rsidRDefault="00C65F67" w:rsidP="00582E2A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6398"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...121 lines deleted...]
-        </w:tabs>
+    </w:p>
+    <w:p w:rsidR="005F45E7" w:rsidRPr="00A0722E" w:rsidRDefault="005F45E7" w:rsidP="00582E2A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0722E" w:rsidRPr="00A0722E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Подведение итогов конкурс</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0722E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C65F67" w:rsidRPr="00C65F67" w:rsidRDefault="00A0722E" w:rsidP="00C31E14">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...46 lines deleted...]
-      <w:r w:rsidRPr="00354A80">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>«</w:t>
-[...29 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Победители городского творческого конкурса </w:t>
+      </w:r>
+      <w:r w:rsidR="00C65F67" w:rsidRPr="00354A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">жеңімпаздары </w:t>
-[...151 lines deleted...]
-    <w:p w:rsidR="00354A80" w:rsidRPr="00354A80" w:rsidRDefault="00AF6855" w:rsidP="00354A80">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ою-өрнек – ата-бабалар жолдауы</w:t>
+      </w:r>
+      <w:r w:rsidR="00354A80" w:rsidRPr="00354A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">будут награждены дипломами 1, 2, 3 степени </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0722E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ЦЗРДО «Павлодар </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A0722E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дарыны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A0722E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A0722E" w:rsidRDefault="00A0722E" w:rsidP="00354A80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>«Ою-өрнек – ата-бабалар жолдауы</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00354A80" w:rsidRPr="00354A80">
+        <w:t xml:space="preserve">Заявка на участие в городском творческом конкурсе </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00354A80" w:rsidRPr="00354A80" w:rsidRDefault="00AF6855" w:rsidP="00354A80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>»</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00354A80">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>қалалық шығармашылық байқауына</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>«Ою-өрнек – ата-бабалар жолдауы</w:t>
+      </w:r>
+      <w:r w:rsidR="00354A80" w:rsidRPr="00354A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="28"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="007A1C74" w:rsidRPr="00354A80" w:rsidRDefault="007A1C74" w:rsidP="00C65F67">
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C65F67" w:rsidRPr="00354A80" w:rsidRDefault="00C65F67" w:rsidP="00C65F67">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9779" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="1274"/>
         <w:gridCol w:w="1136"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1415"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C65F67" w:rsidRPr="007A1C74" w:rsidTr="00C65F67">
+      <w:tr w:rsidR="00C65F67" w:rsidRPr="00AF1621" w:rsidTr="00C65F67">
         <w:trPr>
           <w:trHeight w:val="1050"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00C65F67" w:rsidRPr="00175D36" w:rsidRDefault="00C65F67" w:rsidP="004E649D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00175D36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65F67" w:rsidRPr="00C65F67" w:rsidRDefault="00C65F67" w:rsidP="004E649D">
+          <w:p w:rsidR="00C65F67" w:rsidRPr="00C65F67" w:rsidRDefault="00A0722E" w:rsidP="004E649D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>Оқушы-ның аты-жөні</w:t>
+              <w:t>ФИО участника</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C65F67" w:rsidRPr="00175D36" w:rsidRDefault="00C65F67" w:rsidP="004E649D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65F67" w:rsidRPr="00C65F67" w:rsidRDefault="00C65F67" w:rsidP="004E649D">
+          <w:p w:rsidR="00C65F67" w:rsidRPr="00C65F67" w:rsidRDefault="00A0722E" w:rsidP="004E649D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>Сынып</w:t>
+              <w:t>Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65F67" w:rsidRPr="00C65F67" w:rsidRDefault="00C65F67" w:rsidP="004E649D">
+          <w:p w:rsidR="00C65F67" w:rsidRPr="00C65F67" w:rsidRDefault="00A0722E" w:rsidP="004E649D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>Мектептің толық атауы</w:t>
+              <w:t>Полное название школы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65F67" w:rsidRPr="00C65F67" w:rsidRDefault="00C65F67" w:rsidP="004E649D">
+          <w:p w:rsidR="00C65F67" w:rsidRPr="00C65F67" w:rsidRDefault="00A0722E" w:rsidP="004E649D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>Білім алу тілі</w:t>
+              <w:t>Язык обучения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00C65F67" w:rsidRPr="00175D36" w:rsidRDefault="00FD5C27" w:rsidP="004E649D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Есепте тұрғандар</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C65F67" w:rsidRPr="00175D36" w:rsidRDefault="00725ECF" w:rsidP="00FD5C27">
+          <w:p w:rsidR="00C65F67" w:rsidRPr="00175D36" w:rsidRDefault="00A0722E" w:rsidP="00FD5C27">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>КТІЖ, МІБ, ҚТ</w:t>
+              <w:t>ОДН, ВШК</w:t>
+            </w:r>
+            <w:r w:rsidR="00725ECF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>ГР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65F67" w:rsidRPr="00175D36" w:rsidRDefault="00FD5C27" w:rsidP="004E649D">
+          <w:p w:rsidR="00C65F67" w:rsidRPr="00175D36" w:rsidRDefault="00A0722E" w:rsidP="004E649D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Әлеумет. </w:t>
+              <w:t>Соц</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD5C27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00C65F67" w:rsidRPr="00175D36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>статус</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00725ECF" w:rsidRPr="00725ECF" w:rsidRDefault="00FD5C27" w:rsidP="00725ECF">
+          <w:p w:rsidR="00725ECF" w:rsidRPr="00725ECF" w:rsidRDefault="00A0722E" w:rsidP="00725ECF">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00725ECF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>А/Қ</w:t>
+              <w:t>М/О</w:t>
             </w:r>
             <w:r w:rsidR="00C65F67" w:rsidRPr="00725ECF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00725ECF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>К</w:t>
+              <w:t>М</w:t>
             </w:r>
             <w:r w:rsidR="00C65F67" w:rsidRPr="00725ECF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00725ECF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>Б</w:t>
+              <w:t>Д</w:t>
             </w:r>
             <w:r w:rsidR="00C65F67" w:rsidRPr="00725ECF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00725ECF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>Ж</w:t>
+              <w:t>Д</w:t>
             </w:r>
             <w:r w:rsidR="00C65F67" w:rsidRPr="00725ECF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00725ECF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>Б</w:t>
+              <w:t>С</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C65F67" w:rsidRPr="00175D36" w:rsidRDefault="00FD5C27" w:rsidP="00725ECF">
+          <w:p w:rsidR="00C65F67" w:rsidRPr="00175D36" w:rsidRDefault="00A0722E" w:rsidP="00725ECF">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00725ECF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>ӘК</w:t>
+              <w:t>АСП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65F67" w:rsidRPr="00175D36" w:rsidRDefault="00FD5C27" w:rsidP="004E649D">
+          <w:p w:rsidR="00C65F67" w:rsidRPr="00175D36" w:rsidRDefault="00A0722E" w:rsidP="004E649D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>Сынып статусы</w:t>
+              <w:t>Статус класса</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C65F67" w:rsidRPr="00175D36" w:rsidRDefault="00C65F67" w:rsidP="004E649D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00175D36">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">гимназия, лицей, </w:t>
             </w:r>
-            <w:r w:rsidR="00FD5C27">
+            <w:r w:rsidR="00A0722E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>тереңдеу</w:t>
+              <w:t>углубл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1415" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65F67" w:rsidRPr="00FD5C27" w:rsidRDefault="00FD5C27" w:rsidP="004E649D">
+          <w:p w:rsidR="00C65F67" w:rsidRPr="00FD5C27" w:rsidRDefault="00A0722E" w:rsidP="00A0722E">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>Жауапты педагогтың аты-жөні</w:t>
+              <w:t xml:space="preserve">ФИО ответст.педагога, </w:t>
             </w:r>
             <w:r w:rsidR="00C65F67" w:rsidRPr="00FD5C27">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>, тел.</w:t>
+              <w:t xml:space="preserve"> тел.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00C65F67" w:rsidRPr="00175D36" w:rsidRDefault="00C65F67" w:rsidP="00C65F67">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D4C69" w:rsidRDefault="002D4C69" w:rsidP="00C65F67">
+    <w:p w:rsidR="007343DA" w:rsidRDefault="007343DA" w:rsidP="00C65F67">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D4C69" w:rsidRDefault="002D4C69" w:rsidP="00C65F67">
+    <w:p w:rsidR="007343DA" w:rsidRDefault="007343DA" w:rsidP="00C65F67">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D4C69" w:rsidRDefault="002D4C69" w:rsidP="00C65F67">
+    <w:p w:rsidR="007343DA" w:rsidRDefault="007343DA" w:rsidP="00C65F67">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D4C69" w:rsidRDefault="002D4C69" w:rsidP="00C65F67">
+    <w:p w:rsidR="007343DA" w:rsidRDefault="007343DA" w:rsidP="00C65F67">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D4C69" w:rsidRDefault="002D4C69" w:rsidP="00C65F67">
+    <w:p w:rsidR="007343DA" w:rsidRDefault="007343DA" w:rsidP="00C65F67">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D4C69" w:rsidRDefault="002D4C69" w:rsidP="00C65F67">
+    <w:p w:rsidR="007343DA" w:rsidRDefault="007343DA" w:rsidP="00C65F67">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D4C69" w:rsidRDefault="002D4C69" w:rsidP="00C65F67">
+    <w:p w:rsidR="007343DA" w:rsidRDefault="007343DA" w:rsidP="00C65F67">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D4C69" w:rsidRDefault="002D4C69" w:rsidP="00C65F67">
+    <w:p w:rsidR="007343DA" w:rsidRDefault="007343DA" w:rsidP="00C65F67">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D4C69" w:rsidRDefault="002D4C69" w:rsidP="00C65F67">
+    <w:p w:rsidR="007343DA" w:rsidRDefault="007343DA" w:rsidP="00C65F67">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D4C69" w:rsidRDefault="002D4C69" w:rsidP="00C65F67">
+    <w:p w:rsidR="007343DA" w:rsidRDefault="007343DA" w:rsidP="00C65F67">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D4C69" w:rsidRDefault="002D4C69" w:rsidP="00C65F67">
+    <w:p w:rsidR="007343DA" w:rsidRDefault="007343DA" w:rsidP="00C65F67">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF6855" w:rsidRDefault="00FD5C27" w:rsidP="00C65F67">
+    <w:p w:rsidR="007343DA" w:rsidRDefault="007343DA" w:rsidP="00C65F67">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="007343DA" w:rsidRDefault="007343DA" w:rsidP="00C65F67">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>Орынд</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C65F67">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF6855" w:rsidRDefault="007343DA" w:rsidP="00C65F67">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Абушахманова К.Е., тел: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AF6855">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>8(7182) 62-72-09</w:t>
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t>Исполн</w:t>
+      </w:r>
+      <w:r w:rsidR="00C65F67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">: Абушахманова К.Е., тел: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6855">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                          </w:t>
+        <w:t>8(7182) 62-72-09</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C65F67" w:rsidRPr="00175D36" w:rsidRDefault="000277D2" w:rsidP="00C65F67">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                           </w:t>
       </w:r>
       <w:r w:rsidR="00C65F67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>87056128735</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C65F67" w:rsidRPr="00175D36" w:rsidRDefault="00C65F67" w:rsidP="00C65F67">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3272,50 +3513,57 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="4A2A7B1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4FEAAA8"/>
     <w:lvl w:ilvl="0" w:tplc="B268B5E6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
@@ -3738,81 +3986,98 @@
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005F45E7"/>
+    <w:rsid w:val="000277D2"/>
+    <w:rsid w:val="000474FD"/>
     <w:rsid w:val="00050AF6"/>
+    <w:rsid w:val="00053074"/>
     <w:rsid w:val="000873E7"/>
+    <w:rsid w:val="00182AE3"/>
+    <w:rsid w:val="001B7418"/>
     <w:rsid w:val="00237B80"/>
-    <w:rsid w:val="002D4C69"/>
     <w:rsid w:val="00354A80"/>
     <w:rsid w:val="003658AB"/>
     <w:rsid w:val="00383FE2"/>
     <w:rsid w:val="003D0881"/>
     <w:rsid w:val="0041050F"/>
+    <w:rsid w:val="00410D0D"/>
     <w:rsid w:val="00533511"/>
-    <w:rsid w:val="00544B34"/>
+    <w:rsid w:val="00582E2A"/>
     <w:rsid w:val="005E1F7C"/>
     <w:rsid w:val="005F45E7"/>
     <w:rsid w:val="00607D5C"/>
+    <w:rsid w:val="006639BD"/>
     <w:rsid w:val="00667544"/>
+    <w:rsid w:val="006D042D"/>
+    <w:rsid w:val="006F3DE1"/>
     <w:rsid w:val="00725ECF"/>
+    <w:rsid w:val="007343DA"/>
+    <w:rsid w:val="0075370D"/>
     <w:rsid w:val="00780DAD"/>
-    <w:rsid w:val="007A1C74"/>
     <w:rsid w:val="007B1AF3"/>
     <w:rsid w:val="008455ED"/>
     <w:rsid w:val="009C7E44"/>
     <w:rsid w:val="009E246C"/>
+    <w:rsid w:val="00A0722E"/>
+    <w:rsid w:val="00A2257D"/>
     <w:rsid w:val="00A300AD"/>
     <w:rsid w:val="00A503FE"/>
+    <w:rsid w:val="00AF1621"/>
+    <w:rsid w:val="00AF187F"/>
     <w:rsid w:val="00AF6855"/>
+    <w:rsid w:val="00B02E8E"/>
     <w:rsid w:val="00C017E6"/>
+    <w:rsid w:val="00C31E14"/>
     <w:rsid w:val="00C65F67"/>
+    <w:rsid w:val="00CA3BDB"/>
     <w:rsid w:val="00CB1D08"/>
     <w:rsid w:val="00CB49FE"/>
+    <w:rsid w:val="00CC0D4A"/>
+    <w:rsid w:val="00CC5B23"/>
     <w:rsid w:val="00D03C47"/>
-    <w:rsid w:val="00E61E7D"/>
     <w:rsid w:val="00F41013"/>
     <w:rsid w:val="00FD5C27"/>
     <w:rsid w:val="00FE4CD6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -4039,50 +4304,108 @@
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="005F45E7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="No Spacing"/>
+    <w:aliases w:val="мелкий,мой рабочий,No Spacing,норма,Обя,Без интервала1,Айгерим"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF1621"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Без интервала Знак"/>
+    <w:aliases w:val="мелкий Знак,мой рабочий Знак,No Spacing Знак,норма Знак,Обя Знак,Без интервала1 Знак,Айгерим Знак"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00AF1621"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C31E14"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C31E14"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
@@ -4241,51 +4564,51 @@
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:massovyy.otdel@mail.ru" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4531,71 +4854,71 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2775</Characters>
+  <Pages>3</Pages>
+  <Words>496</Words>
+  <Characters>2828</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3255</CharactersWithSpaces>
+  <CharactersWithSpaces>3318</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>