--- v0 (2026-03-06)
+++ v1 (2026-07-26)
@@ -1,1684 +1,2231 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00736937" w:rsidRPr="00E95B73" w:rsidRDefault="00736937" w:rsidP="00141B84">
+    <w:p w:rsidR="002406F1" w:rsidRPr="001A27CD" w:rsidRDefault="002406F1" w:rsidP="002406F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10620"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E95B73">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>УТВЕРЖДАЮ</w:t>
+        <w:t>БЕКІТЕМІН</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00736937" w:rsidRPr="00E95B73" w:rsidRDefault="00FB2156" w:rsidP="00141B84">
+    <w:p w:rsidR="002406F1" w:rsidRPr="001A27CD" w:rsidRDefault="002406F1" w:rsidP="002406F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10620"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E95B73">
-[...50 lines deleted...]
-      <w:r w:rsidR="00A75C16" w:rsidRPr="00E95B73">
+      <w:r w:rsidRPr="001A27CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>обр</w:t>
+        <w:t>Павлодар қаласы білім беру бөлімі басшысының орынбасары</w:t>
       </w:r>
-      <w:r w:rsidR="00736937" w:rsidRPr="00E95B73">
-[...29 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00736937" w:rsidRPr="00E95B73" w:rsidRDefault="0039591C" w:rsidP="00141B84">
+    <w:p w:rsidR="002406F1" w:rsidRPr="007E5777" w:rsidRDefault="002406F1" w:rsidP="002406F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10620"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E95B73">
+      <w:r w:rsidRPr="007E5777">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>___________К</w:t>
+        <w:t>___________</w:t>
       </w:r>
-      <w:r w:rsidR="00736937" w:rsidRPr="00E95B73">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>Қ</w:t>
       </w:r>
-      <w:r w:rsidR="00FB2156" w:rsidRPr="00E95B73">
+      <w:r w:rsidRPr="007E5777">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>К</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E95B73">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ыдралин</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00736937" w:rsidRPr="00E95B73" w:rsidRDefault="00736937" w:rsidP="0060094B">
+    <w:p w:rsidR="002406F1" w:rsidRDefault="002406F1" w:rsidP="002406F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10620"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E95B73">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>«</w:t>
+        <w:t xml:space="preserve">2022 жылғы </w:t>
       </w:r>
-      <w:r w:rsidR="00E95B73">
+      <w:r w:rsidRPr="007E5777">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>28</w:t>
+        <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E95B73">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">» </w:t>
+        <w:t>28</w:t>
       </w:r>
-      <w:r w:rsidR="00C77B1F" w:rsidRPr="00E95B73">
+      <w:r w:rsidRPr="007E5777">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">марта </w:t>
+        <w:t xml:space="preserve">» </w:t>
       </w:r>
-      <w:r w:rsidR="00F21C79" w:rsidRPr="00E95B73">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2022</w:t>
-[...19 lines deleted...]
-        <w:t>ода</w:t>
+        <w:t>наурыз</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00736937" w:rsidRPr="00E95B73" w:rsidRDefault="00736937" w:rsidP="00141B84">
+    <w:p w:rsidR="002406F1" w:rsidRPr="00A3713D" w:rsidRDefault="002406F1" w:rsidP="002406F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00736937" w:rsidRPr="00E95B73" w:rsidRDefault="00736937" w:rsidP="00141B84">
+    <w:p w:rsidR="002406F1" w:rsidRDefault="002406F1" w:rsidP="002406F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E95B73">
-[...9 lines deleted...]
-      <w:r w:rsidR="00C77B1F" w:rsidRPr="00E95B73">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>АПРЕЛЬ</w:t>
+        <w:t>Әдістемелік кабинеттің 2022</w:t>
       </w:r>
-      <w:r w:rsidR="0060094B" w:rsidRPr="00E95B73">
+      <w:r w:rsidRPr="001A27CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 202</w:t>
+        <w:t xml:space="preserve"> жылдың </w:t>
       </w:r>
-      <w:r w:rsidR="00D40B59" w:rsidRPr="00E95B73">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t xml:space="preserve">сәуір </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E95B73">
+      <w:r w:rsidRPr="001A27CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> года</w:t>
+        <w:t>айына арналған жұмыс жоспары</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D40B59" w:rsidRPr="00E95B73" w:rsidRDefault="00D40B59" w:rsidP="00141B84">
+    <w:p w:rsidR="002406F1" w:rsidRPr="00A3713D" w:rsidRDefault="002406F1" w:rsidP="002406F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15452" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="825"/>
         <w:gridCol w:w="17"/>
         <w:gridCol w:w="9"/>
         <w:gridCol w:w="9498"/>
         <w:gridCol w:w="13"/>
         <w:gridCol w:w="2822"/>
         <w:gridCol w:w="141"/>
         <w:gridCol w:w="2127"/>
       </w:tblGrid>
       <w:tr w:rsidR="000F2620" w:rsidRPr="00E95B73" w:rsidTr="000F2620">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15452" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000F2620" w:rsidRPr="00E95B73" w:rsidRDefault="000F2620" w:rsidP="00C62A0F">
+          <w:p w:rsidR="000F2620" w:rsidRPr="00E95B73" w:rsidRDefault="002406F1" w:rsidP="002406F1">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
-              <w:ind w:left="1080"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:caps/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+            <w:r w:rsidRPr="002406F1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:caps/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Управление деятельностью методического кабинета</w:t>
+              <w:t>ӘДІСТЕМЕЛІК КАБИНЕТ ҚЫЗМЕТІН БАСҚАРУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E561F" w:rsidRPr="00E95B73" w:rsidTr="00C62A0F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15452" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="003E561F" w:rsidRPr="00E95B73" w:rsidRDefault="003E561F" w:rsidP="00CA3ABF">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+          <w:p w:rsidR="003E561F" w:rsidRPr="00ED5688" w:rsidRDefault="00645B71" w:rsidP="00ED5688">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>За</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00645B71" w:rsidRPr="00E95B73">
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>седание методического совета № 2</w:t>
+              <w:t>№ 2</w:t>
+            </w:r>
+            <w:r w:rsidR="002406F1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002406F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ә</w:t>
+            </w:r>
+            <w:r w:rsidR="002406F1" w:rsidRPr="002406F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>дістемелік кеңес отырысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00913A35" w:rsidP="00645B71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00913A35" w:rsidP="00B70CB9">
+          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00ED5688" w:rsidP="00AE4583">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
-[...5 lines deleted...]
-              <w:t>Об итогах экспертизы и обобщения инновационного педагогического опыта, публичных слушаний</w:t>
+            <w:r w:rsidRPr="00ED5688">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Инновациялық педагогикалық тәжірибені, көпшілік тыңдауларды сараптау және қорыту қорытындылары туралы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00913A35" w:rsidP="00B70CB9">
+          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00585125" w:rsidP="00AE4583">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Алибаева З.С.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00913A35" w:rsidP="00B70CB9">
+              <w:t>З.С.</w:t>
+            </w:r>
+            <w:r w:rsidR="00913A35" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Алибаева</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00913A35" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00913A35" w:rsidP="00AE4583">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00913A35" w:rsidP="00B70CB9">
+          <w:p w:rsidR="00913A35" w:rsidRPr="0095241B" w:rsidRDefault="0095241B" w:rsidP="00AE4583">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...11 lines deleted...]
-          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00913A35" w:rsidP="00B70CB9">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ақпарат </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00913A35" w:rsidP="00AE4583">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
+      <w:tr w:rsidR="0095241B" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00913A35" w:rsidP="00645B71">
+          <w:p w:rsidR="0095241B" w:rsidRPr="00E95B73" w:rsidRDefault="0095241B" w:rsidP="0095241B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00913A35" w:rsidP="00B70CB9">
+          <w:p w:rsidR="0095241B" w:rsidRPr="00E95B73" w:rsidRDefault="0095241B" w:rsidP="0095241B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
-[...5 lines deleted...]
-              <w:t>О ходе подготовки к МОДО</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ББЖМ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED5688">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> дайындық барысы туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00913A35" w:rsidP="00B70CB9">
+          <w:p w:rsidR="0095241B" w:rsidRPr="00E95B73" w:rsidRDefault="0095241B" w:rsidP="0095241B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Кайргазина Ш.Ш.</w:t>
+              <w:t>Ш.Ш.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ай</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ғ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">азина </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00913A35" w:rsidP="00B70CB9">
+          <w:p w:rsidR="0095241B" w:rsidRDefault="0095241B" w:rsidP="0095241B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00585480">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0095241B" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0095241B" w:rsidRPr="00E95B73" w:rsidRDefault="0095241B" w:rsidP="0095241B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9537" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidR="0095241B" w:rsidRPr="00E95B73" w:rsidRDefault="0095241B" w:rsidP="0095241B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...17 lines deleted...]
-          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00913A35" w:rsidP="00B70CB9">
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED5688">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Авторлық бағдарлама</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>, «</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED5688">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Үздік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> әдістемелік-дидактикалық құрал»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED5688">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қалалық </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>байқауы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED5688">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ның қорытындысы туралы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2822" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0095241B" w:rsidRPr="00585125" w:rsidRDefault="0095241B" w:rsidP="0095241B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:bCs/>
-[...39 lines deleted...]
-          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00913A35" w:rsidP="00B70CB9">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Г.Е.Кайсаринова </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0095241B" w:rsidRPr="00E95B73" w:rsidRDefault="0095241B" w:rsidP="0095241B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...20 lines deleted...]
-          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00913A35" w:rsidP="00B70CB9">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="0095241B" w:rsidRDefault="0095241B" w:rsidP="0095241B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00585480">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0095241B" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0095241B" w:rsidRPr="00E95B73" w:rsidRDefault="0095241B" w:rsidP="0095241B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9537" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidR="0095241B" w:rsidRPr="00E95B73" w:rsidRDefault="0095241B" w:rsidP="0095241B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00913A35" w:rsidP="00B70CB9">
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED5688">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Оқушыларды қорытынды аттестаттауға дайындау туралы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2822" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0095241B" w:rsidRPr="00E95B73" w:rsidRDefault="0095241B" w:rsidP="0095241B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.К.Ильясова </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00913A35" w:rsidP="00B70CB9">
-[...170 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="0095241B" w:rsidRDefault="0095241B" w:rsidP="0095241B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00585480">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ақпарат</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidTr="00C62A0F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15452" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00913A35" w:rsidP="000F2620">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E95B73">
+            <w:r w:rsidR="00ED5688" w:rsidRPr="00ED5688">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>Организация и руководство методической работой, экспериментальной деятельностью, деятельностью школ молодого руководителя</w:t>
+              <w:t>ӘДІСТЕМЕЛІК ЖҰМЫСТЫ, ЭКСПЕРИМЕНТТІК ҚЫЗМЕТТІ, ЖАС БАСШЫ МЕКТЕПТЕРІНІҢ ҚЫЗМЕТІН ҰЙЫМДАСТЫРУ ЖӘНЕ БАСҚАРУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidTr="00854243">
+      <w:tr w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidTr="00AE4583">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15452" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00913A35" w:rsidP="00D00CEF">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00ED5688" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-              <w:t>Инновационная площадка «Лидерство и менеджмент в условиях обновления содержания образования»</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED5688">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Білім беру мазмұнын жаңарту жағдайынд</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ағы көшбасшылық және менеджмент»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED5688">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>инновациялық алаңы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
+      <w:tr w:rsidR="00913A35" w:rsidRPr="0095241B" w:rsidTr="005F6647">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00913A35" w:rsidP="00C62A0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00913A35" w:rsidP="00D00CEF">
+          <w:p w:rsidR="00E8218A" w:rsidRDefault="00E8218A" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">«Школа молодого директора» </w:t>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED5688" w:rsidRPr="00ED5688">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Жас директор мектебі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED5688" w:rsidRPr="00ED5688">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E8218A" w:rsidRPr="00E8218A" w:rsidRDefault="00E8218A" w:rsidP="00E8218A">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8218A">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Практикум. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8218A">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Жыл қорытындысы бойынша мектеп жұмысын талдау. Технолог</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>иялар және практикалық тәсілдер»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00E8218A" w:rsidP="00E8218A">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E8218A">
               <w:rPr>
                 <w:rStyle w:val="ad"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:sz w:val="28"/>
+                <w:bCs/>
+                <w:i w:val="0"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-            </w:pPr>
-[...16 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:t>Психологиялық айкидо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2822" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00913A35" w:rsidRPr="00585125" w:rsidRDefault="00585125" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Г.Ш.</w:t>
+            </w:r>
+            <w:r w:rsidR="00913A35" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Шиндлярская </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00913A35" w:rsidP="008F5878">
-[...41 lines deleted...]
-          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00913A35" w:rsidP="00D00CEF">
+          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00585125" w:rsidP="00585125">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Тайболатов К.М</w:t>
+              <w:t>К.М</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00913A35" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тайболатов </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00913A35" w:rsidP="00D00CEF">
-[...28 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+          <w:p w:rsidR="0095241B" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2022 </w:t>
+            </w:r>
+            <w:r w:rsidR="0095241B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жылғы 6 сәуір</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="0095241B" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сағат </w:t>
+            </w:r>
+            <w:r w:rsidR="00913A35" w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> 15-00</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00913A35" w:rsidP="00D00CEF">
+          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00913A35" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Оффлайн</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="00913A35" w:rsidP="00D00CEF">
-[...17 lines deleted...]
-              <w:t>СОШ №1</w:t>
+          <w:p w:rsidR="00913A35" w:rsidRPr="00E95B73" w:rsidRDefault="0095241B" w:rsidP="0095241B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="00913A35" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖОМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00C77B1F">
         <w:trPr>
           <w:trHeight w:val="698"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00C62A0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00D8521A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="002A1E54" w:rsidRDefault="002A1E54" w:rsidP="002A1E54">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">  «Проектное  управление современной школой» </w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Қазіргі мектепті жобалық басқару</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ғылыми-әдістемелік жұмыс жөніндегі директордың орынбасарының шығармашылық зертханасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00D8521A">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+          <w:p w:rsidR="00585125" w:rsidRPr="00585125" w:rsidRDefault="00585125" w:rsidP="00585125">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-              <w:t>Шиндлярская Г.Ш. ЗД по НМР ШЛ №16</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Г.Ш.Шиндлярская </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00585B3B" w:rsidP="00585B3B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>№16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> лицей-мектебі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ҒМР бойынша ДО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00D8521A">
+          <w:p w:rsidR="0095241B" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.04. </w:t>
+            </w:r>
+            <w:r w:rsidR="0095241B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="0095241B" w:rsidP="0095241B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сағат </w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15-00 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ZOOM</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>пл</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>а</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E95B73">
-[...15 lines deleted...]
-              <w:t>ZOOM</w:t>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тформа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сы</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00C77B1F">
         <w:trPr>
           <w:trHeight w:val="698"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00C62A0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00D8521A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="002A1E54" w:rsidRDefault="002A1E54" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...21 lines deleted...]
-              <w:t>Team-teaching в образовательном процессе инновационной школы»</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Инновациялық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>мектептің</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>беру</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>процесіндегі</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Team-teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ғылыми</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>әдістемелік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жұмысы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>директор</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>орынбасарының</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>шығармашылық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>зертханасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00D8521A">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+          <w:p w:rsidR="00585125" w:rsidRPr="00585125" w:rsidRDefault="00585125" w:rsidP="00585125">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-              <w:t>Шиндлярская Г.Ш. ЗД по НМР  СОШ №39</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Г.Ш.Шиндлярская </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>№39</w:t>
+            </w:r>
+            <w:r w:rsidR="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖОМ</w:t>
+            </w:r>
+            <w:r w:rsidR="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ҒМР бойынша ДО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00D8521A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>28.04.2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00C77B1F">
         <w:trPr>
           <w:trHeight w:val="698"/>
@@ -1692,5678 +2239,8600 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00D8521A">
-[...40 lines deleted...]
-              <w:t>«Организация питания в дошкольном учреждении»</w:t>
+          <w:p w:rsidR="002A1E54" w:rsidRDefault="002A1E54" w:rsidP="002A1E54">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Білім</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>беру</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>мазмұнын</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жаңарту</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жағдайындағы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>мектепке</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>дейінгі</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ұйымның</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жас</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>басшысының</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>мектебі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жобасы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="002A1E54" w:rsidRDefault="002A1E54" w:rsidP="002A1E54">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«М</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ектепке</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>дейінгі</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>мекемеде</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>тамақтандыруды</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A1E54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00D8521A">
+          <w:p w:rsidR="00585B3B" w:rsidRPr="00585B3B" w:rsidRDefault="00585B3B" w:rsidP="00585B3B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Н.Қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Нұр</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ғ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">алиева </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00D8521A">
-[...17 lines deleted...]
-              <w:t>27.04.2022                15.00                       я/с № 30</w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.04.2022                </w:t>
+            </w:r>
+            <w:r w:rsidR="0095241B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.00                       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№ 30</w:t>
+            </w:r>
+            <w:r w:rsidR="0095241B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> б/б</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00C62A0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00D8521A">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+          <w:p w:rsidR="00064BC0" w:rsidRPr="00064BC0" w:rsidRDefault="00064BC0" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>»</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+              <w:t>Білім</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E95B73">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+            <w:r w:rsidRPr="00064BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">                                                                                                       </w:t>
+              </w:rPr>
+              <w:t>беру</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>мазмұнын</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жаңарту</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жағдайындағы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>мектепке</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>дейінгі</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ұйымның</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жас</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>әдіскер</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>мектебі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жобасы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00064BC0" w:rsidP="00064BC0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Коллаборация және әлеуметтік өзара әрекеттестік жас педагогт</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ң</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кәсіби өсу сатысы ретінде»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00D8521A">
+          <w:p w:rsidR="00585B3B" w:rsidRPr="00585B3B" w:rsidRDefault="00585B3B" w:rsidP="00585B3B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Н.Қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Нұр</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ғ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">алиева </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00D8521A">
-[...17 lines deleted...]
-              <w:t>22.04.2022                10.00                  я/с № 96</w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.04.2022          </w:t>
+            </w:r>
+            <w:r w:rsidR="0095241B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      10.00                  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № 96</w:t>
+            </w:r>
+            <w:r w:rsidR="0095241B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> б/б</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00C62A0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00D8521A">
+          <w:p w:rsidR="00BD211B" w:rsidRPr="005322AB" w:rsidRDefault="00BD211B" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...10 lines deleted...]
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00D8521A">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD211B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Мемлекеттік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD211B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD211B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>аттестаттауға</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD211B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD211B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>дайындық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD211B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD211B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>шеңберінде</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD211B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD211B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>әдістемелік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD211B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD211B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>сүйемелдеу</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00BD211B" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD211B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-              <w:t>ДДУ № 8,9,10,11,12,15</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>№ 8,9,10,11,12,15</w:t>
             </w:r>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>, 21</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E95B73">
+            <w:r w:rsidR="00BD211B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> МДМ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD211B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00D8521A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00BD211B" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD211B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-              <w:t>СОШ №12,26</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>№12,26</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD211B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖОМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00D8521A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00585B3B" w:rsidP="00AE4583">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">Методисты </w:t>
+              <w:t xml:space="preserve">Әдіскерлер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00D8521A">
-[...15 lines deleted...]
-              <w:t>В течение месяца</w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="0095241B" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0095241B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Бір ай ішінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00C62A0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00D8521A">
-            <w:pPr>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00A42148" w:rsidP="00A42148">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№ 17 ЖО</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A42148">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>М инновациялық қызметінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қорытындысы бойынша с</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A42148">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>араптамалық кеңес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2822" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00585125" w:rsidRPr="00585125" w:rsidRDefault="00585125" w:rsidP="00585125">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Г.Ш.Шиндлярская </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00585B3B" w:rsidP="00585B3B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖОМ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ҒМР бойынша ДО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.04.2022  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ТФ</w:t>
+            </w:r>
+            <w:r w:rsidR="0095241B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00C62A0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9537" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00A42148" w:rsidRDefault="00A42148" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42148">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№ 14 ЖОМ инновациялық қызметінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қорытындысы бойынша с</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A42148">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>араптамалық кеңес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2822" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00585125" w:rsidRPr="00585125" w:rsidRDefault="00585125" w:rsidP="00585125">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Г.Ш.Шиндлярская </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ЗД по НМР СОШ №14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.04.2022         </w:t>
+            </w:r>
+            <w:r w:rsidR="0095241B" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ТФ</w:t>
+            </w:r>
+            <w:r w:rsidR="0095241B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00C62A0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9537" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A42148" w:rsidRDefault="00A42148" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42148">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Тәлімгерлік мекте</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="007A56ED" w:rsidRDefault="007A56ED" w:rsidP="007A56ED">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A56ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidR="00A42148" w:rsidRPr="007A56ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Командалық оқыту</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A42148" w:rsidRPr="007A56ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A42148" w:rsidRPr="007A56ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">білім беру мазмұнын жаңартудың заманауи тәсілдерінің бірі </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A56ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">атты </w:t>
+            </w:r>
+            <w:r w:rsidR="00A42148" w:rsidRPr="007A56ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>с</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="007A56ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>еминар – практикум</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A56ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A56ED">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A56ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Педагогикалық ынтымақтастық, жаңа бастаған мұғалімнің дербес педагогикалық қызметке бейімделуінің тиімділігі (№39 ЖОМ жұмыс тәжірибесінен)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2822" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00585125" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ш.С.Н</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ұ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>рахметова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>21.04.2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>15.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0095241B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ZOOM</w:t>
+            </w:r>
+            <w:r w:rsidR="0095241B" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0095241B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidR="0095241B" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>латформа</w:t>
+            </w:r>
+            <w:r w:rsidR="0095241B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00B41F38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15452" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="004A05B9" w:rsidRDefault="00F90CA9" w:rsidP="004A05B9">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...480 lines deleted...]
-            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90CA9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+              <w:t>Жас мұғал</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
-[...23 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>імдер қауымдастығының қызметі («ПроЛС»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F90CA9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
-[...33 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F90CA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>мамандыққа ену</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidR="004A05B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F90CA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>қалалық</w:t>
+            </w:r>
+            <w:r w:rsidR="004A05B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жас мұғалімдер клубы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00AE4583">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15452" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="004A05B9" w:rsidP="004A05B9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A05B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Мамандыққа кіру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A05B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жобасы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00ED27A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">«Интеллект-карта как методический инструментарий речевой активности» </w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00BA086A" w:rsidRDefault="00BA086A" w:rsidP="00BA086A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA086A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Интеллект картасы сөйлеу әрекет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>інің әдістемелік құралы ретінде»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00585B3B" w:rsidRPr="00585B3B" w:rsidRDefault="00585B3B" w:rsidP="00585B3B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Н.Қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Нұр</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ғ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">алиева </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...17 lines deleted...]
-              <w:t>14.04.2022   10.00                   я/с № 22</w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>14.04.20</w:t>
+            </w:r>
+            <w:r w:rsidR="0095241B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22   10.00                   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № 22</w:t>
+            </w:r>
+            <w:r w:rsidR="0095241B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> б/б</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="008C4FB7">
+      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00AE4583">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15452" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00C4062D">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00BA086A" w:rsidP="00C4062D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Городской клуб  молодых учителей «ПроЛС»</w:t>
+              <w:t>ПроЛС»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA086A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қалалық жас мұғалімдер клубы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00ED27A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00BB2FD7">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00BA086A" w:rsidRDefault="00E95B73" w:rsidP="00BB2FD7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> «</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Вопросы высокого уровня в критическом мышлении» </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA086A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA086A" w:rsidRPr="00BA086A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Сыни ойлаудағы жоғары деңгейдегі сұрақтар</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA086A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001439AC">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00585125" w:rsidP="00585B3B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ш.С.Н</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ұ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">рахметова </w:t>
+            </w:r>
+            <w:r w:rsidR="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ПШО </w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Нурахметова Ш.С., тренеры ЦПМ</w:t>
+              <w:t>тренер</w:t>
+            </w:r>
+            <w:r w:rsidR="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00C4062D">
-[...18 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="0095241B" w:rsidRDefault="0095241B" w:rsidP="00C4062D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Телефонограмма бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="0095241B" w:rsidP="0095241B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ZOOM</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>латформа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сы</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00C62A0F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15452" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0089386D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>III</w:t>
             </w:r>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Методическое сопровождение организации работы  по устранению  пробелов и восполнению  знаний </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA086A" w:rsidRPr="00BA086A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
-[...9 lines deleted...]
-                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> обучающихся</w:t>
+              <w:t>БІЛІМ АЛУШЫЛАРДЫҢ ФУНКЦИОНАЛДЫҚ САУАТТЫЛЫҒЫН ҚАЛЫПТАСТЫРУ ЖӘНЕ БІЛІМДЕРІН ТОЛЫҚТЫРУ ЖӘНЕ ОЛҚЫЛЫҚТАРДЫ ЖОЮ БОЙЫНША ЖҰМЫСТЫ ҰЙЫМДАСТЫРУДЫ ӘДІСТЕМЕЛІК СҮЙЕМЕЛДЕУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00654CE0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00ED27A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00BA086A" w:rsidRDefault="00BA086A" w:rsidP="00AE4583">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...26 lines deleted...]
-              <w:t>(опыт работы учителей СОШ № 29)</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA086A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Математикадан арнайы курстарды іске асыру арқылы оқушылардың фу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>нкционалдық сауаттылығын дамыту» с</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA086A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>еминар – практикумы (№29 ЖОМ мұғалімдерінің жұмыс тәжірибесі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00585B3B" w:rsidP="00585B3B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Алимова С. Ж.</w:t>
+              <w:t>С. Ж.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Алимова </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>28.04.2022</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>15.00</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Идентификатор: 862 049 9169</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="0095241B" w:rsidP="0095241B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Код: 12345</w:t>
+              <w:t>Құпия</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>: 12345</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00C62A0F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15452" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00EE3B02">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00BA086A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>IV</w:t>
             </w:r>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>. Методическое сопровождение организации работы  по ре</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA086A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA086A" w:rsidRPr="00BA086A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>лизации проекта «</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+              <w:t>ОҚУҒА ҚҰШТАР МЕКТЕП</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA086A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>Оқуға құштар мектеп</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA086A" w:rsidRPr="00BA086A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>»</w:t>
+              <w:t>ЖОБАСЫН ІСКЕ АСЫРУ ЖӨНІНДЕГІ ЖҰМЫСТЫ ҰЙЫМДАСТЫРУДЫ ӘДІСТЕМЕЛІК СҮЙЕМЕЛДЕУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00654CE0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00ED27A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9524" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...5 lines deleted...]
-                <w:i/>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00FE0304" w:rsidRDefault="00FE0304" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidR="007E6D8F" w:rsidRPr="007E6D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> «</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+              <w:t>Story sack</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007E6D8F" w:rsidRPr="007E6D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E95B73">
+            <w:r w:rsidR="007E6D8F" w:rsidRPr="007E6D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>менің сәтті әдісім</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r w:rsidR="007E6D8F" w:rsidRPr="007E6D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>»</w:t>
+              <w:t>тұрақты коучинг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00585B3B" w:rsidP="00585B3B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Рахымжанова К.М.</w:t>
+              <w:t>Қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.М.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рахымжанова </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="0095241B" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>20.04.2022      10.00                я/с № 22</w:t>
-[...134 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>20.04.202</w:t>
+            </w:r>
+            <w:r w:rsidR="0095241B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...16 lines deleted...]
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+              <w:t xml:space="preserve">2      10.00             </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="0095241B" w:rsidP="00AE4583">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>26.04.2022      10.00                я/с № 27</w:t>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№ 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> б/б</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00654CE0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00ED27A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9524" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00FE0304" w:rsidRDefault="00FE0304" w:rsidP="00FE0304">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE0304">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Story sack</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE0304">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE0304">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>менің сәтті әдісім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE0304">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тұрақты коучинг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00585B3B" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.М.Рахымжанова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="009173D9" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...45 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Алибаева З.С.</w:t>
-[...8 lines deleted...]
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+              <w:t>26.04.20</w:t>
+            </w:r>
+            <w:r w:rsidR="009173D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22      10.00                </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>21.04.2022 год</w:t>
-[...44 lines deleted...]
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+              <w:t xml:space="preserve"> № 27</w:t>
+            </w:r>
+            <w:r w:rsidR="009173D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> б/б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00654CE0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00ED27A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:caps/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:caps/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9524" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00FE0304">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Оқуға құштар мектеп жобасы аясында «Оқылым стратегиялары» семинары </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
+              </w:rPr>
+              <w:t>№2 ЖОМ тәжірибесінен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE0304">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
+              </w:rPr>
+              <w:t>ш</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
+              </w:rPr>
+              <w:t>ебер</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE0304">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сағат</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00DA5D24" w:rsidP="00DA5D24">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...43 lines deleted...]
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00913A35">
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>З.С.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Алибаева </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...85 lines deleted...]
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>21.04.2022 год</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>15-00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Оффлайн</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> №2</w:t>
+            </w:r>
+            <w:r w:rsidR="00D91B1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖОМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00654CE0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00ED27A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:caps/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:caps/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9524" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00FE0304" w:rsidP="00FE0304">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
               </w:rPr>
-              <w:t>Ильясова К.К.</w:t>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE0304">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
+              </w:rPr>
+              <w:t>Оқуға құштар мектеп</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE0304">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
+              </w:rPr>
+              <w:t>жобасын іске асыру жөніндегі жұмыс жүйесі (№37 мектептің орыс тілі мен әдебиеті мұғалімдерінің ӘБ жұмыс тәжірибесінен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00DA5D24" w:rsidP="00DA5D24">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
+              </w:rPr>
+              <w:t>.К.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ильясова </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
               </w:rPr>
-              <w:t>26</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+              <w:t xml:space="preserve">26.04.22 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00D91B1B" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
               </w:rPr>
-              <w:t>.04.22 г.</w:t>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+              <w:t>9.00 сағ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007F2A26" w:rsidRDefault="007F2A26" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
               </w:rPr>
-              <w:t>9.00 ч.</w:t>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+              <w:t xml:space="preserve">Оффлайн </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">Оффлайн </w:t>
-            </w:r>
+            </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>№37</w:t>
+            </w:r>
+            <w:r w:rsidR="007F2A26">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖОМ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B402A9" w:rsidRPr="00E95B73" w:rsidRDefault="00B402A9" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00B41F38">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15452" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="000362B0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E95B73">
+            <w:r w:rsidR="00AE4583" w:rsidRPr="00AE4583">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>Организация деятельности профессиональных методических и творческих объединений, ИНСТРУКТИВНО-МЕТОДИЧЕСКАЯ ДЕЯТЕЛЬНОСТЬ</w:t>
+              <w:t>КӘСІБИ ӘДІСТЕМЕЛІК ЖӘНЕ ШЫҒАРМАШЫЛЫҚ БІРЛЕСТІКТЕРДІҢ ҚЫЗМЕТІН ҰЙЫМДАСТЫРУ, НҰСҚАУЛЫҚ-ӘДІСТЕМЕЛІК ҚЫЗМЕТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00B41F38">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15452" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00ED27A6">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00AE4583" w:rsidP="00ED27A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+            <w:r w:rsidRPr="00AE4583">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Обновление содержания образования</w:t>
+              <w:t>Білім беру мазмұнын жаңарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00293535">
+      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00AE4583">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15452" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="007D2E1A">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00AE4583" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE4583">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Проект «Инклюзивное образование в дошкольной организации</w:t>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+              <w:t xml:space="preserve">Мектепке дейінгі ұйымдардың педагогтеріне арналған </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t>:</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«М</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE4583">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ектепке дейін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>гі ұйымда инклюзивті білім беру»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE4583">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жобасы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00E95B73">
+      <w:tr w:rsidR="00585B3B" w:rsidRPr="00E95B73" w:rsidTr="00E95B73">
         <w:trPr>
           <w:trHeight w:val="1112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00585B3B" w:rsidRPr="00E95B73" w:rsidRDefault="00585B3B" w:rsidP="00585B3B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9524" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00585B3B" w:rsidRPr="00AE4583" w:rsidRDefault="00585B3B" w:rsidP="00585B3B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>"Педагогический дуэт" - свидетельство успешного профессионального сотрудничества»</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE4583">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Педагогикалық дуэт</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE4583">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - табысты кәсіби ынтымақтастықтың дәлелі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+          <w:p w:rsidR="00585B3B" w:rsidRDefault="00585B3B" w:rsidP="00585B3B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0007764A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Рахымжанова К.М.</w:t>
+              <w:t>Қ.М.Рахымжанова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...17 lines deleted...]
-              <w:t>15.04.2022                     10.00                    я/с № 14</w:t>
+          <w:p w:rsidR="00585B3B" w:rsidRPr="00E95B73" w:rsidRDefault="00585B3B" w:rsidP="00585B3B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.04.2022                 </w:t>
+            </w:r>
+            <w:r w:rsidR="00B402A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    10.00                    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № 14</w:t>
+            </w:r>
+            <w:r w:rsidR="00B402A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> б/б</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00654CE0">
+      <w:tr w:rsidR="00585B3B" w:rsidRPr="00E95B73" w:rsidTr="00654CE0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00585B3B" w:rsidRPr="00E95B73" w:rsidRDefault="00585B3B" w:rsidP="00585B3B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9524" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00585B3B" w:rsidRPr="00AE4583" w:rsidRDefault="00585B3B" w:rsidP="00585B3B">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+            <w:r w:rsidRPr="00AE4583">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Логопедтердің </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> «Логопедическое ассорти» </w:t>
+              <w:t xml:space="preserve">«Логопедтік ассорти» шағын аудандар </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE4583">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>әдістемелік бірлестігіндегі тұрақты жұмыс істейтін семинар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+          <w:p w:rsidR="00585B3B" w:rsidRDefault="00585B3B" w:rsidP="00585B3B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0007764A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Рахымжанова К.М.</w:t>
+              <w:t>Қ.М.Рахымжанова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00585B3B" w:rsidRPr="00E95B73" w:rsidRDefault="00585B3B" w:rsidP="00585B3B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">29.04.2022  10.00                     я/с № 126       </w:t>
+              <w:t>29.04.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00B402A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2  10.00                     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № 126</w:t>
+            </w:r>
+            <w:r w:rsidR="00B402A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> б/б</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00297FFD">
+      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00AE4583">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15452" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00ED6897">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00B77B10" w:rsidP="00B77B10">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Проект «Лаборатория раннего развития детей»</w:t>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Балаларды ерте дамыту зертханасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жобасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00654CE0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00C62A0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9524" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00B77B10" w:rsidRDefault="00B77B10" w:rsidP="00AE4583">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Развитие </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B77B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+              </w:rPr>
+              <w:t>Хендгам арқылы мектеп жасына дейінгі б</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> моторики у детей дошкольного возраста посредством хендгама"</w:t>
+              <w:t>алаларда ұсақ моториканы дамыту»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00585B3B" w:rsidRPr="00585B3B" w:rsidRDefault="00585B3B" w:rsidP="00585B3B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Н.Қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Нұр</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ғ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">алиева </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Нургалиева Н.К.</w:t>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+              <w:t>20.04.2022</w:t>
+            </w:r>
+            <w:r w:rsidR="00B402A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">20.04.2022  15.00                     я/с № 21       </w:t>
+              <w:t xml:space="preserve">  15.00                     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>№ 21</w:t>
+            </w:r>
+            <w:r w:rsidR="00B402A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> б/б</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="007F27E9">
+      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00AE4583">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15452" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00ED6897">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00B77B10" w:rsidP="00B77B10">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...9 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>«</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E95B73">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+            <w:r w:rsidRPr="00B77B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+              </w:rPr>
+              <w:t>Туған жер-алтын бесік</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> алтын бесі</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+              <w:t>»</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+              </w:rPr>
+              <w:t xml:space="preserve"> инновациялық алаңы («</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B77B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>» (</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+              <w:t>Рухани жаңғыру</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B77B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> рамках реализации программы «</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+              <w:t xml:space="preserve"> бағдарламасын жүзеге асыру аясында</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Рухани жаңғыру</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B77B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>» базовое направление «</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+              <w:t>Өлкетану</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Өлкетану»)</w:t>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>базалық бағыты)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00654CE0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00C62A0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9524" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>«Асық ойындары – ата-бабадан қалған мұра»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00585B3B" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Рахымжанова К.М.</w:t>
+              <w:t>Қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.М.Рахымжанова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">20.04.2022  15.00                     я/с № 33       </w:t>
+              <w:t>20.04.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00B402A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2  15.00                     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № 33</w:t>
+            </w:r>
+            <w:r w:rsidR="00B402A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> б/б</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="006712CB">
+      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00AE4583">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15452" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>С</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E95B73">
+            <w:r w:rsidR="00B77B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>еминары</w:t>
+              <w:t>еминарлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="0022359A">
+      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00AE4583">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9524" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E00B14" w:rsidP="00E00B14">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
-[...37 lines deleted...]
-              <w:t>Организация проектной деятельности младших школьников в условиях обновления содержания»</w:t>
+            <w:r w:rsidRPr="00E00B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мемлекеттік тілде оқытатын бастауы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ш сынып мұғалімдеріне арналған «М</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E00B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>азмұнын жаңарту жағдайында бастауыш сынып оқушыларын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ың жобалық қызметін ұйымдастыру» с</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E00B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>еминар-практикумы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00585125" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ш.Ш.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ай</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ғ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">азина </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+              <w:t>26.04.2022        15.30                         №24</w:t>
+            </w:r>
+            <w:r w:rsidR="00B402A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Кайргазина Ш.Ш.</w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> №24</w:t>
+              <w:t xml:space="preserve"> ЖОМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="0022359A">
+      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00AE4583">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9524" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E00B14" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+            <w:r w:rsidRPr="00E00B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Көркем еңбек мұғалімдеріне арналған:</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> «</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E95B73">
-[...7 lines deleted...]
-              <w:t>Шәй көрпеше тігу техникасы» (опыт работы учителя СОШ № 7 Кожахметова Алмагуль Кабаевна)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Шәй көрп</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E00B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>е</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ше</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E00B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тігу техникасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E00B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>шебер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E00B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>с</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ағаты</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E00B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (№7 ЖОМ мұғалімі </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E00B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ожахметова Алмаг</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ү</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E00B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">л </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E00B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>аба</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>йқызы</w:t>
+            </w:r>
+            <w:r w:rsidR="000134A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ның ж</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E00B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ұмыс тәжірибесі</w:t>
+            </w:r>
+            <w:r w:rsidR="000134A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>нен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E00B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...45 lines deleted...]
-              <w:t>списки участников и необходимый материал для работы по телефонограмме)</w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00DA5D24" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>С. Ж.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Алимова </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00DA5D24" w:rsidRDefault="00DA5D24" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA5D24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(қатысушылардың тізімі және телефонограмма бойынша жұмыс істеу үшін қажетті материал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...16 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>12.04.2022</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...16 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>15.00</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...17 lines deleted...]
-              <w:t>Оффлайн, СОШ № 7</w:t>
+          <w:p w:rsidR="00B402A9" w:rsidRDefault="00B402A9" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Оффлайн, </w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>№ 7</w:t>
+            </w:r>
+            <w:r w:rsidR="00B402A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖОМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="0022359A">
+      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00AE4583">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9524" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="009379A7" w:rsidRDefault="009379A7" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...55 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009379A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Көркем еңбек мұғалімдеріне арналған: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«Қ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>уыршақ театрына қуыршақ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009379A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жасау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009379A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>шебер-сағат</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009379A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (№39 ЖОМ мұғалімдерінің Вотчинникова Татьяна Юнусовна, Аверин Иван Сергеевич жұмыс тәжірибесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>нен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009379A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...27 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00DA5D24" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>С. Ж.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Алимова</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00DA5D24" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E95B73">
-[...5 lines deleted...]
-              <w:t>списки участников и необходимый материал для работы по телефонограмме)</w:t>
+            <w:r w:rsidR="00DA5D24" w:rsidRPr="00DA5D24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қатысушылардың тізімі және телефонограмма бойынша жұмыс істеу үшін қажетті материал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>22.04.2022</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>15.00</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...17 lines deleted...]
-              <w:t>Оффлайн, СОШ № 39</w:t>
+          <w:p w:rsidR="00B402A9" w:rsidRDefault="00B402A9" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Оффлайн, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № 39</w:t>
+            </w:r>
+            <w:r w:rsidR="00B402A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖОМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="0022359A">
+      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00AE4583">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9524" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0023596C">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00D912ED" w:rsidP="00D912ED">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+            <w:r w:rsidRPr="00D912ED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Педагогический десант для учителей физики, химии, биологии «Современные технологии сопровождения одаренных учащихся в условиях профильного обучения </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+              <w:t xml:space="preserve">Физика, химия, биология мұғалімдеріне арналған </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Ж</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D912ED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>естественно - научного направления»</w:t>
+              <w:t>аратылыстану-ғылыми бағыттағы пәндерді бейіндік оқыту жағдайында дарынды оқушыларды сүйемелдеудің заманауи технологиялары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D912ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>педагогикалық десанты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00DA5D24" w:rsidRDefault="00DA5D24" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+              <w:t>Н.С.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Сабитова Н.С.</w:t>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t xml:space="preserve">Сабитова </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00DA5D24" w:rsidRDefault="00DA5D24" w:rsidP="00DA5D24">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+              <w:t>А.К.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Муссина А.К.</w:t>
+              <w:t xml:space="preserve">Муссина </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>21.04.2022</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>15.00</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...15 lines deleted...]
-              <w:t>ШЛ №16</w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00B402A9" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>№16</w:t>
+            </w:r>
+            <w:r w:rsidR="00B402A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЛМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="0022359A">
+      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00AE4583">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9524" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00D912ED" w:rsidP="00AE4583">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Вебинар «Интеграция содержания, технологий на уроках, спецкурсах вариативного компонента»</w:t>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D912ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Вариативті компоненттің арнайы курстарында, сабақтарда технологи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>яларды, мазмұнды интеграциялау»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D912ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> вебинары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00DA5D24" w:rsidRDefault="00DA5D24" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+              <w:t>Н.С.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Сабитова Н.С.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+              <w:t xml:space="preserve">Сабитова </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00DA5D24" w:rsidP="00DA5D24">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Байжуманова А.С.</w:t>
+              <w:t>А.С.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Байж</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ұ</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">манова </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>28.04.2022</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>15.00</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...15 lines deleted...]
-              <w:t>СОШ №11</w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00B402A9" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> №11</w:t>
+            </w:r>
+            <w:r w:rsidR="00B402A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖОМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00EE0369">
+      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00AE4583">
         <w:trPr>
           <w:trHeight w:val="719"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15452" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00E06607">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00C70349" w:rsidP="00E06607">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59C2" w:rsidRPr="001F59C2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+              </w:rPr>
+              <w:t>Инклюзивті білім беру бойынша мектептің психологиялық-педагогикалық</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>» (постоянно-действующий семинар)</w:t>
+              <w:t xml:space="preserve"> қызметінің негізгі аспектісі»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F59C2" w:rsidRPr="001F59C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>инновациялық алаңы (тұрақты жұмыс істейтін семинар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00654CE0">
+      <w:tr w:rsidR="00585125" w:rsidRPr="00E95B73" w:rsidTr="00654CE0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00585125" w:rsidRPr="00E95B73" w:rsidRDefault="00585125" w:rsidP="00585125">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9524" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00585125" w:rsidRPr="00E95B73" w:rsidRDefault="00585125" w:rsidP="00585125">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
-[...5 lines deleted...]
-              <w:t>Семинар – практикум «Применение индивидуальных видов деятельности и программ развития  детей с особыми образовательными потребностями» (из опыта работы СОШ № 18)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005322AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ерекше білім бер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>уді</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005322AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қажет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ететін</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005322AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> балаларды дамыту бағдарламалары мен жеке қызмет түрлерін қолдану</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>» с</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005322AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>еминар – практикумы (№18 ЖОМ жұмыс тәжірибесінен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...17 lines deleted...]
-              <w:t>Нурахметова Ш.С.</w:t>
+          <w:p w:rsidR="00585125" w:rsidRDefault="00585125" w:rsidP="00585125">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0020640E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ш.С.Нұрахметова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00585125" w:rsidRPr="00E95B73" w:rsidRDefault="00585125" w:rsidP="00585125">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>22.04.2022</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...28 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+          <w:p w:rsidR="00B402A9" w:rsidRDefault="00585125" w:rsidP="00B402A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.00 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00585125" w:rsidRPr="00E95B73" w:rsidRDefault="00585125" w:rsidP="00B402A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ZOOM</w:t>
+            </w:r>
+            <w:r w:rsidR="00B402A9" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B402A9" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>пл</w:t>
+            </w:r>
+            <w:r w:rsidR="00B402A9" w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>а</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E95B73">
-[...15 lines deleted...]
-              <w:t>ZOOM</w:t>
+            <w:r w:rsidR="00B402A9" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тформа</w:t>
+            </w:r>
+            <w:r w:rsidR="00B402A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00654CE0">
+      <w:tr w:rsidR="00585125" w:rsidRPr="00E95B73" w:rsidTr="00654CE0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00585125" w:rsidRPr="00E95B73" w:rsidRDefault="00585125" w:rsidP="00585125">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9524" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00585125" w:rsidRPr="005322AB" w:rsidRDefault="00585125" w:rsidP="00585125">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              </w:rPr>
-[...7 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005322AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Аутизмі бар балаларды психологиялық-педагогикалық оң</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              </w:rPr>
-[...7 lines deleted...]
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>алту әдістерімен әлеуметтендіру»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005322AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              </w:rPr>
-[...48 lines deleted...]
-              <w:t xml:space="preserve"> для педагогов – ассистентов)</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (педагог-ассистенттер үшін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...17 lines deleted...]
-              <w:t>Нурахметова Ш.С.</w:t>
+          <w:p w:rsidR="00585125" w:rsidRDefault="00585125" w:rsidP="00585125">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0020640E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ш.С.Нұрахметова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00585125" w:rsidRPr="00E95B73" w:rsidRDefault="00585125" w:rsidP="00585125">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>14.04.2022</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00B402A9" w:rsidRDefault="00585125" w:rsidP="00585125">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+              <w:t>15.00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00585125" w:rsidRPr="00E95B73" w:rsidRDefault="00B402A9" w:rsidP="00585125">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>15.00</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ZOOM</w:t>
             </w:r>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> пл</w:t>
             </w:r>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>а</w:t>
             </w:r>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">тформа </w:t>
-[...8 lines deleted...]
-              <w:t>ZOOM</w:t>
+              <w:t>тформа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00654CE0">
+      <w:tr w:rsidR="00585125" w:rsidRPr="00E95B73" w:rsidTr="00654CE0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00585125" w:rsidRPr="00E95B73" w:rsidRDefault="00585125" w:rsidP="00585125">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9524" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00585125" w:rsidRPr="00323B2D" w:rsidRDefault="00585125" w:rsidP="00585125">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>«Инновационные методы коррекции дислексии у младших школьников» (для логопедов)</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бастауыш сынып оқушыларының дислексиясын </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>түзетудің инновациялық әдістері»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (логопедтер үшін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Нурахметова Ш.С. </w:t>
+          <w:p w:rsidR="00585125" w:rsidRDefault="00585125" w:rsidP="00585125">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0020640E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ш.С.Нұрахметова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00585125" w:rsidRPr="00E95B73" w:rsidRDefault="00585125" w:rsidP="00585125">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>28.04.2022</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...6 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00B402A9" w:rsidRDefault="00585125" w:rsidP="00585125">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>15.00</w:t>
             </w:r>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00585125" w:rsidRPr="00E95B73" w:rsidRDefault="00B402A9" w:rsidP="00585125">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ZOOM</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
               <w:t xml:space="preserve"> пл</w:t>
             </w:r>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>а</w:t>
             </w:r>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">тформа </w:t>
-[...8 lines deleted...]
-              <w:t>ZOOM</w:t>
+              <w:t>тформа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00654CE0">
+      <w:tr w:rsidR="00585125" w:rsidRPr="00E95B73" w:rsidTr="00654CE0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00585125" w:rsidRPr="00E95B73" w:rsidRDefault="00585125" w:rsidP="00585125">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9524" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> «Разнообразие методов и приемов профилактической работы с семьей» (для психологов)</w:t>
+          <w:p w:rsidR="00585125" w:rsidRPr="00323B2D" w:rsidRDefault="00585125" w:rsidP="00585125">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отбасымен </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>алдын алу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тарын жүргізудің</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> әдістері мен </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тәсілдер</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>інің әртүрлілігі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>(психологтар үшін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...17 lines deleted...]
-              <w:t>Нурахметова Ш.С.</w:t>
+          <w:p w:rsidR="00585125" w:rsidRDefault="00585125" w:rsidP="00585125">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0020640E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ш.С.Нұрахметова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00585125" w:rsidRPr="00E95B73" w:rsidRDefault="00585125" w:rsidP="00585125">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>20.04.2022</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00B402A9" w:rsidRDefault="00585125" w:rsidP="00585125">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10.00</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E95B73">
+          </w:p>
+          <w:p w:rsidR="00585125" w:rsidRPr="00E95B73" w:rsidRDefault="00585125" w:rsidP="00585125">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B402A9" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ZOOM</w:t>
+            </w:r>
+            <w:r w:rsidR="00B402A9" w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> пл</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E95B73">
+            <w:r w:rsidR="00B402A9" w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>а</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E95B73">
-[...15 lines deleted...]
-              <w:t>ZOOM</w:t>
+            <w:r w:rsidR="00B402A9" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тформа</w:t>
+            </w:r>
+            <w:r w:rsidR="00B402A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00D44FDA">
+      <w:tr w:rsidR="00E95B73" w:rsidRPr="003041EC" w:rsidTr="00D44FDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15452" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0089386D">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="003041EC" w:rsidP="003041EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+            <w:r w:rsidRPr="003041EC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="zh-CN"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+                <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Инклюзивтік білім беруге жетекшілік ететін мектеп директорларының О</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="zh-CN"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+                <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ТЖ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003041EC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="zh-CN"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+                <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жөніндегі орынбасарларына, логопедтерге, психологтарға, педагог - ассистенттерге арналған </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="zh-CN"/>
-[...9 lines deleted...]
-              <w:t>Новые вызовы в системе   инклюзивного образования. Новые подходы к реализации инклюзивного образования</w:t>
+                <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>«И</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003041EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>нклюзивтік білім беру жүйесіндегі жаңа сын-қатерлер. Инклюзивті білім беруді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жүзеге асырудың жаңа тәсілдері» атты </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003041EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ИнЕУ-мен бірге жоба</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="842" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0089386D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9520" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00660643" w:rsidRDefault="00660643" w:rsidP="00660643">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
-[...5 lines deleted...]
-              <w:t>Вебинар «Педагог-профессионал в условиях современного инклюзивного образования»</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00660643">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Заманауи инклюзивті білім беру жағдайындағы кәсіби </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00660643">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>едагог</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00660643">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>вебинары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00E95B73">
-[...17 lines deleted...]
-              <w:t>Нурахметова Ш.С. Каирбекова Б.Д., профессора ИнЕУ</w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00585125" w:rsidP="00DA5D24">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ш.С.Н</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ұ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">рахметова </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA5D24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Б.Д. Қайы</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>рбекова профессора ИнЕУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>7.04.2022</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">  пл</w:t>
+          <w:p w:rsidR="00B402A9" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.00  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00B402A9" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ZOOM</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пл</w:t>
             </w:r>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>а</w:t>
             </w:r>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">тформа </w:t>
-[...8 lines deleted...]
-              <w:t>ZOOM</w:t>
+              <w:t>тформа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00ED6897">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15452" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0089386D">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00660643" w:rsidP="00660643">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00660643">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Проект в рамках сотрудничества с ИнЕУ «Школа – ВУЗ» </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> «Атлас новых профессий и компетенций Казахстана» (для педагогов – психологов)</w:t>
+              <w:t xml:space="preserve">ИнЕУ – мен ынтымақтастық шеңберіндегі </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00660643">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Мекте</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>п-ЖОО»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00660643">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Қазақстанның жаңа кәсіп</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>тері мен құзыреттерінің атласы»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00660643">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жобасы (педагог-психологтар үшін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="001439AC">
         <w:trPr>
           <w:trHeight w:val="1900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="842" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="005F6647">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9520" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001439AC">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E27DB4" w:rsidRDefault="00E27DB4" w:rsidP="00BB1C99">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>Семинар – практикум «Особенности профориентации в школе. Изучение кейсов по профориентации, разработка рекомендаций к действию при работе со школьниками и родителями». Презентация методического пособия по профориентационной работе для координаторов, педагогов – психологов, классных руководителей школ</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E27DB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мектептегі кәсіби бағдарлаудың ерекшеліктері. Кәсіптік бағдарлау бойынша кейстерді зерделеу, оқушылармен және ата-аналармен жұмыс істеу кезінде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> іс-әрекетке ұсынымдар әзірлеу» атты с</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E27DB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>еминар-практикум</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E27DB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Үйлестірушілерге, педагог-психологтарға, сынып жетекшілеріне арналған кәсіптік бағдар беру жұмысы бойынша әдістемелік құралдың презентациясы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...17 lines deleted...]
-              <w:t>Нурахметова Ш.С.</w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00585125" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ш.С.Н</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ұ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>рахметова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>27.04.2022</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...47 lines deleted...]
-              <w:t>пл</w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.00 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00B402A9" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ZOOM</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пл</w:t>
             </w:r>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>а</w:t>
             </w:r>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">тформа </w:t>
-[...8 lines deleted...]
-              <w:t>ZOOM</w:t>
+              <w:t>тформа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00ED6897">
         <w:trPr>
           <w:trHeight w:val="67"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15452" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="005F6647">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="003A0D9E" w:rsidP="005F6647">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A0D9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Заседания творческих групп</w:t>
+              <w:t>Шығармашылық топтардың отырыстары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
               </w:rPr>
               <w:t>Мемлекеттік тілде оқытатын</w:t>
             </w:r>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9-11 сыныптарға арналған  </w:t>
@@ -7371,2236 +10840,2946 @@
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>«Эссе жазу (оқушыларды эссе жазуға үйрету)»</w:t>
             </w:r>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> жинағы бойынша қорытынды отырысы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00DA5D24" w:rsidP="00DA5D24">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
               </w:rPr>
-              <w:t>Алибаева З.С.</w:t>
+              <w:t>З.С.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Алибаева </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>11.04.2022 год</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+              <w:t xml:space="preserve">11.04.2022 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>15.00</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Оффлайн</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>СОШ №14</w:t>
+              <w:t>№14</w:t>
+            </w:r>
+            <w:r w:rsidR="00B402A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖОМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="003A0D9E" w:rsidRDefault="003A0D9E" w:rsidP="003A0D9E">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...66 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A0D9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Орыс тілінде оқытатын бастауыш сынып мұғалімдерінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«О</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A0D9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қушылардың функционалдық сауаттылығын дамыту және TIMSS халықаралық зерттеуіне дайындық үшін құзыреттілікке-ба</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ғытталған тапсырмаларды әзірлеу» ш</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A0D9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ығармашылық тобының қорытынды отырысы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00585125" w:rsidP="00DA5D24">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+            <w:r w:rsidRPr="00DA5D24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ш.Ш.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA5D24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ай</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA5D24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ғ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA5D24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">азина </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA5D24" w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Кузнецова М.Н.</w:t>
+              <w:t>М.Н.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кузнецова </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA5D24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.04.2022</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">16.00  </w:t>
             </w:r>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">                           </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E95B73">
+            <w:r w:rsidR="00B402A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> СОШ</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> №36</w:t>
+              <w:t>№36</w:t>
+            </w:r>
+            <w:r w:rsidR="00B402A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖОМ</w:t>
             </w:r>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">                                </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
         <w:trPr>
           <w:trHeight w:val="778"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="003C2E81" w:rsidRDefault="003C2E81" w:rsidP="003C2E81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">                                                                                              </w:t>
+            <w:r w:rsidRPr="003C2E81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мемлекеттік тілде оқытатын бастауыш сынып мұғалімдерінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C2E81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>TIMSS бағдарламас</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ы негізінде әр түрлі ешкі жасау» </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C2E81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>шығармашылық тобының қорытынды отырысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00E95B73">
-[...20 lines deleted...]
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00E95B73">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00585125" w:rsidP="00DA5D24">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+            <w:r w:rsidRPr="00DA5D24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ш.Ш.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA5D24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ай</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA5D24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ғ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA5D24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">азина </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA5D24" w:rsidRPr="00DA5D24">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
+              <w:t>Г</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA5D24" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t>.О.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA5D24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Орынғ</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00DA5D24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">азиева </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">22.04.2022        16.00                                   </w:t>
+              <w:t>22.04.2022        16.00                                   №7</w:t>
+            </w:r>
+            <w:r w:rsidR="00C11964">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖОМ</w:t>
             </w:r>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>СОШ</w:t>
+              <w:t xml:space="preserve">                                </w:t>
             </w:r>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> №7</w:t>
+              <w:t xml:space="preserve">                      </w:t>
             </w:r>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                </w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="008B03BD" w:rsidP="00AE4583">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+            <w:r w:rsidRPr="008B03BD">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Итоговое заседание городских творческих групп учителей физики с государственным и русским языками обучения</w:t>
+              <w:t>Мемлекеттік және орыс тілдерінде оқытатын физика мұғалімдерінің қалалық шығармашылық топтарының қорытынды отырысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00E95B73">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00DA5D24" w:rsidRDefault="00DA5D24" w:rsidP="00E95B73">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+              <w:t>Н.С.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Сабитова Н.С.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00E95B73">
+              <w:t xml:space="preserve">Сабитова </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00DA5D24" w:rsidP="00E95B73">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Сламханова А.Н.</w:t>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>А.Н.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+              <w:t>Сламханова</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Хренова</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00DA5D24" w:rsidRDefault="00DA5D24" w:rsidP="00DA5D24">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> О.Ю.</w:t>
+              <w:t>О.Ю.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Хренова </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>06.04.2022</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>16.00</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>СОШ №5</w:t>
+              <w:t xml:space="preserve"> №5</w:t>
+            </w:r>
+            <w:r w:rsidR="00C11964">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖОМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...15 lines deleted...]
-              <w:t>Итоговое заседание городских творческих групп учителей химии с государственным и русским языками обучения</w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="008B03BD" w:rsidRDefault="008B03BD" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B03BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мемлекеттік және орыс тілдерінде оқытатын химия мұғалімдерінің қалалық шығармашылық топтарының қорытынды отырысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00E95B73">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00DA5D24" w:rsidP="00E95B73">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Сабитова Н.С.</w:t>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>Н.С.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+              <w:t xml:space="preserve">Сабитова </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Хавдыл Ж.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00E95B73">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00DA5D24" w:rsidP="00E95B73">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Сыздыкова Л.З.</w:t>
+              <w:t>Ж.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Хавдыл </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00DA5D24" w:rsidP="00DA5D24">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Л.З.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Сыздық</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ова </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>07.04.2022</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>16.00</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00C11964" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>СОШ №7</w:t>
+              <w:t>№7</w:t>
+            </w:r>
+            <w:r w:rsidR="00C11964">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖОМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...15 lines deleted...]
-              <w:t>Итоговое заседание городских творческих групп учителей биологии  с государственным и русским языками обучения</w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="008B03BD" w:rsidRDefault="008B03BD" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B03BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мемлекеттік және орыс тілдерінде оқытатын биология мұғалімдерінің қалалық шығармашылық топтарының қорытынды отырысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00E95B73">
-[...53 lines deleted...]
-              <w:t>Морозова О.Н.</w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00DA5D24" w:rsidP="00E95B73">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Н.С.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сабитова </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00DA5D24" w:rsidP="00E95B73">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Г.Б.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Қ</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ожабаева </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00DA5D24" w:rsidRDefault="00DA5D24" w:rsidP="00DA5D24">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>О.Н.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Морозова </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>13.04.2022</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>16.00</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...15 lines deleted...]
-              <w:t>СОШ № 29</w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00C11964" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № 29</w:t>
+            </w:r>
+            <w:r w:rsidR="00C11964">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖОМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...15 lines deleted...]
-              <w:t>Итоговое заседание городских творческих групп учителей географии с государственным и русским языками обучения</w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="008B03BD" w:rsidRDefault="008B03BD" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B03BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мемлекеттік және орыс тілдерінде оқытатын география мұғалімдерінің қалалық шығармашылық топтарының қорытынды отырысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00E95B73">
-[...53 lines deleted...]
-              <w:t>Барвих С.Н.</w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00DA5D24" w:rsidRDefault="00DA5D24" w:rsidP="00E95B73">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Н.С.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сабитова </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00DA5D24" w:rsidRDefault="00DA5D24" w:rsidP="00E95B73">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>А.Е.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Елеусизова </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00DA5D24" w:rsidRDefault="00DA5D24" w:rsidP="00DA5D24">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>С.Н.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Барвих </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>14.04.2022</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>16.00</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...15 lines deleted...]
-              <w:t>СОШ № 28</w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00C11964" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>№ 28</w:t>
+            </w:r>
+            <w:r w:rsidR="00C11964">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖОМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="005A66EF">
+      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00AE4583">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15452" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00E95B73">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00490528" w:rsidP="00E95B73">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+            <w:r w:rsidRPr="00490528">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">Семинары для заместителей директоров по ВР школ, учреждений </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+              <w:t>Мектеп, қосымша білім беру мекемелері директорларының ТЖ жөніндегі орынбасарларына, қосымша білім беру педагогтеріне арналған семинарлар:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B0381" w:rsidRPr="00E95B73" w:rsidTr="00AE4583">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15452" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B0381" w:rsidRPr="00E95B73" w:rsidRDefault="003B0381" w:rsidP="00E95B73">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...12 lines deleted...]
-            </w:r>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
+          <w:p w:rsidR="00490528" w:rsidRDefault="00490528" w:rsidP="00490528">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Семинар</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00490528">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«ЭТБЖ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00490528">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>О КМҚК экологиялық-биологиялық кешені мысалында оқу-тәжірибелік учаскенің жұмысы бойынша әдістемелік ұсынымдар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
-[...15 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00E95B73">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>ДЮЦЭТ</w:t>
+              <w:t>ЭТ</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA5D24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ЖБО</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00E95B73">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>А. Баталова</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00E95B73">
-[...17 lines deleted...]
-              <w:t>Мусажанова Р.А.</w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00DA5D24" w:rsidP="00DA5D24">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Р.А.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>М</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ұ</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сажанова </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
-[...15 lines deleted...]
-              <w:t>По телефонограмме</w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00C11964" w:rsidRDefault="00C11964" w:rsidP="00C11964">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Т</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>елефонограмм</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>а бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="001E4584">
         <w:trPr>
           <w:trHeight w:val="1023"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00490528" w:rsidP="00490528">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Семинар-практикум по внедрению социально - педагогического проекта «Чтение в радость»</w:t>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00490528">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Оқу қуанышқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00490528">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> әлеуметтік-педаго</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>гикалық жобасын енгізу бойынша с</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00490528">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>еминар-практикум</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00E95B73">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Балдаурен</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00E95B73">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00DA5D24" w:rsidP="00E95B73">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Даирова А.К.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00E95B73">
+              <w:t>А.К.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Даирова </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00DA5D24" w:rsidP="00DA5D24">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Касенуалиева М.К.</w:t>
+              <w:t>М.К.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Касенуалиева </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
-[...17 lines deleted...]
-              <w:t>По телефонограмме</w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00C11964" w:rsidP="001E4584">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Т</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>елефонограмм</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>а бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00E845EF">
+      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00AE4583">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15452" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00913A35">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00261248" w:rsidP="00261248">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00261248">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">Семинары для </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+              <w:t>Сынып жетекшілер</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">классных руководителей </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+              <w:t>г</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00261248">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>школ</w:t>
+              <w:t>е арналған семинарлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00913A35">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00913A35">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00261248" w:rsidP="00913A35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+            <w:r w:rsidRPr="00261248">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Об организациии летнего отдыха учащихся</w:t>
+              <w:t>Оқушылардың жазғы демалысын ұйымдастыру туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00DA5D24" w:rsidP="00DA5D24">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Тайболатов К.М., Шакенов С.С.</w:t>
+              <w:t xml:space="preserve">К.М. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тайболатов </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE599A" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>С.С.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE599A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Шакенов </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...17 lines deleted...]
-              <w:t>По телефонограмме</w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00C11964" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Т</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>елефонограмм</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>а бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00854735">
+      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00AE4583">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15452" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00261248" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+            <w:r w:rsidRPr="00261248">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Семинары для преподавателей НВПТ</w:t>
+              <w:t>АӘД оқытушыларына арналған семинарлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00913A35">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00913A35">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00261248" w:rsidRDefault="00E95B73" w:rsidP="00913A35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              </w:rPr>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> УПС в ОСОЛ</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ОСОЛ</w:t>
+            </w:r>
+            <w:r w:rsidR="00261248">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-ғы УПС ұйымдастыру туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00585125" w:rsidP="001E4584">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
-[...6 lines deleted...]
-              <w:t>Раисов К.С.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.С.Раисов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...17 lines deleted...]
-              <w:t>По телефонограмме</w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00C11964" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Т</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>елефонограмм</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>а бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="0028396C">
+      <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00AE4583">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15452" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001439AC">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00261248" w:rsidP="001439AC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...1 lines deleted...]
-              <w:t>Семинары для преподавателей ФВ</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ДШ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00261248">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> оқытушыларына арналған семинарлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00913A35">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00E95B73">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="004C4682" w:rsidP="00E95B73">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Совещание руководителей МО учителей физкультуры школ      </w:t>
+            <w:r w:rsidRPr="004C4682">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Мектептің дене шынықтыру мұғалімдерінің ӘБ басшыларының кеңесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00585125" w:rsidP="00AE4583">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
-[...6 lines deleted...]
-              <w:t>Раисов К.С.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.С.Раисов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
-[...17 lines deleted...]
-              <w:t>По телефонограмме</w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00C11964" w:rsidP="00AE4583">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Т</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>елефонограмм</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>а бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="00B41F38">
         <w:trPr>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15452" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00DE78F5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -9616,606 +13795,976 @@
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>. ОЛИМПИАДЫ, КОНКУРСЫ</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E95B73">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="006E297B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-              <w:t>, КОНФЕРЕНЦИИ</w:t>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ОЛИМПИАДАЛАР, БАЙҚАУЛАР</w:t>
+            </w:r>
+            <w:r w:rsidR="006E297B" w:rsidRPr="006E297B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, КОНФЕРЕНЦИЯЛАР</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
+          <w:p w:rsidR="006E297B" w:rsidRPr="006E297B" w:rsidRDefault="006E297B" w:rsidP="006E297B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">Международная научно-практическая конференция </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E297B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ахмет Байтұрсыновтың мұрасы: Қазақ тілі </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>және қазіргі білім беру үдерісі»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E297B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>х</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E297B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>алықаралық ғылыми-практикалық конференция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E297B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="006E297B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
-[...28 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
-[...15 lines deleted...]
-              <w:t>Тайболатов К.М., методисты</w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00585B3B" w:rsidRDefault="00585B3B" w:rsidP="00585B3B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">К.М. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тайболатов </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>әдіскерлер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">7.04.2022 года </w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00C11964">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.04.2022  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="006E297B" w:rsidRDefault="006E297B" w:rsidP="006E297B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E297B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мектепке дейінгі ұйымның үздік педагог</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>і-2022»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E297B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> республикалық </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>байқауы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E297B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (облыстық кезең)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2822" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00585B3B" w:rsidRPr="00585B3B" w:rsidRDefault="00585B3B" w:rsidP="00585B3B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Н.Қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Нұр</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ғ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">алиева </w:t>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...58 lines deleted...]
-              <w:t>Нургалиева Н.К.</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>01- 05.04. - І-тур,                07.04 - 20.05.–ІІ тур</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="001E4584">
         <w:trPr>
           <w:trHeight w:val="818"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="0022359A">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00AE4583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="006E297B" w:rsidRDefault="006E297B" w:rsidP="006E297B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t>Республиканский конкурс «Лучший методист-2022» (городской  этап)</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E297B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Үздік әдіскер-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E297B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> республикалық байқауы (қалалық кезең)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
-[...37 lines deleted...]
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00585B3B" w:rsidRDefault="00585B3B" w:rsidP="001E4584">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Н.Қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Нұ</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ғ</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">алиева </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00585B3B" w:rsidRDefault="00585125" w:rsidP="00585B3B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>Мусажанова  Р.А.</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.С.Раисов </w:t>
+            </w:r>
+            <w:r w:rsidR="00585B3B" w:rsidRPr="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Р.А.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>М</w:t>
+            </w:r>
+            <w:r w:rsidR="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ұ</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сажанова  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00C11964">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">22.04.2022 </w:t>
             </w:r>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ZOOM</w:t>
             </w:r>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> (ДДУ)</w:t>
+              <w:t xml:space="preserve">  (</w:t>
+            </w:r>
+            <w:r w:rsidR="00C11964">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>МДМ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00DE78F5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
+          <w:p w:rsidR="006E297B" w:rsidRPr="006E297B" w:rsidRDefault="006E297B" w:rsidP="001E4584">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E297B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Үздік әдіскер-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E297B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> республикалық байқауы (ВУ, МК қалалық кезең)</w:t>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
-[...18 lines deleted...]
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
+          <w:p w:rsidR="00585B3B" w:rsidRDefault="00585125" w:rsidP="00585B3B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
-[...5 lines deleted...]
-              <w:t>Мусажанова  Р.А.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.С.Раисов </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00585B3B" w:rsidP="00585B3B">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Р.А.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>М</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ұ</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сажанова  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
@@ -10225,333 +14774,482 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="006E297B" w:rsidRDefault="006E297B" w:rsidP="006E297B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">  этап)</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E297B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«Үздік педагог</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E297B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> республикалық </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>байқауы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E297B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (қалалық кезең)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
-[...15 lines deleted...]
-              <w:t>Тайболатов К.М.</w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00585B3B" w:rsidRDefault="00585125" w:rsidP="00585125">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>К.М.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тайболатов </w:t>
+            </w:r>
+            <w:r w:rsidR="00585B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Согласно плану УО</w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00C11964">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C11964">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ББ жоспарына сәйкес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00DE78F5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="006E297B" w:rsidRDefault="00616B1C" w:rsidP="00616B1C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...25 lines deleted...]
-              <w:t>городской этап)</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidR="006E297B" w:rsidRPr="006E297B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Заманауи менеджмент көшбасшысы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidR="006E297B" w:rsidRPr="006E297B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> облыстық байқауы (қалалық кезең)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
-[...15 lines deleted...]
-              <w:t>Тайболатов К.М.</w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00585125" w:rsidP="00585125">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>К.М.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Тайболатов</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">До 14.04. 2022 </w:t>
+              <w:t>2022</w:t>
+            </w:r>
+            <w:r w:rsidR="00C11964">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жылғы 14 </w:t>
+            </w:r>
+            <w:r w:rsidR="00C11964">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>сәуірге дейін</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00DE78F5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00616B1C" w:rsidP="00616B1C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
-[...5 lines deleted...]
-              <w:t>Месячник «Патриот»</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00616B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Патриот</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>» а</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00616B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>йлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00585125" w:rsidP="001E4584">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
-[...5 lines deleted...]
-              <w:t>Раисов К.С.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.С.Раисов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
@@ -10561,90 +15259,132 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00801E49" w:rsidP="00801E49">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
-[...5 lines deleted...]
-              <w:t>Проведение соревнований «Жас Улан»</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00801E49">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Жас Ұлан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00801E49">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жарыстарын өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00585125" w:rsidP="00585125">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95B73">
-[...5 lines deleted...]
-              <w:t>Раисов К.С.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.С.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Раисов </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidTr="005F6647">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
@@ -10654,318 +15394,449 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95B73">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00801E49" w:rsidRDefault="00801E49" w:rsidP="00801E49">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>Республиканская педагогическая олимпиада «Талантливый учитель – одаренным детям» (городской этап)</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«Дарынды балаларға – т</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00801E49">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>алантты мұғалім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00801E49">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> республикалық педагогикалық олимпиадасы (қалалық кезең)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
-[...15 lines deleted...]
-              <w:t>Нурахметова Ш.С.</w:t>
+          <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00801E49" w:rsidP="00801E49">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ш.С.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Н</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ұ</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95B73" w:rsidRPr="00E95B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">рахметова </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00E95B73" w:rsidRPr="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="001E4584">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="0023596C" w:rsidRPr="00E95B73" w:rsidRDefault="0023596C" w:rsidP="008C35BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B41F38" w:rsidRPr="00E95B73" w:rsidRDefault="00B41F38" w:rsidP="008C35BB">
-[...38 lines deleted...]
-    <w:p w:rsidR="00E106AF" w:rsidRPr="00E95B73" w:rsidRDefault="00E106AF" w:rsidP="008C35BB">
+    <w:p w:rsidR="008F77D5" w:rsidRDefault="008F77D5" w:rsidP="008C35BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00E106AF" w:rsidRPr="00E95B73" w:rsidSect="007E32AE">
+    <w:p w:rsidR="00B41F38" w:rsidRPr="00801E49" w:rsidRDefault="00801E49" w:rsidP="008C35BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00801E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Әдістемелік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00801E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00801E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кабинет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00801E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00801E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>меңгерушісі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00801E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 Г.Ш. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF0956" w:rsidRPr="00E95B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Шиндлярская</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E106AF" w:rsidRPr="00801E49" w:rsidRDefault="00E106AF" w:rsidP="008C35BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E106AF" w:rsidRPr="00801E49" w:rsidSect="007E32AE">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="426" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00E95B73">
+    <w:p w:rsidR="000C66A5" w:rsidRDefault="000C66A5" w:rsidP="00E95B73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00E95B73">
+    <w:p w:rsidR="000C66A5" w:rsidRDefault="000C66A5" w:rsidP="00E95B73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1034502594"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w:rsidR="00E95B73" w:rsidRDefault="00E95B73">
+      <w:p w:rsidR="00585125" w:rsidRDefault="00585125">
         <w:pPr>
           <w:pStyle w:val="af1"/>
           <w:jc w:val="right"/>
         </w:pPr>
-        <w:fldSimple w:instr=" PAGE   \* MERGEFORMAT ">
-[...6 lines deleted...]
-        </w:fldSimple>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008F77D5">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00E95B73" w:rsidRDefault="00E95B73">
+  <w:p w:rsidR="00585125" w:rsidRDefault="00585125">
     <w:pPr>
       <w:pStyle w:val="af1"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00E95B73">
+    <w:p w:rsidR="000C66A5" w:rsidRDefault="000C66A5" w:rsidP="00E95B73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E95B73" w:rsidRDefault="00E95B73" w:rsidP="00E95B73">
+    <w:p w:rsidR="000C66A5" w:rsidRDefault="000C66A5" w:rsidP="00E95B73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01BA7627"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="781E8CB0"/>
     <w:lvl w:ilvl="0" w:tplc="3D4844C4">
       <w:start w:val="6"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2154" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2514" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -11011,51 +15882,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6114" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6834" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7554" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03156FA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51F2FFC2"/>
     <w:lvl w:ilvl="0" w:tplc="F8C8C5EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="043F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -11101,51 +15972,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="043F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="043F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03F7408B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7E2387C"/>
     <w:lvl w:ilvl="0" w:tplc="63E4A634">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1996" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2356" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11187,51 +16058,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5956" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6676" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7396" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F1725F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D936A78A"/>
     <w:lvl w:ilvl="0" w:tplc="508225C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -11277,51 +16148,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41E07F5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91FAC29C"/>
     <w:lvl w:ilvl="0" w:tplc="29B8F2DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="043F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -11367,51 +16238,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="043F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="043F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="478D3DC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83584630"/>
     <w:lvl w:ilvl="0" w:tplc="EBBC5306">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1140" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -11457,51 +16328,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4740" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5460" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6180" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EB37720"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27A67F22"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -11546,51 +16417,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51B269B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13EC98E8"/>
     <w:lvl w:ilvl="0" w:tplc="3162E5B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -11635,51 +16506,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B2A2FD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77009C2A"/>
     <w:lvl w:ilvl="0" w:tplc="63E4A634">
       <w:start w:val="3"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1996" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2356" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -11724,51 +16595,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5956" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6676" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7396" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C734BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7E2387C"/>
     <w:lvl w:ilvl="0" w:tplc="63E4A634">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1996" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2356" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11810,51 +16681,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5956" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6676" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7396" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DA02F7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="707A55D0"/>
     <w:lvl w:ilvl="0" w:tplc="C652EF8A">
       <w:start w:val="4"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -11968,851 +16839,1146 @@
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="141"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00225753"/>
     <w:rsid w:val="000000DD"/>
     <w:rsid w:val="000102FE"/>
     <w:rsid w:val="00012773"/>
+    <w:rsid w:val="000134A4"/>
     <w:rsid w:val="000176CF"/>
     <w:rsid w:val="0003172F"/>
     <w:rsid w:val="000362B0"/>
     <w:rsid w:val="0004771C"/>
     <w:rsid w:val="0005207C"/>
     <w:rsid w:val="00052818"/>
     <w:rsid w:val="000619DB"/>
+    <w:rsid w:val="00064BC0"/>
     <w:rsid w:val="000702E4"/>
     <w:rsid w:val="00071C26"/>
     <w:rsid w:val="00080074"/>
     <w:rsid w:val="00085AF1"/>
     <w:rsid w:val="00087512"/>
     <w:rsid w:val="00095ACC"/>
     <w:rsid w:val="000A2073"/>
     <w:rsid w:val="000A39D1"/>
     <w:rsid w:val="000A4D5E"/>
     <w:rsid w:val="000A7C83"/>
     <w:rsid w:val="000B2AE5"/>
     <w:rsid w:val="000B75D2"/>
     <w:rsid w:val="000B7B56"/>
     <w:rsid w:val="000C3A99"/>
+    <w:rsid w:val="000C66A5"/>
     <w:rsid w:val="000D724B"/>
     <w:rsid w:val="000E66A3"/>
     <w:rsid w:val="000F1E77"/>
     <w:rsid w:val="000F2620"/>
     <w:rsid w:val="000F3A0B"/>
     <w:rsid w:val="000F4E95"/>
     <w:rsid w:val="000F7309"/>
     <w:rsid w:val="0011182F"/>
     <w:rsid w:val="00115E23"/>
     <w:rsid w:val="00122B1E"/>
     <w:rsid w:val="00124390"/>
     <w:rsid w:val="001274F6"/>
     <w:rsid w:val="00133422"/>
     <w:rsid w:val="001344CE"/>
     <w:rsid w:val="00140606"/>
     <w:rsid w:val="00141B84"/>
     <w:rsid w:val="0014296C"/>
     <w:rsid w:val="001439AC"/>
     <w:rsid w:val="001447E6"/>
     <w:rsid w:val="00152D41"/>
     <w:rsid w:val="00153A23"/>
     <w:rsid w:val="00156F51"/>
     <w:rsid w:val="001642B5"/>
     <w:rsid w:val="00171C48"/>
     <w:rsid w:val="001745E5"/>
     <w:rsid w:val="0018235D"/>
     <w:rsid w:val="00182A98"/>
     <w:rsid w:val="00185E7E"/>
+    <w:rsid w:val="00187DC0"/>
     <w:rsid w:val="00190F31"/>
     <w:rsid w:val="00192FB2"/>
     <w:rsid w:val="00195294"/>
     <w:rsid w:val="00195EA0"/>
     <w:rsid w:val="00196FCF"/>
     <w:rsid w:val="001A36C7"/>
     <w:rsid w:val="001A5E56"/>
     <w:rsid w:val="001B293C"/>
     <w:rsid w:val="001B4167"/>
     <w:rsid w:val="001B5AAC"/>
     <w:rsid w:val="001B730C"/>
     <w:rsid w:val="001B7DE7"/>
     <w:rsid w:val="001C09C6"/>
     <w:rsid w:val="001C0B60"/>
     <w:rsid w:val="001D0DFE"/>
     <w:rsid w:val="001D1C94"/>
     <w:rsid w:val="001D34EF"/>
     <w:rsid w:val="001D793C"/>
     <w:rsid w:val="001E4584"/>
     <w:rsid w:val="001E51D6"/>
     <w:rsid w:val="001E5E49"/>
     <w:rsid w:val="001F39A6"/>
+    <w:rsid w:val="001F59C2"/>
     <w:rsid w:val="001F7AEC"/>
     <w:rsid w:val="00201A28"/>
     <w:rsid w:val="00203499"/>
     <w:rsid w:val="00221990"/>
     <w:rsid w:val="002248D3"/>
     <w:rsid w:val="00224A48"/>
     <w:rsid w:val="00225753"/>
     <w:rsid w:val="0022618F"/>
     <w:rsid w:val="0023250C"/>
     <w:rsid w:val="00234520"/>
     <w:rsid w:val="0023596C"/>
+    <w:rsid w:val="002406F1"/>
     <w:rsid w:val="00241A64"/>
     <w:rsid w:val="0024354F"/>
     <w:rsid w:val="00243A96"/>
     <w:rsid w:val="00243F8E"/>
     <w:rsid w:val="0025530B"/>
     <w:rsid w:val="00257C9A"/>
+    <w:rsid w:val="00261248"/>
     <w:rsid w:val="00265381"/>
     <w:rsid w:val="0026544F"/>
     <w:rsid w:val="002777EC"/>
+    <w:rsid w:val="00277C17"/>
     <w:rsid w:val="002869FF"/>
     <w:rsid w:val="002940C4"/>
     <w:rsid w:val="002977EF"/>
+    <w:rsid w:val="002A1E54"/>
     <w:rsid w:val="002B071A"/>
     <w:rsid w:val="002B1D4B"/>
     <w:rsid w:val="002C2EE8"/>
     <w:rsid w:val="002C512B"/>
+    <w:rsid w:val="002C5D37"/>
     <w:rsid w:val="002D6440"/>
     <w:rsid w:val="002F0B37"/>
     <w:rsid w:val="002F0E75"/>
     <w:rsid w:val="002F1BA3"/>
     <w:rsid w:val="002F531E"/>
+    <w:rsid w:val="003041EC"/>
     <w:rsid w:val="003072CE"/>
     <w:rsid w:val="0030768D"/>
     <w:rsid w:val="00321765"/>
+    <w:rsid w:val="00323B2D"/>
     <w:rsid w:val="003246EE"/>
     <w:rsid w:val="00326B53"/>
     <w:rsid w:val="00330AEB"/>
     <w:rsid w:val="003333D1"/>
     <w:rsid w:val="0034192F"/>
     <w:rsid w:val="003447FC"/>
     <w:rsid w:val="0034513D"/>
     <w:rsid w:val="00346F6D"/>
     <w:rsid w:val="00347580"/>
     <w:rsid w:val="00356FB6"/>
     <w:rsid w:val="00360584"/>
     <w:rsid w:val="00360A64"/>
     <w:rsid w:val="00361DAE"/>
     <w:rsid w:val="00380761"/>
     <w:rsid w:val="00380BE4"/>
     <w:rsid w:val="0039591C"/>
+    <w:rsid w:val="003A0D9E"/>
     <w:rsid w:val="003A1C81"/>
+    <w:rsid w:val="003B0381"/>
     <w:rsid w:val="003B089F"/>
     <w:rsid w:val="003B3920"/>
     <w:rsid w:val="003B3D56"/>
     <w:rsid w:val="003B5D82"/>
     <w:rsid w:val="003B5F63"/>
+    <w:rsid w:val="003C2E81"/>
     <w:rsid w:val="003E21DC"/>
     <w:rsid w:val="003E2905"/>
     <w:rsid w:val="003E561F"/>
     <w:rsid w:val="003F6DB6"/>
     <w:rsid w:val="0040099D"/>
     <w:rsid w:val="0040151A"/>
     <w:rsid w:val="00403A71"/>
     <w:rsid w:val="00407C1F"/>
     <w:rsid w:val="00410A15"/>
     <w:rsid w:val="00414C7D"/>
     <w:rsid w:val="0041532C"/>
     <w:rsid w:val="00420951"/>
     <w:rsid w:val="0042099E"/>
     <w:rsid w:val="00423302"/>
     <w:rsid w:val="0043258E"/>
     <w:rsid w:val="00435977"/>
     <w:rsid w:val="004403B3"/>
     <w:rsid w:val="00440CF0"/>
     <w:rsid w:val="00443963"/>
     <w:rsid w:val="004465E6"/>
     <w:rsid w:val="004475E5"/>
     <w:rsid w:val="004527C4"/>
     <w:rsid w:val="0045552C"/>
     <w:rsid w:val="00456A20"/>
     <w:rsid w:val="00456B0F"/>
     <w:rsid w:val="00461FE2"/>
     <w:rsid w:val="004625D9"/>
     <w:rsid w:val="00466736"/>
     <w:rsid w:val="00471F38"/>
     <w:rsid w:val="00475584"/>
     <w:rsid w:val="00477069"/>
     <w:rsid w:val="0048691A"/>
+    <w:rsid w:val="00490528"/>
     <w:rsid w:val="00492E54"/>
     <w:rsid w:val="0049439E"/>
     <w:rsid w:val="004A00EE"/>
+    <w:rsid w:val="004A05B9"/>
     <w:rsid w:val="004A1206"/>
     <w:rsid w:val="004A2324"/>
     <w:rsid w:val="004A48B4"/>
     <w:rsid w:val="004A730D"/>
     <w:rsid w:val="004B1D94"/>
     <w:rsid w:val="004B2FAC"/>
+    <w:rsid w:val="004C4682"/>
     <w:rsid w:val="004C5587"/>
     <w:rsid w:val="004D0246"/>
     <w:rsid w:val="004D2A20"/>
     <w:rsid w:val="004E7BF4"/>
     <w:rsid w:val="004F2E3E"/>
     <w:rsid w:val="004F30F6"/>
     <w:rsid w:val="005030B9"/>
     <w:rsid w:val="0050627C"/>
     <w:rsid w:val="005068AA"/>
     <w:rsid w:val="0051154A"/>
     <w:rsid w:val="005165F6"/>
     <w:rsid w:val="0052153E"/>
     <w:rsid w:val="005241E3"/>
     <w:rsid w:val="00532240"/>
+    <w:rsid w:val="005322AB"/>
     <w:rsid w:val="00547001"/>
     <w:rsid w:val="00552BEE"/>
     <w:rsid w:val="00553EBA"/>
     <w:rsid w:val="00555415"/>
     <w:rsid w:val="0056183E"/>
     <w:rsid w:val="005657E0"/>
     <w:rsid w:val="005658FA"/>
     <w:rsid w:val="00571FD3"/>
     <w:rsid w:val="00577858"/>
     <w:rsid w:val="00577F2F"/>
     <w:rsid w:val="00581D87"/>
+    <w:rsid w:val="00585125"/>
+    <w:rsid w:val="00585B3B"/>
     <w:rsid w:val="0059103B"/>
     <w:rsid w:val="00593201"/>
     <w:rsid w:val="005A2EB7"/>
     <w:rsid w:val="005A39A5"/>
     <w:rsid w:val="005B0730"/>
     <w:rsid w:val="005B0A2B"/>
     <w:rsid w:val="005B22F2"/>
     <w:rsid w:val="005B326A"/>
     <w:rsid w:val="005C5328"/>
     <w:rsid w:val="005C63D0"/>
     <w:rsid w:val="005D1648"/>
     <w:rsid w:val="005E2CAC"/>
     <w:rsid w:val="005E3BD4"/>
     <w:rsid w:val="005F6647"/>
     <w:rsid w:val="0060094B"/>
     <w:rsid w:val="00600D70"/>
     <w:rsid w:val="0060161E"/>
     <w:rsid w:val="006052E1"/>
     <w:rsid w:val="00607276"/>
     <w:rsid w:val="0061151C"/>
     <w:rsid w:val="00613297"/>
+    <w:rsid w:val="00616B1C"/>
     <w:rsid w:val="00623177"/>
+    <w:rsid w:val="006239D4"/>
     <w:rsid w:val="0062679F"/>
     <w:rsid w:val="006275F8"/>
     <w:rsid w:val="00642CD0"/>
     <w:rsid w:val="00645B71"/>
     <w:rsid w:val="00654B16"/>
     <w:rsid w:val="00654CE0"/>
     <w:rsid w:val="0065712E"/>
     <w:rsid w:val="00657E27"/>
+    <w:rsid w:val="00660643"/>
     <w:rsid w:val="00662365"/>
     <w:rsid w:val="00662844"/>
     <w:rsid w:val="00666D73"/>
     <w:rsid w:val="00667255"/>
     <w:rsid w:val="00667951"/>
+    <w:rsid w:val="00672F7F"/>
     <w:rsid w:val="00674691"/>
     <w:rsid w:val="00690178"/>
     <w:rsid w:val="00694160"/>
     <w:rsid w:val="006A0AD5"/>
     <w:rsid w:val="006A4148"/>
     <w:rsid w:val="006A5A27"/>
     <w:rsid w:val="006B7386"/>
     <w:rsid w:val="006C1130"/>
     <w:rsid w:val="006C4B22"/>
     <w:rsid w:val="006D0812"/>
     <w:rsid w:val="006D7F45"/>
     <w:rsid w:val="006E0184"/>
+    <w:rsid w:val="006E297B"/>
     <w:rsid w:val="006E30E3"/>
     <w:rsid w:val="006E6713"/>
     <w:rsid w:val="006E7F63"/>
     <w:rsid w:val="006F260A"/>
     <w:rsid w:val="00701645"/>
     <w:rsid w:val="0070620A"/>
     <w:rsid w:val="00714509"/>
     <w:rsid w:val="00722C1A"/>
     <w:rsid w:val="00723955"/>
     <w:rsid w:val="007256DD"/>
     <w:rsid w:val="00733A5E"/>
     <w:rsid w:val="00734E64"/>
     <w:rsid w:val="0073588B"/>
     <w:rsid w:val="00736937"/>
     <w:rsid w:val="00736D9D"/>
     <w:rsid w:val="00741E8A"/>
     <w:rsid w:val="00751251"/>
     <w:rsid w:val="0075189F"/>
     <w:rsid w:val="00752BBB"/>
     <w:rsid w:val="007572E8"/>
     <w:rsid w:val="00760065"/>
     <w:rsid w:val="00761C6F"/>
     <w:rsid w:val="0076487C"/>
     <w:rsid w:val="00774030"/>
     <w:rsid w:val="00774FBC"/>
     <w:rsid w:val="007837CF"/>
     <w:rsid w:val="00783E1A"/>
     <w:rsid w:val="00787D0C"/>
     <w:rsid w:val="00791847"/>
     <w:rsid w:val="00797CA5"/>
     <w:rsid w:val="007A0100"/>
     <w:rsid w:val="007A38C5"/>
     <w:rsid w:val="007A5249"/>
+    <w:rsid w:val="007A56ED"/>
     <w:rsid w:val="007C10FA"/>
     <w:rsid w:val="007C2C2D"/>
     <w:rsid w:val="007C6674"/>
     <w:rsid w:val="007C6ECE"/>
     <w:rsid w:val="007D0342"/>
     <w:rsid w:val="007D2E1A"/>
     <w:rsid w:val="007D35B7"/>
     <w:rsid w:val="007D6C88"/>
     <w:rsid w:val="007D7264"/>
     <w:rsid w:val="007E32AE"/>
+    <w:rsid w:val="007E6D8F"/>
+    <w:rsid w:val="007F2A26"/>
     <w:rsid w:val="007F4502"/>
     <w:rsid w:val="0080194F"/>
+    <w:rsid w:val="00801E49"/>
     <w:rsid w:val="00820FEB"/>
     <w:rsid w:val="008224F5"/>
     <w:rsid w:val="008237F5"/>
     <w:rsid w:val="00823D1A"/>
     <w:rsid w:val="00827212"/>
     <w:rsid w:val="0083486F"/>
     <w:rsid w:val="0083488C"/>
     <w:rsid w:val="00841F9A"/>
     <w:rsid w:val="00847C9B"/>
     <w:rsid w:val="00857041"/>
     <w:rsid w:val="00864D3A"/>
     <w:rsid w:val="0088503A"/>
     <w:rsid w:val="0089386D"/>
     <w:rsid w:val="00897999"/>
     <w:rsid w:val="008A2B30"/>
+    <w:rsid w:val="008B03BD"/>
     <w:rsid w:val="008C1311"/>
     <w:rsid w:val="008C35BB"/>
     <w:rsid w:val="008C47B2"/>
     <w:rsid w:val="008C6EE3"/>
     <w:rsid w:val="008D2683"/>
     <w:rsid w:val="008D40ED"/>
     <w:rsid w:val="008E0860"/>
     <w:rsid w:val="008E1506"/>
     <w:rsid w:val="008E1AFE"/>
     <w:rsid w:val="008E725D"/>
     <w:rsid w:val="008F3FCC"/>
     <w:rsid w:val="008F5878"/>
     <w:rsid w:val="008F776E"/>
+    <w:rsid w:val="008F77D5"/>
     <w:rsid w:val="008F7F5D"/>
     <w:rsid w:val="0090001C"/>
     <w:rsid w:val="009014F2"/>
     <w:rsid w:val="00905DAD"/>
     <w:rsid w:val="0091287C"/>
     <w:rsid w:val="00913A35"/>
+    <w:rsid w:val="009173D9"/>
     <w:rsid w:val="0092595D"/>
     <w:rsid w:val="00926077"/>
     <w:rsid w:val="009374F2"/>
+    <w:rsid w:val="009379A7"/>
     <w:rsid w:val="00946376"/>
+    <w:rsid w:val="0095241B"/>
     <w:rsid w:val="0095331A"/>
     <w:rsid w:val="0095600C"/>
     <w:rsid w:val="009626B8"/>
     <w:rsid w:val="00966F18"/>
     <w:rsid w:val="009670E2"/>
     <w:rsid w:val="00971215"/>
     <w:rsid w:val="0097435D"/>
     <w:rsid w:val="0098123C"/>
     <w:rsid w:val="00984503"/>
     <w:rsid w:val="00984577"/>
     <w:rsid w:val="009860DB"/>
     <w:rsid w:val="00990FAC"/>
     <w:rsid w:val="009920A4"/>
     <w:rsid w:val="0099222C"/>
     <w:rsid w:val="009A0FCA"/>
     <w:rsid w:val="009A103E"/>
     <w:rsid w:val="009A2B58"/>
     <w:rsid w:val="009A2DCC"/>
     <w:rsid w:val="009A5926"/>
     <w:rsid w:val="009B2ED6"/>
     <w:rsid w:val="009C204E"/>
     <w:rsid w:val="009C6C04"/>
     <w:rsid w:val="009D018E"/>
     <w:rsid w:val="009D07A1"/>
     <w:rsid w:val="009D1233"/>
     <w:rsid w:val="009D499C"/>
     <w:rsid w:val="009D4A33"/>
     <w:rsid w:val="009E28A6"/>
     <w:rsid w:val="009F40F2"/>
     <w:rsid w:val="009F44B6"/>
     <w:rsid w:val="009F5BB0"/>
     <w:rsid w:val="00A02193"/>
     <w:rsid w:val="00A03F57"/>
     <w:rsid w:val="00A0468A"/>
     <w:rsid w:val="00A154C0"/>
     <w:rsid w:val="00A175FA"/>
     <w:rsid w:val="00A27DC3"/>
     <w:rsid w:val="00A31BA7"/>
     <w:rsid w:val="00A37AAD"/>
+    <w:rsid w:val="00A42148"/>
     <w:rsid w:val="00A427BD"/>
     <w:rsid w:val="00A5336A"/>
     <w:rsid w:val="00A62291"/>
     <w:rsid w:val="00A62468"/>
     <w:rsid w:val="00A662CC"/>
     <w:rsid w:val="00A73187"/>
     <w:rsid w:val="00A75547"/>
     <w:rsid w:val="00A75C16"/>
     <w:rsid w:val="00A771F0"/>
     <w:rsid w:val="00A8728F"/>
     <w:rsid w:val="00A90D71"/>
     <w:rsid w:val="00A91B96"/>
     <w:rsid w:val="00AA2F60"/>
     <w:rsid w:val="00AB548F"/>
     <w:rsid w:val="00AB66CB"/>
     <w:rsid w:val="00AC7226"/>
     <w:rsid w:val="00AD02E0"/>
     <w:rsid w:val="00AD3163"/>
     <w:rsid w:val="00AD5B7B"/>
     <w:rsid w:val="00AE3760"/>
+    <w:rsid w:val="00AE4583"/>
     <w:rsid w:val="00AE7DE2"/>
     <w:rsid w:val="00AF0803"/>
     <w:rsid w:val="00AF0956"/>
     <w:rsid w:val="00B0084D"/>
     <w:rsid w:val="00B126A3"/>
     <w:rsid w:val="00B126E8"/>
     <w:rsid w:val="00B17D93"/>
     <w:rsid w:val="00B225C9"/>
     <w:rsid w:val="00B26314"/>
     <w:rsid w:val="00B3331A"/>
     <w:rsid w:val="00B336C3"/>
+    <w:rsid w:val="00B402A9"/>
+    <w:rsid w:val="00B40F39"/>
     <w:rsid w:val="00B41D9F"/>
     <w:rsid w:val="00B41F38"/>
     <w:rsid w:val="00B45503"/>
     <w:rsid w:val="00B5055E"/>
     <w:rsid w:val="00B51993"/>
     <w:rsid w:val="00B53822"/>
     <w:rsid w:val="00B5569D"/>
     <w:rsid w:val="00B630BD"/>
     <w:rsid w:val="00B636DF"/>
     <w:rsid w:val="00B643F7"/>
     <w:rsid w:val="00B64511"/>
     <w:rsid w:val="00B64DF5"/>
     <w:rsid w:val="00B66C4D"/>
     <w:rsid w:val="00B67845"/>
     <w:rsid w:val="00B67BC5"/>
     <w:rsid w:val="00B746A3"/>
     <w:rsid w:val="00B750E6"/>
+    <w:rsid w:val="00B77B10"/>
     <w:rsid w:val="00B83F85"/>
     <w:rsid w:val="00B878E2"/>
+    <w:rsid w:val="00BA086A"/>
     <w:rsid w:val="00BA0C9A"/>
     <w:rsid w:val="00BA266A"/>
     <w:rsid w:val="00BA3AFD"/>
     <w:rsid w:val="00BA6C79"/>
     <w:rsid w:val="00BB06B1"/>
+    <w:rsid w:val="00BB1C99"/>
     <w:rsid w:val="00BB2FD7"/>
     <w:rsid w:val="00BC4A2C"/>
     <w:rsid w:val="00BD0D4C"/>
+    <w:rsid w:val="00BD211B"/>
     <w:rsid w:val="00BD3475"/>
     <w:rsid w:val="00BD615B"/>
     <w:rsid w:val="00BE13DC"/>
     <w:rsid w:val="00BF0798"/>
     <w:rsid w:val="00BF17FD"/>
     <w:rsid w:val="00BF3461"/>
     <w:rsid w:val="00C035FA"/>
     <w:rsid w:val="00C0542C"/>
     <w:rsid w:val="00C07992"/>
     <w:rsid w:val="00C07BFB"/>
     <w:rsid w:val="00C10644"/>
+    <w:rsid w:val="00C11964"/>
     <w:rsid w:val="00C265AC"/>
     <w:rsid w:val="00C321CE"/>
     <w:rsid w:val="00C3316F"/>
     <w:rsid w:val="00C365A6"/>
     <w:rsid w:val="00C4062D"/>
     <w:rsid w:val="00C459F4"/>
     <w:rsid w:val="00C46647"/>
     <w:rsid w:val="00C50302"/>
     <w:rsid w:val="00C5299C"/>
     <w:rsid w:val="00C54347"/>
     <w:rsid w:val="00C60CD8"/>
     <w:rsid w:val="00C61F71"/>
     <w:rsid w:val="00C62A0F"/>
     <w:rsid w:val="00C63D3C"/>
     <w:rsid w:val="00C64802"/>
     <w:rsid w:val="00C66B20"/>
+    <w:rsid w:val="00C70349"/>
     <w:rsid w:val="00C77B1F"/>
     <w:rsid w:val="00C827D9"/>
     <w:rsid w:val="00C83C4B"/>
     <w:rsid w:val="00C850C7"/>
     <w:rsid w:val="00C852EF"/>
     <w:rsid w:val="00C95653"/>
     <w:rsid w:val="00CA3ABF"/>
     <w:rsid w:val="00CA5FD9"/>
     <w:rsid w:val="00CA6BC2"/>
     <w:rsid w:val="00CB216E"/>
     <w:rsid w:val="00CB5718"/>
     <w:rsid w:val="00CB5E16"/>
     <w:rsid w:val="00CB6418"/>
     <w:rsid w:val="00CC02F0"/>
     <w:rsid w:val="00CC13A4"/>
     <w:rsid w:val="00CC53E8"/>
     <w:rsid w:val="00CC5A36"/>
     <w:rsid w:val="00CD25AC"/>
     <w:rsid w:val="00CD42EE"/>
     <w:rsid w:val="00CE3CDE"/>
     <w:rsid w:val="00CE4085"/>
+    <w:rsid w:val="00CE599A"/>
+    <w:rsid w:val="00CF06CD"/>
     <w:rsid w:val="00CF3A1E"/>
     <w:rsid w:val="00CF6DB1"/>
+    <w:rsid w:val="00CF7CFA"/>
     <w:rsid w:val="00D012F7"/>
     <w:rsid w:val="00D05263"/>
     <w:rsid w:val="00D0602C"/>
     <w:rsid w:val="00D06567"/>
     <w:rsid w:val="00D22C56"/>
     <w:rsid w:val="00D249D6"/>
     <w:rsid w:val="00D25F60"/>
     <w:rsid w:val="00D2645B"/>
     <w:rsid w:val="00D35047"/>
     <w:rsid w:val="00D372FA"/>
     <w:rsid w:val="00D40B59"/>
     <w:rsid w:val="00D44FDA"/>
     <w:rsid w:val="00D5604F"/>
     <w:rsid w:val="00D56854"/>
     <w:rsid w:val="00D6278C"/>
     <w:rsid w:val="00D65CB2"/>
     <w:rsid w:val="00D663EF"/>
     <w:rsid w:val="00D67AB2"/>
     <w:rsid w:val="00D7440C"/>
     <w:rsid w:val="00D76307"/>
     <w:rsid w:val="00D76D28"/>
     <w:rsid w:val="00D86E99"/>
     <w:rsid w:val="00D9117A"/>
+    <w:rsid w:val="00D912ED"/>
+    <w:rsid w:val="00D91B1B"/>
     <w:rsid w:val="00D93A3E"/>
     <w:rsid w:val="00D97CC7"/>
     <w:rsid w:val="00DA3E7A"/>
     <w:rsid w:val="00DA563F"/>
     <w:rsid w:val="00DA5736"/>
+    <w:rsid w:val="00DA5D24"/>
     <w:rsid w:val="00DB0935"/>
     <w:rsid w:val="00DB0AD0"/>
     <w:rsid w:val="00DB6F26"/>
     <w:rsid w:val="00DC0C15"/>
     <w:rsid w:val="00DC2E70"/>
     <w:rsid w:val="00DC6C26"/>
     <w:rsid w:val="00DC791B"/>
     <w:rsid w:val="00DD0144"/>
     <w:rsid w:val="00DD5402"/>
     <w:rsid w:val="00DD6895"/>
     <w:rsid w:val="00DE26BC"/>
     <w:rsid w:val="00DE78F5"/>
     <w:rsid w:val="00DF47F1"/>
+    <w:rsid w:val="00E00B14"/>
     <w:rsid w:val="00E05052"/>
     <w:rsid w:val="00E06607"/>
     <w:rsid w:val="00E06DF8"/>
     <w:rsid w:val="00E076FF"/>
     <w:rsid w:val="00E10111"/>
     <w:rsid w:val="00E106AF"/>
     <w:rsid w:val="00E1310B"/>
     <w:rsid w:val="00E13BA4"/>
     <w:rsid w:val="00E152DA"/>
     <w:rsid w:val="00E16198"/>
     <w:rsid w:val="00E203A4"/>
     <w:rsid w:val="00E2175B"/>
     <w:rsid w:val="00E230C1"/>
+    <w:rsid w:val="00E27DB4"/>
     <w:rsid w:val="00E33A58"/>
     <w:rsid w:val="00E3433C"/>
     <w:rsid w:val="00E379AC"/>
     <w:rsid w:val="00E43644"/>
     <w:rsid w:val="00E43F3D"/>
     <w:rsid w:val="00E45800"/>
     <w:rsid w:val="00E526F4"/>
     <w:rsid w:val="00E5368B"/>
     <w:rsid w:val="00E55017"/>
     <w:rsid w:val="00E60B3B"/>
     <w:rsid w:val="00E679C6"/>
     <w:rsid w:val="00E74DA2"/>
+    <w:rsid w:val="00E8218A"/>
     <w:rsid w:val="00E83387"/>
     <w:rsid w:val="00E83FAA"/>
     <w:rsid w:val="00E92FB8"/>
     <w:rsid w:val="00E93E92"/>
     <w:rsid w:val="00E95B73"/>
     <w:rsid w:val="00EA3747"/>
     <w:rsid w:val="00EB218F"/>
     <w:rsid w:val="00EB6E41"/>
     <w:rsid w:val="00EB76BB"/>
     <w:rsid w:val="00EC150E"/>
     <w:rsid w:val="00EC4F1D"/>
     <w:rsid w:val="00EC6890"/>
     <w:rsid w:val="00ED27A6"/>
+    <w:rsid w:val="00ED5688"/>
     <w:rsid w:val="00ED6897"/>
     <w:rsid w:val="00EE216F"/>
     <w:rsid w:val="00EE2AE5"/>
     <w:rsid w:val="00EE3B02"/>
     <w:rsid w:val="00EF4845"/>
     <w:rsid w:val="00EF74A3"/>
     <w:rsid w:val="00F002A5"/>
     <w:rsid w:val="00F0170E"/>
     <w:rsid w:val="00F064FA"/>
     <w:rsid w:val="00F0661B"/>
     <w:rsid w:val="00F20C71"/>
     <w:rsid w:val="00F21594"/>
     <w:rsid w:val="00F21C79"/>
     <w:rsid w:val="00F21F43"/>
     <w:rsid w:val="00F30275"/>
     <w:rsid w:val="00F320B6"/>
     <w:rsid w:val="00F36F3E"/>
     <w:rsid w:val="00F37CB2"/>
     <w:rsid w:val="00F4125B"/>
     <w:rsid w:val="00F43FA1"/>
     <w:rsid w:val="00F444C9"/>
     <w:rsid w:val="00F44973"/>
     <w:rsid w:val="00F51A3B"/>
     <w:rsid w:val="00F53E77"/>
     <w:rsid w:val="00F62AC6"/>
     <w:rsid w:val="00F64745"/>
     <w:rsid w:val="00F66E6A"/>
     <w:rsid w:val="00F67A91"/>
     <w:rsid w:val="00F7369B"/>
     <w:rsid w:val="00F763B7"/>
     <w:rsid w:val="00F844F0"/>
     <w:rsid w:val="00F85F2A"/>
     <w:rsid w:val="00F87C15"/>
+    <w:rsid w:val="00F90CA9"/>
     <w:rsid w:val="00F94173"/>
     <w:rsid w:val="00FA17C6"/>
     <w:rsid w:val="00FA2F78"/>
     <w:rsid w:val="00FA7533"/>
     <w:rsid w:val="00FB0D6A"/>
     <w:rsid w:val="00FB2156"/>
+    <w:rsid w:val="00FB45C5"/>
     <w:rsid w:val="00FB4C94"/>
     <w:rsid w:val="00FC00D1"/>
     <w:rsid w:val="00FC1A40"/>
     <w:rsid w:val="00FC31E0"/>
     <w:rsid w:val="00FC345A"/>
     <w:rsid w:val="00FC4602"/>
     <w:rsid w:val="00FC59D0"/>
+    <w:rsid w:val="00FE0304"/>
     <w:rsid w:val="00FE1CBA"/>
     <w:rsid w:val="00FE63B5"/>
     <w:rsid w:val="00FF135E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1D98BC99"/>
+  <w15:docId w15:val="{5C7F4FA4-0F24-4366-A776-52F761E12E67}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00326B53"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AF0956"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
@@ -12855,51 +18021,50 @@
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="No Spacing"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00736937"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
@@ -13117,65 +18282,58 @@
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ad">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00E06607"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="ae">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00461FE2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E95B73"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af0">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E95B73"/>
@@ -13183,242 +18341,52 @@
   <w:style w:type="paragraph" w:styleId="af1">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af2"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E95B73"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af2">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E95B73"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
-[...188 lines deleted...]
-
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="91316552">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="368649089">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13462,51 +18430,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1927574953">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -13759,78 +18727,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{104B788B-2D11-40A7-AF9F-FAB4A88E3DC7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{678905B2-70F3-4BCA-80EA-2504D36DF662}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>10211</Characters>
+  <Pages>1</Pages>
+  <Words>1784</Words>
+  <Characters>10175</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>85</Lines>
+  <Lines>84</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11979</CharactersWithSpaces>
+  <CharactersWithSpaces>11936</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>PK</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>