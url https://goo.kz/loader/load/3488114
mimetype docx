--- v0 (2025-12-14)
+++ v1 (2026-04-15)
@@ -4,254 +4,278 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00143263" w:rsidRPr="00143263" w:rsidRDefault="00143263" w:rsidP="00143263">
+    <w:p w:rsidR="006C42D6" w:rsidRPr="007A4FD7" w:rsidRDefault="006C42D6" w:rsidP="006C42D6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00143263">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="007A4FD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="002774B3" w:rsidRDefault="00C45610" w:rsidP="00C45610">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ХҚКО</w:t>
+      </w:r>
+      <w:r w:rsidR="00B16085">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-ға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бармай</w:t>
+      </w:r>
+      <w:r w:rsidR="00B16085">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қашықтан сәйкестендіру бойынша Қазақстан Республикасы Ұлттық куәландырушы орталығының ЭЦҚ кілттерін алу үшін жеке тұлғаның </w:t>
+      </w:r>
+      <w:r w:rsidR="00B16085">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>нұсқау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>лығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002774B3" w:rsidRDefault="00B16085" w:rsidP="00C45610">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002774B3">
-[...13 lines deleted...]
-    <w:p w:rsidR="00C45610" w:rsidRPr="002774B3" w:rsidRDefault="002774B3" w:rsidP="002774B3">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қашықтықтан ЭЦҚ алу үшін</w:t>
+      </w:r>
+      <w:r w:rsidR="006C42D6" w:rsidRPr="007A4FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C45610" w:rsidRPr="006C42D6" w:rsidRDefault="00B16085" w:rsidP="006C42D6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16085">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Egov.kz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C42D6" w:rsidRPr="007A4FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Н</w:t>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Roboto Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>э</w:t>
+      </w:r>
+      <w:r w:rsidR="006C42D6" w:rsidRPr="007A4FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лектрондық үкімет" порталының басты бетінде </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B16085">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="1155CC"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Roboto Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қашықтықтан </w:t>
+      </w:r>
+      <w:r w:rsidR="006C42D6" w:rsidRPr="00B16085">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="1155CC"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...33 lines deleted...]
-    <w:p w:rsidR="00C45610" w:rsidRPr="002774B3" w:rsidRDefault="00C45610" w:rsidP="002774B3">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ЭЦҚ алу</w:t>
+      </w:r>
+      <w:r w:rsidR="006C42D6" w:rsidRPr="007A4FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> батырмасын басыңыз</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C45610" w:rsidRPr="006C42D6" w:rsidRDefault="006C42D6" w:rsidP="006C42D6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...67 lines deleted...]
-        <w:t>»</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C42D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жүйе жеке компьютеріңізде орнатылған веб-камераның болуын тексереді. Қалқымалы терезеде "</w:t>
+      </w:r>
+      <w:r w:rsidR="00B16085">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ұқсат ету" </w:t>
+      </w:r>
+      <w:r w:rsidR="00B16085">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>батырмасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">н басу </w:t>
+      </w:r>
+      <w:r w:rsidR="00B16085">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қажет</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C45610" w:rsidRPr="002774B3" w:rsidRDefault="00834F6D" w:rsidP="00B96C34">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002774B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>567690</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -316,150 +340,145 @@
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C45610" w:rsidRPr="002774B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="595FF1E4" wp14:editId="378093B8">
             <wp:extent cx="5912370" cy="2361363"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="12" name="Рисунок 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId8"/>
+                    <a:blip r:embed="rId7"/>
                     <a:srcRect t="3302" r="454" b="26126"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5913455" cy="2361796"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C45610" w:rsidRPr="002774B3" w:rsidRDefault="00A95EC8" w:rsidP="00A95EC8">
+    <w:p w:rsidR="00C45610" w:rsidRPr="006C42D6" w:rsidRDefault="00B16085" w:rsidP="006C42D6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...35 lines deleted...]
-      <w:r w:rsidR="00C45610" w:rsidRPr="002774B3">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Кейін</w:t>
+      </w:r>
+      <w:r w:rsidR="006C42D6" w:rsidRPr="006C42D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002774B3" w:rsidRPr="002774B3">
-[...18 lines deleted...]
-        <w:t>БМГ необходимо указать Ваш ИИН</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>С</w:t>
+      </w:r>
+      <w:r w:rsidR="006C42D6" w:rsidRPr="006C42D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ізді МАБ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidR="006C42D6" w:rsidRPr="006C42D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а тіркеуді тексеру үшін ЖСН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-ді</w:t>
+      </w:r>
+      <w:r w:rsidR="006C42D6" w:rsidRPr="006C42D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсету қажет</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C45610" w:rsidRPr="002774B3" w:rsidRDefault="00834F6D" w:rsidP="00C45610">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002774B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38903F18" wp14:editId="10D14753">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>396973</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1333381</wp:posOffset>
                 </wp:positionV>
@@ -528,143 +547,140 @@
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C45610" w:rsidRPr="002774B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CCAB840" wp14:editId="08D48AFB">
             <wp:extent cx="5897118" cy="2195279"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:docPr id="16" name="Рисунок 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId9"/>
+                    <a:blip r:embed="rId8"/>
                     <a:srcRect t="9624" r="707" b="24662"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5898382" cy="2195749"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="0056470E" w:rsidRPr="002774B3" w:rsidRDefault="0056470E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002774B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C45610" w:rsidRPr="002774B3" w:rsidRDefault="00C45610" w:rsidP="00A95EC8">
+    <w:p w:rsidR="00C45610" w:rsidRPr="006C42D6" w:rsidRDefault="006C42D6" w:rsidP="006C42D6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002774B3">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C42D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">В случае успешной </w:t>
-[...31 lines deleted...]
-        <w:t>код, полученный с номера 1414)</w:t>
+        <w:t xml:space="preserve">Тексеру сәтті өткен жағдайда, бір реттік </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6473B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>парольді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C42D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1414 нөмірінен </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6473B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>келіп түскен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C42D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SMS-код) енгізу қажет)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C45610" w:rsidRPr="002774B3" w:rsidRDefault="00A95EC8" w:rsidP="00C45610">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002774B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6281C1A5" wp14:editId="26EECA8F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>391180</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1700053</wp:posOffset>
                 </wp:positionV>
@@ -735,158 +751,173 @@
       </w:r>
       <w:r w:rsidR="00997C9C" w:rsidRPr="00997C9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5938584" cy="2557010"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:docPr id="120" name="Рисунок 120" descr="C:\Users\860223350572\Downloads\3.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 17" descr="C:\Users\860223350572\Downloads\3.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="9907" b="13556"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="2557803"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C45610" w:rsidRPr="002774B3" w:rsidRDefault="00C45610" w:rsidP="00C45610">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002774B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">*В случае если Вы не зарегистрированы в БМГ, </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="00C45610" w:rsidRPr="002774B3" w:rsidRDefault="0056470E" w:rsidP="00A95EC8">
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="006C42D6" w:rsidRPr="006C42D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C42D6" w:rsidRPr="007A4FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Егер сіз </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6473B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>МАБ</w:t>
+      </w:r>
+      <w:r w:rsidR="006C42D6" w:rsidRPr="007A4FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-д</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6473B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="006C42D6" w:rsidRPr="007A4FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тіркелмеген болсаңыз немесе бір реттік парольді алмаған болсаңыз, жүйе Сізді және телефон нөміріңізді тіркеуді/қайта тіркеуді ұсынады. Ол үшін </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6473B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>С</w:t>
+      </w:r>
+      <w:r w:rsidR="006C42D6" w:rsidRPr="007A4FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>із:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C42D6" w:rsidRPr="006C42D6" w:rsidRDefault="006C42D6" w:rsidP="006C42D6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C42D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Беттің төменгі оң жақ бұрышында орналасқан Kenes виртуалды көмекшісін басыңыз және қалаған тілді таңдаңыз</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C45610" w:rsidRPr="002774B3" w:rsidRDefault="00997C9C" w:rsidP="00B96C34">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002774B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1656B543" wp14:editId="177480EB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="rightMargin">
                   <wp:posOffset>-1021655</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1862880</wp:posOffset>
@@ -1044,207 +1075,148 @@
       </w:r>
       <w:r w:rsidRPr="00997C9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5939091" cy="2900203"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:docPr id="116" name="Рисунок 116" descr="C:\Users\860223350572\Desktop\Новая папка\4.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\860223350572\Desktop\Новая папка\4.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="9784" b="3414"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="2900855"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="0056470E" w:rsidRPr="002774B3" w:rsidRDefault="0056470E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002774B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95EC8" w:rsidRPr="002774B3" w:rsidRDefault="00BC4DA5" w:rsidP="00A95EC8">
+    <w:p w:rsidR="00A95EC8" w:rsidRPr="002774B3" w:rsidRDefault="006C42D6" w:rsidP="006C42D6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002774B3">
+      <w:r w:rsidRPr="006C42D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Нажать на иконку </w:t>
-[...91 lines deleted...]
-        <w:t>»</w:t>
+        <w:t>Ассистенттің төменгі панеліндегі белгішеге және "</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6473B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C42D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>обильді азаматтар базасында тірке</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6473B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C42D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>у" мәтінінің астындағы "бейне қоңырау" батырмасын бас</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6473B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ыңыз</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BC4DA5" w:rsidRPr="002774B3" w:rsidRDefault="003E0701" w:rsidP="00A95EC8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002774B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04E63D10" wp14:editId="0FC1442A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>4865314</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1691640</wp:posOffset>
                 </wp:positionV>
@@ -1401,302 +1373,418 @@
       </w:r>
       <w:r w:rsidR="00997C9C" w:rsidRPr="00997C9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5938546" cy="2888014"/>
             <wp:effectExtent l="0" t="0" r="5080" b="7620"/>
             <wp:docPr id="122" name="Рисунок 122" descr="C:\Users\860223350572\Desktop\Новая папка\5.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 19" descr="C:\Users\860223350572\Desktop\Новая папка\5.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId13" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="9659" b="3895"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="2888928"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00BC4DA5" w:rsidRPr="002774B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DA5" w:rsidRPr="002774B3" w:rsidRDefault="00BC4DA5" w:rsidP="00A95EC8">
+    <w:p w:rsidR="00BC4DA5" w:rsidRPr="002774B3" w:rsidRDefault="006C42D6" w:rsidP="006C42D6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002774B3">
-[...28 lines deleted...]
-    <w:p w:rsidR="00A95EC8" w:rsidRPr="002774B3" w:rsidRDefault="00A95EC8" w:rsidP="00A95EC8">
+      <w:r w:rsidRPr="006C42D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Оператор бейне қоңырауды қабылдағаннан кейін жеке куәлігі</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ңізді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C42D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсеті</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ңіз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C42D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, ЖСН</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ді, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C42D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">телефон нөмірін және бір реттік </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>парольді</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16E1A" w:rsidRPr="00A16E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>айтыңыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A95EC8" w:rsidRPr="002774B3" w:rsidRDefault="006C42D6" w:rsidP="006C42D6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002774B3">
-[...35 lines deleted...]
-    <w:p w:rsidR="00BC4DA5" w:rsidRPr="002774B3" w:rsidRDefault="00BC4DA5" w:rsidP="00A95EC8">
+      <w:r w:rsidRPr="006C42D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>МАБ-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C42D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а сәтті тіркелгеннен кейін </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16E1A" w:rsidRPr="006C42D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ортал бетін жаңарт</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ыңыз</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16E1A" w:rsidRPr="006C42D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C42D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2,3-тармақтарда көрсетілген қадамдарға сәйкес ЖСН-ді, сондай-ақ бір реттік парольді қайта енгіз</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>іңіз</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC4DA5" w:rsidRPr="002774B3" w:rsidRDefault="006C42D6" w:rsidP="006C42D6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002774B3">
-[...25 lines deleted...]
-    <w:p w:rsidR="00BC4DA5" w:rsidRPr="002774B3" w:rsidRDefault="00BC4DA5" w:rsidP="008C3D65">
+      <w:r w:rsidRPr="006C42D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жүйе Сіздің дербес компьютеріңізде орнатылған / іске қосылған NCALayer </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>БҚ бар болуын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C42D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тексереді</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC4DA5" w:rsidRPr="006C42D6" w:rsidRDefault="006C42D6" w:rsidP="008C3D65">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Орнатылған </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>БҚ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болмаған жағдайда, жүйе NCALayer </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">БҚ орнату файлын </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жүктеуді ұсынады. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16E1A" w:rsidRPr="007A4FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Пайдаланушы</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16E1A" w:rsidRPr="007A4FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C91C33" w:rsidRPr="002774B3">
-[...39 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="007A4FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NCALayer </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>БҚ орнату жөніндегі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нұсқаулығы </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16E1A" w:rsidRPr="007A4FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">http://www.pki.gov.kz/nl_ru </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16E1A" w:rsidRPr="007A4FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сілтеме</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сі</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16E1A" w:rsidRPr="007A4FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бойынша </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ұлттық куәландырушы орталығының сайтында қолжетімді </w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00C45610" w:rsidRPr="002774B3" w:rsidRDefault="00C91C33" w:rsidP="00B96C34">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002774B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251732992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33BFCF67" wp14:editId="60846255">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>413687</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1868987</wp:posOffset>
                 </wp:positionV>
@@ -1769,153 +1857,142 @@
       </w:r>
       <w:r w:rsidR="00997C9C" w:rsidRPr="00997C9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5938512" cy="2205318"/>
             <wp:effectExtent l="0" t="0" r="5715" b="5080"/>
             <wp:docPr id="123" name="Рисунок 123" descr="C:\Users\860223350572\Desktop\Новая папка\6.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 20" descr="C:\Users\860223350572\Desktop\Новая папка\6.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId15" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="9381" b="24815"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="2206028"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="0056470E" w:rsidRPr="002774B3" w:rsidRDefault="0056470E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002774B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A7008A" w:rsidRPr="002774B3" w:rsidRDefault="00A7008A" w:rsidP="00C91C33">
+    <w:p w:rsidR="00A7008A" w:rsidRPr="002774B3" w:rsidRDefault="006C42D6" w:rsidP="006C42D6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002774B3">
+      <w:r w:rsidRPr="006C42D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">После успешной установки </w:t>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> на кнопку «Перейти к получению ЭЦП»</w:t>
+        <w:t xml:space="preserve">NCALayer </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">БҚ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C42D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>сәтті орнат</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ылғаннан </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C42D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>кейін "ЭЦҚ алуға көшу" батырмасын басыңыз</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002B6C05" w:rsidRPr="002774B3" w:rsidRDefault="00A95EC8" w:rsidP="002B6C05">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002774B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="556CC337" wp14:editId="4889FA5C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>377189</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -1992,735 +2069,1092 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5938510" cy="2283931"/>
             <wp:effectExtent l="0" t="0" r="5715" b="2540"/>
             <wp:docPr id="124" name="Рисунок 124" descr="C:\Users\860223350572\Desktop\Новая папка\9.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 21" descr="C:\Users\860223350572\Desktop\Новая папка\9.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId16" cstate="print">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="9411" b="22225"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="2284668"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E7BAD" w:rsidRPr="002774B3" w:rsidRDefault="00A7008A" w:rsidP="00A95EC8">
+    <w:p w:rsidR="004670E1" w:rsidRPr="004670E1" w:rsidRDefault="004670E1" w:rsidP="00296B0D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...25 lines deleted...]
-        <w:t>.</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004670E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сізге қашықтан сәйкестендіру </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>беті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004670E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ашылады, онда </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">МАБ-да </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004670E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тіркелген телефон нөмірін енгізу қажет болады.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009E7BAD" w:rsidRPr="002774B3" w:rsidRDefault="00143263" w:rsidP="009E7BAD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="7CE99901" wp14:editId="289FBD11">
             <wp:extent cx="5731200" cy="3352800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="image4.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image4.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId14"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731200" cy="3352800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00143263" w:rsidRPr="00143263" w:rsidRDefault="00143263" w:rsidP="00143263">
+    <w:p w:rsidR="004670E1" w:rsidRPr="00296B0D" w:rsidRDefault="004670E1" w:rsidP="00296B0D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00296B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:t>Сообщение приходит в течение 2 минут, если вы не получили СМС, нажмите на ссылку “Отправить повторно”.</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>SMS-тен кодты енгізіңіз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00296B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>. Хабарлама 2 минут ішінде келеді, егер сіз SMS алмаған болсаңыз, "</w:t>
+      </w:r>
+      <w:r w:rsidR="00296B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00296B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>айта жіберу"</w:t>
+      </w:r>
+      <w:r w:rsidR="00296B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00296B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сілтемесін </w:t>
+      </w:r>
+      <w:r w:rsidR="00296B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>басы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00296B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ңыз.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C45610" w:rsidRPr="00143263" w:rsidRDefault="00143263" w:rsidP="00143263">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="2A6DE69A" wp14:editId="553479AF">
             <wp:extent cx="5731200" cy="3340100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="image1.jpg"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18"/>
+                    <a:blip r:embed="rId15"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731200" cy="3340100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D27B7" w:rsidRPr="00143263" w:rsidRDefault="00143263" w:rsidP="001D27B7">
+    <w:p w:rsidR="004670E1" w:rsidRPr="009F1607" w:rsidRDefault="004670E1" w:rsidP="009F1607">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:t>ИИН состоит из 12 цифр. Вводите только свой ИИН и перед отправкой убедитесь в корректности введенного вами ИИН.</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ЖСН енгізіңіз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. ЖСН 12 </w:t>
+      </w:r>
+      <w:r w:rsidR="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>цифрд</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ан тұрады. Тек өзіңіздің ЖСН енгізіңіз және жөнелту алдында сіз енгізген ЖСН-нің дұрыстығына көз жеткізіңіз.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D21431" w:rsidRPr="00143263" w:rsidRDefault="00143263" w:rsidP="00143263">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="5B5D8A58" wp14:editId="2E914309">
             <wp:extent cx="5731200" cy="3352800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="7" name="image3.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19"/>
+                    <a:blip r:embed="rId16"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731200" cy="3352800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D21431" w:rsidRPr="002774B3" w:rsidRDefault="00D21431">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D21431" w:rsidRPr="002774B3" w:rsidRDefault="00143263" w:rsidP="00A95EC8">
+    <w:p w:rsidR="004670E1" w:rsidRPr="009F1607" w:rsidRDefault="004670E1" w:rsidP="009F1607">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-      </w:r>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Бейне тексеруден өтіңіз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бетіңіз жақсы көрінетін болсын. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Бейне тестінің нұсқауларын орындаңыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004670E1" w:rsidRPr="004670E1" w:rsidRDefault="004670E1" w:rsidP="004670E1">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00D21431" w:rsidRPr="002774B3" w:rsidRDefault="00024793">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="0A492322" wp14:editId="32D57A70">
             <wp:extent cx="5731200" cy="3568700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="8" name="image5.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image5.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20"/>
+                    <a:blip r:embed="rId17"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731200" cy="3568700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00024793" w:rsidRDefault="00024793" w:rsidP="00024793">
+    <w:p w:rsidR="004670E1" w:rsidRPr="009F1607" w:rsidRDefault="004670E1" w:rsidP="009F1607">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00024793" w:rsidRDefault="00024793" w:rsidP="00024793">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Егер бейне сәйкестендіру бірінші рет болмаса, </w:t>
+      </w:r>
+      <w:r w:rsidR="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>іс-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>әрекетті қайталаңыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004670E1" w:rsidRPr="009F1607" w:rsidRDefault="004670E1" w:rsidP="009F1607">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Егер, бейне-тексеру кезінде сіздің тексеру фотосуретіңіз бейнеде көрсетілген</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r w:rsidR="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>болмаса</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, онда сіздің Digital ID</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-іңіз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> автоматты түрде модератор</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тексеруге жіберіледі, </w:t>
+      </w:r>
+      <w:r w:rsidR="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ж</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>үйе операторы</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сіздің </w:t>
+      </w:r>
+      <w:r w:rsidR="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аккаунтыңызды </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тексеруі</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> күтіңіз. Тексеру уақыты операторлардың жұмыс жүктемесіне байланысты. Бірақ</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алаңдамаңыз,</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>біз Сізге тексеру нәтижелері туралы SMS-хабарлама жібереміз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00775E7D" w:rsidRPr="009F1607" w:rsidRDefault="004670E1" w:rsidP="009F1607">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="00775E7D" w:rsidRPr="002774B3" w:rsidRDefault="00264742" w:rsidP="00A95EC8">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Назар аударыңыз:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бет</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>іңіз жақсы көрінуі тіис.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қосымша жарықты қосыңыз, беті</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ңіз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>белгіленге</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>н орта</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>д болсын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Кадрға басқа адамдардың түспеуін т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ексеріңіз. Дайын болған</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ыңызда</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Бастау"</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> батырмасын </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>басыңыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004670E1" w:rsidRPr="009F1607" w:rsidRDefault="004670E1" w:rsidP="009F1607">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F1607">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қалқымалы терезеде ҚР Ұлттық куәландырушы орталығының сервисіне кіруге рұқсат беру. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00775E7D" w:rsidRPr="002774B3" w:rsidRDefault="00024793">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024793">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5940425" cy="2960613"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:docPr id="11" name="Рисунок 11" descr="C:\Users\920817350644\Pictures\Screenshots\Снимок экрана (13).png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\920817350644\Pictures\Screenshots\Снимок экрана (13).png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21" cstate="print">
+                    <a:blip r:embed="rId18" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="2960613"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00153FF0" w:rsidRPr="002774B3" w:rsidRDefault="001C0498" w:rsidP="008C3D65">
+    <w:p w:rsidR="004670E1" w:rsidRPr="007A4FD7" w:rsidRDefault="004670E1" w:rsidP="004670E1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002774B3">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96F73">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Откроется страница Национального удостоверяющего центра. Вам необходимо ознакомится с Пользовательским </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006A2F3A" w:rsidRPr="006A2F3A">
+        <w:t>Ұлттық куәландыру орталығының беті ашылады. Сізге пайдаланушы келісімімен танысып,</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002774B3">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Растау" батырмасын басу қажет</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004670E1" w:rsidRPr="004670E1" w:rsidRDefault="004670E1" w:rsidP="004670E1">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00775E7D" w:rsidRPr="002774B3" w:rsidRDefault="00264742">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00264742">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:w w:val="0"/>
           <w:sz w:val="0"/>
           <w:szCs w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:shd w:val="clear" w:color="000000" w:fill="000000"/>
           <w:lang w:val="x-none" w:eastAsia="x-none" w:bidi="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00264742">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5940425" cy="2949468"/>
             <wp:effectExtent l="0" t="0" r="3175" b="3810"/>
             <wp:docPr id="13" name="Рисунок 13" descr="C:\Users\920817350644\Pictures\Screenshots\Снимок экрана (14).png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="C:\Users\920817350644\Pictures\Screenshots\Снимок экрана (14).png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22" cstate="print">
+                    <a:blip r:embed="rId19" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="2949468"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00153FF0" w:rsidRPr="002774B3" w:rsidRDefault="00C91C33" w:rsidP="008C3D65">
+    <w:p w:rsidR="004670E1" w:rsidRPr="004670E1" w:rsidRDefault="004670E1" w:rsidP="004670E1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...32 lines deleted...]
-        <w:t>выберите необходимое.</w:t>
+      <w:r w:rsidRPr="00C96F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Өтініш нысанында ЭЦҚ туралы түрлі хабарламаларды алу үшін электрондық поштаны көрсетуге болады. Кілт </w:t>
+      </w:r>
+      <w:r w:rsidR="009C5E3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сақтау орнының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> түрін таңдау өрісінде қажетті параметрді таңдаңыз</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00153FF0" w:rsidRPr="002774B3" w:rsidRDefault="006A2F3A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A2F3A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5940425" cy="2832894"/>
             <wp:effectExtent l="0" t="0" r="3175" b="5715"/>
             <wp:docPr id="14" name="Рисунок 14" descr="C:\Users\920817350644\Pictures\Screenshots\Снимок экрана (15).png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5" descr="C:\Users\920817350644\Pictures\Screenshots\Снимок экрана (15).png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23" cstate="print">
+                    <a:blip r:embed="rId20" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="2832894"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -2730,160 +3164,217 @@
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00153FF0" w:rsidRPr="002774B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D46604" w:rsidRPr="002774B3" w:rsidRDefault="00D46604">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002774B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C0498" w:rsidRPr="002774B3" w:rsidRDefault="00C91C33" w:rsidP="00C91C33">
+    <w:p w:rsidR="004670E1" w:rsidRPr="009C5E3A" w:rsidRDefault="009C5E3A" w:rsidP="004670E1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Далее необходимо у</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="00D46604" w:rsidRPr="002774B3">
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidR="004670E1" w:rsidRPr="004670E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дан әрі ЭЦҚ сақтау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">үшін </w:t>
+      </w:r>
+      <w:r w:rsidR="004670E1" w:rsidRPr="004670E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кілттерді сақтау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">орнына </w:t>
+      </w:r>
+      <w:r w:rsidR="004670E1" w:rsidRPr="004670E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жол</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ды</w:t>
+      </w:r>
+      <w:r w:rsidR="004670E1" w:rsidRPr="004670E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>іңіз</w:t>
+      </w:r>
+      <w:r w:rsidR="004670E1" w:rsidRPr="004670E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (папканы таңда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ңыз</w:t>
+      </w:r>
+      <w:r w:rsidR="004670E1" w:rsidRPr="004670E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>) және "Ашу"</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00710071">
-[...18 lines deleted...]
-        <w:t>. Нажать кнопку «Подать заявку»</w:t>
+      <w:r w:rsidR="004670E1" w:rsidRPr="004670E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>батырмасын басу қажет. "Өтінім беру" батырмасын бас</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ыңыз</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00153FF0" w:rsidRPr="002774B3" w:rsidRDefault="006A2F3A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A2F3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:w w:val="0"/>
           <w:sz w:val="0"/>
           <w:szCs w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:shd w:val="clear" w:color="000000" w:fill="000000"/>
           <w:lang w:val="x-none" w:eastAsia="x-none" w:bidi="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A2F3A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5940425" cy="2892794"/>
             <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
             <wp:docPr id="15" name="Рисунок 15" descr="C:\Users\920817350644\Pictures\Screenshots\Снимок экрана (16).png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6" descr="C:\Users\920817350644\Pictures\Screenshots\Снимок экрана (16).png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24" cstate="print">
+                    <a:blip r:embed="rId21" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="2892794"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -2902,226 +3393,233 @@
     </w:p>
     <w:p w:rsidR="00153FF0" w:rsidRPr="002774B3" w:rsidRDefault="00153FF0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00863AD9" w:rsidRPr="002774B3" w:rsidRDefault="00863AD9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D46604" w:rsidRPr="002774B3" w:rsidRDefault="00D46604">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00863AD9" w:rsidRPr="002774B3" w:rsidRDefault="00863AD9" w:rsidP="00D46604">
+    <w:p w:rsidR="004670E1" w:rsidRPr="004670E1" w:rsidRDefault="004670E1" w:rsidP="004670E1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002774B3">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="002774B3">
+      <w:r w:rsidRPr="004670E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> кнопку «Обновить»</w:t>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>"Жаңарту" батырмасын бас</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5E3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ыңыз</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D21431" w:rsidRPr="002774B3" w:rsidRDefault="00161A1D" w:rsidP="00834F6D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00161A1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:w w:val="0"/>
           <w:sz w:val="0"/>
           <w:szCs w:val="0"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:shd w:val="clear" w:color="000000" w:fill="000000"/>
           <w:lang w:val="x-none" w:eastAsia="x-none" w:bidi="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00161A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5940425" cy="2943861"/>
             <wp:effectExtent l="0" t="0" r="3175" b="8890"/>
             <wp:docPr id="17" name="Рисунок 17" descr="C:\Users\920817350644\Pictures\Screenshots\Снимок экрана (17).png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7" descr="C:\Users\920817350644\Pictures\Screenshots\Снимок экрана (17).png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25" cstate="print">
+                    <a:blip r:embed="rId22" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="2943861"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006238CB" w:rsidRPr="002774B3" w:rsidRDefault="00710071" w:rsidP="00C91C33">
+    <w:p w:rsidR="006238CB" w:rsidRPr="004670E1" w:rsidRDefault="009C5E3A" w:rsidP="004670E1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">В полях «Новый пароль» и «Повторите пароль» назначить свой </w:t>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> и нажать кнопку «Загрузить сертификаты»</w:t>
+        <w:t>"Жаңа пароль" және "П</w:t>
+      </w:r>
+      <w:r w:rsidR="004670E1" w:rsidRPr="004670E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">арольді қайталаңыз" өрістерінде </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тиісті</w:t>
+      </w:r>
+      <w:r w:rsidR="004670E1" w:rsidRPr="004670E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптарға сәйкес келетін ЭЦҚ-ға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өз пароліңізді тағайындаңыз және "С</w:t>
+      </w:r>
+      <w:r w:rsidR="004670E1" w:rsidRPr="004670E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ертификаттарды </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ж</w:t>
+      </w:r>
+      <w:r w:rsidR="004670E1" w:rsidRPr="004670E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>үктеу" батырмасын басу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ыңыз</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006238CB" w:rsidRPr="002774B3" w:rsidRDefault="00161A1D" w:rsidP="00B96C34">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002774B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251730944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0504FEFA" wp14:editId="2BB67EE9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>1484630</wp:posOffset>
                 </wp:positionH>
@@ -3380,100 +3878,114 @@
       </w:r>
       <w:r w:rsidRPr="00161A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5940425" cy="2970213"/>
             <wp:effectExtent l="0" t="0" r="3175" b="1905"/>
             <wp:docPr id="18" name="Рисунок 18" descr="C:\Users\920817350644\Pictures\Screenshots\Снимок экрана (18).png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 8" descr="C:\Users\920817350644\Pictures\Screenshots\Снимок экрана (18).png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26" cstate="print">
+                    <a:blip r:embed="rId23" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="2970213"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006238CB" w:rsidRPr="002774B3" w:rsidRDefault="00834F6D" w:rsidP="00D46604">
+    <w:p w:rsidR="006238CB" w:rsidRPr="002774B3" w:rsidRDefault="004670E1" w:rsidP="004670E1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002774B3">
-[...4 lines deleted...]
-        <w:t>Откроется окно с уведомлением об успешной установке ЭЦП</w:t>
+      <w:r w:rsidRPr="004670E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ЭЦҚ сәтті орнат</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5E3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ылғаны</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004670E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> туралы хабарламасы бар терезе ашылады</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00834F6D" w:rsidRPr="002774B3" w:rsidRDefault="00571C66" w:rsidP="00B96C34">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002774B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251726848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DF6FE79" wp14:editId="278D3369">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -3554,188 +4066,164 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002566C3" w:rsidRPr="002774B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="019E9EEB" wp14:editId="3D435232">
             <wp:extent cx="5937672" cy="1409700"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="1" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId27"/>
+                    <a:blip r:embed="rId24"/>
                     <a:srcRect t="6367" b="51423"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="1410354"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00046FBA" w:rsidRPr="00046FBA" w:rsidRDefault="00D46604" w:rsidP="00046FBA">
+    <w:p w:rsidR="004670E1" w:rsidRDefault="004670E1" w:rsidP="004670E1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00046FBA">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96F73">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...56 lines deleted...]
-    <w:p w:rsidR="00046FBA" w:rsidRPr="00046FBA" w:rsidRDefault="00046FBA" w:rsidP="00046FBA">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Құттықтаймыз!!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004670E1" w:rsidRPr="007A4FD7" w:rsidRDefault="004670E1" w:rsidP="004670E1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Roboto Condensed" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1155CC"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:sectPr w:rsidR="00046FBA" w:rsidRPr="00046FBA" w:rsidSect="00D46604">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Сіздің ЭЦҚ сертификаттарыңыз 18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-қадамда көрсетілген папкада сәтті орнатылды</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00046FBA" w:rsidRPr="004670E1" w:rsidRDefault="00046FBA" w:rsidP="00046FBA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Roboto Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="1155CC"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00046FBA" w:rsidRPr="004670E1" w:rsidSect="00B16085">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="568" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1135" w:right="850" w:bottom="1134" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000A7E11" w:rsidRDefault="000A7E11" w:rsidP="00143263">
+    <w:p w:rsidR="00305DD4" w:rsidRDefault="00305DD4" w:rsidP="00143263">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000A7E11" w:rsidRDefault="000A7E11" w:rsidP="00143263">
+    <w:p w:rsidR="00305DD4" w:rsidRDefault="00305DD4" w:rsidP="00143263">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -3752,61 +4240,61 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto Condensed">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000A7E11" w:rsidRDefault="000A7E11" w:rsidP="00143263">
+    <w:p w:rsidR="00305DD4" w:rsidRDefault="00305DD4" w:rsidP="00143263">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000A7E11" w:rsidRDefault="000A7E11" w:rsidP="00143263">
+    <w:p w:rsidR="00305DD4" w:rsidRDefault="00305DD4" w:rsidP="00143263">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D7F7893"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86829AA2"/>
     <w:lvl w:ilvl="0" w:tplc="BB949E52">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -4663,87 +5151,99 @@
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E5569"/>
     <w:rsid w:val="00024793"/>
     <w:rsid w:val="00046FBA"/>
     <w:rsid w:val="000A7E11"/>
     <w:rsid w:val="00143263"/>
     <w:rsid w:val="00153FF0"/>
     <w:rsid w:val="00161A1D"/>
     <w:rsid w:val="001C0498"/>
     <w:rsid w:val="001D27B7"/>
     <w:rsid w:val="00242DE1"/>
     <w:rsid w:val="002566C3"/>
     <w:rsid w:val="00264742"/>
     <w:rsid w:val="002774B3"/>
+    <w:rsid w:val="00296B0D"/>
     <w:rsid w:val="002B6C05"/>
+    <w:rsid w:val="00305DD4"/>
     <w:rsid w:val="00317AEE"/>
     <w:rsid w:val="003679E4"/>
     <w:rsid w:val="003E0701"/>
+    <w:rsid w:val="004670E1"/>
     <w:rsid w:val="0056470E"/>
     <w:rsid w:val="00571C66"/>
     <w:rsid w:val="005E5569"/>
+    <w:rsid w:val="005F73F7"/>
     <w:rsid w:val="006238CB"/>
     <w:rsid w:val="006A2F3A"/>
+    <w:rsid w:val="006C42D6"/>
     <w:rsid w:val="00707451"/>
     <w:rsid w:val="00710071"/>
     <w:rsid w:val="00755DF4"/>
     <w:rsid w:val="0076312A"/>
     <w:rsid w:val="00775E7D"/>
     <w:rsid w:val="00795B80"/>
     <w:rsid w:val="008220F2"/>
     <w:rsid w:val="00834F6D"/>
     <w:rsid w:val="00863AD9"/>
     <w:rsid w:val="008C3D65"/>
     <w:rsid w:val="009778BD"/>
     <w:rsid w:val="00997C9C"/>
+    <w:rsid w:val="009C2E82"/>
+    <w:rsid w:val="009C5E3A"/>
     <w:rsid w:val="009E7BAD"/>
     <w:rsid w:val="009F0856"/>
+    <w:rsid w:val="009F1607"/>
+    <w:rsid w:val="00A16E1A"/>
     <w:rsid w:val="00A7008A"/>
     <w:rsid w:val="00A95EC8"/>
     <w:rsid w:val="00AB062B"/>
+    <w:rsid w:val="00B16085"/>
     <w:rsid w:val="00B45BF2"/>
     <w:rsid w:val="00B92C2D"/>
     <w:rsid w:val="00B96C34"/>
     <w:rsid w:val="00BC2721"/>
     <w:rsid w:val="00BC4DA5"/>
     <w:rsid w:val="00C45610"/>
     <w:rsid w:val="00C91C33"/>
     <w:rsid w:val="00CA0087"/>
     <w:rsid w:val="00D10EE9"/>
     <w:rsid w:val="00D21431"/>
     <w:rsid w:val="00D46604"/>
+    <w:rsid w:val="00D6473B"/>
+    <w:rsid w:val="00DE5B55"/>
     <w:rsid w:val="00E809F7"/>
     <w:rsid w:val="00EE5692"/>
     <w:rsid w:val="00F30D81"/>
     <w:rsid w:val="00FF4154"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -5272,56 +5772,57 @@
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00143263"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="1654800328">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egov.kz/services/Remote.EDS/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pki.gov.kz/nl_ru" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5545,70 +6046,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>3336</Characters>
+  <Pages>1</Pages>
+  <Words>557</Words>
+  <Characters>3176</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
+  <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3914</CharactersWithSpaces>
+  <CharactersWithSpaces>3726</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>