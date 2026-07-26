--- v0 (2025-12-07)
+++ v1 (2026-07-26)
@@ -1,1094 +1,8423 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00B6677A" w:rsidRPr="00B6677A" w:rsidRDefault="00B6677A" w:rsidP="00B6677A">
+    <w:p w:rsidR="00977F74" w:rsidRPr="00BA49FB" w:rsidRDefault="00977F74" w:rsidP="00BA49FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk97537497"/>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>"Павлодар қаласының № 49 санаторлық бақшасы" коммуналдық мемлекеттік қазыналық кәсіпорын</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRPr="00070828" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Павлодар қаласының білім беру бөлімі,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Павлодар облысының білім басқармасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRPr="006F02DD" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ж</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 08.12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRPr="006F4A73" w:rsidRDefault="008479BA" w:rsidP="00977F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>№9</w:t>
+      </w:r>
+      <w:r w:rsidR="00977F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ХАТТАМАСЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRPr="006F02DD" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRPr="00070828" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>"Павлодар қаласының № 49 санаторлық бақшасы "КМҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRPr="00070828" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> педагогтың бос лауазымына орналасудың </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRPr="00070828" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">конкурстық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">комиссияның отырысы </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRPr="006F4A73" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRPr="006F4A73" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ҚАТЫСҚАНДАР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRPr="00070828" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Смағұлова Жанна  Мұқтарқызы - конкурстық комиссияның төрағасы, "№49 санаторлық бақшасы"КМҚК-ның әдіскері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRPr="00070828" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Карпенко Людмила Викторовна-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>конкурстық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>комиссияның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>хатшысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тәрбиеші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRPr="00070828" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Конкурстық комиссияның мүшелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRPr="006F4A73" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    1) </w:t>
+      </w:r>
+      <w:r w:rsidR="00057489" w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Алтынбасарова Г.Қ</w:t>
+      </w:r>
+      <w:r w:rsidR="00057489" w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidR="00057489" w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Павлодар қаласы білім беру бөлімі" ММ маманы </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRPr="00070828" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    2) </w:t>
+      </w:r>
+      <w:r w:rsidR="00057489" w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Нұрпеисова Әлия Серекбекқызы - "Павлодар қаласы №23  бақшасы "КМҚК басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A312C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Смайлова Майра Қ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аи</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A312C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ырбайқызы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A312C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>"№49 санаторлық бақшасы"КМҚК-ның тәрбиешісі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   4)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A312C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Құнанбаева Әсемгүл Нұржанқызы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A312C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>"№49 санаторлық бақшасы"КМҚК-ның қазақ тілі  пәнінің  мұғалімі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRPr="00070828" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Отырыстың күн тәртібі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRPr="00070828" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Мемлекеттік білім беру ұйымының педагог қызметкерлерінің бос лауазымына екі штаттық бірлік санында үміткерлердің конкурстық құжаттарын қарау: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRPr="006F4A73" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ход заседания:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRPr="00070828" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комиссияның қарауына конкурс туралы хабарландыру негізінде </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>28.11.2022-05.12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.2022 ж. аралығында педагог қызметкерлер лауазымдарына орналасуға үміткерлердің конкурстық құжаттары ұсынылған жоқ, өйткені мемлекеттік білім беру ұйымының педагог қызметкерінің бос лауазымына белгіленген мерзімде орналасуға өтініштер түскен жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRPr="006F4A73" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ШЕШІМІ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRPr="00070828" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дауыс беру нәтижелері бойынша конкурстық комиссия </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRPr="00070828" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Педагогтің бос лауазымына орналасуға конкурс өтпеді деп танылсын. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRPr="00070828" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Конкурстық комиссияның төрағасы:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ж. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Смағұлова </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRPr="0089633A" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRPr="006F02DD" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Конкурстық комиссия мүшелері:                      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Г. Қ. Алтыбасарова </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ә. С. Нұрпейісова </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRPr="006F02DD" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A312C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">М.Қ. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Смайлова </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRDefault="00977F74" w:rsidP="00977F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A312C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ә.Н. Құнанабаева</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00977F74" w:rsidRPr="00BA49FB" w:rsidRDefault="00977F74" w:rsidP="00BA49FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BA49FB" w:rsidRDefault="00977F74" w:rsidP="00BA49FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Конкурстық комиссияның хатшысы:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    Л. В.Карпен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA49FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F4A73" w:rsidRPr="006F4A73" w:rsidRDefault="006F4A73" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B6677A">
-[...2 lines deleted...]
-          <w:b/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidR="006F4A73" w:rsidRPr="006F4A73" w:rsidRDefault="006F4A73" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Коммунальное государственное казенное предприятие</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B6677A" w:rsidRPr="00B6677A" w:rsidRDefault="00B6677A" w:rsidP="00B6677A">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F4A73" w:rsidRPr="006F4A73" w:rsidRDefault="006F4A73" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F4A73" w:rsidRPr="006F4A73" w:rsidRDefault="006F4A73" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F4A73" w:rsidRPr="006F4A73" w:rsidRDefault="006F4A73" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F4A73" w:rsidRPr="006F4A73" w:rsidRDefault="006F4A73" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F4A73" w:rsidRPr="006F4A73" w:rsidRDefault="006F4A73" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F4A73" w:rsidRPr="006F4A73" w:rsidRDefault="006F4A73" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F4A73" w:rsidRPr="006F4A73" w:rsidRDefault="006F4A73" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F4A73" w:rsidRPr="006F4A73" w:rsidRDefault="006F4A73" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F4A73" w:rsidRPr="006F4A73" w:rsidRDefault="006F4A73" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F4A73" w:rsidRPr="006F4A73" w:rsidRDefault="006F4A73" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F4A73" w:rsidRDefault="006F4A73" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRDefault="006F02DD" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRDefault="006F02DD" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRDefault="006F02DD" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRDefault="006F02DD" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRDefault="006F02DD" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRDefault="006F02DD" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRDefault="006F02DD" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRDefault="006F02DD" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRPr="006F4A73" w:rsidRDefault="006F02DD" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F4A73" w:rsidRPr="006F4A73" w:rsidRDefault="006F4A73" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003A312C" w:rsidRPr="0089633A" w:rsidRDefault="003A312C" w:rsidP="003A312C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...39 lines deleted...]
-    <w:p w:rsidR="00B6677A" w:rsidRPr="00B6677A" w:rsidRDefault="00B6677A" w:rsidP="00B6677A">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk97537576"/>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Павлодар </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қаласының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 49 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>санаторлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бақшасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>коммуналдық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мемлекеттік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қазыналық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кәсіпорын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="003A312C" w:rsidRPr="0089633A" w:rsidRDefault="003A312C" w:rsidP="003A312C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="00B6677A" w:rsidRPr="00B6677A" w:rsidRDefault="00B6677A" w:rsidP="00B6677A">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Павлодар қаласының білім беру бөлімі, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A312C" w:rsidRPr="0089633A" w:rsidRDefault="003A312C" w:rsidP="003A312C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...26 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Павлодар облысының білім басқармасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F4A73" w:rsidRPr="006F4A73" w:rsidRDefault="006F4A73" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...15 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F4A73" w:rsidRPr="0089633A" w:rsidRDefault="003A312C" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...26 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2022ж. 02.02.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A312C" w:rsidRPr="006F4A73" w:rsidRDefault="003A312C" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...47 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>№1 ХАТТАМАСЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0089633A" w:rsidRDefault="0089633A" w:rsidP="003A312C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003A312C" w:rsidRPr="0089633A" w:rsidRDefault="003A312C" w:rsidP="003A312C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>"Павлодар қаласының № 49 санаторлық бақшасы "КМҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A312C" w:rsidRPr="0089633A" w:rsidRDefault="003A312C" w:rsidP="003A312C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> педагогтың бос лауазымына орналасудың </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A312C" w:rsidRPr="0089633A" w:rsidRDefault="003A312C" w:rsidP="003A312C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>конкурстық комиссияның отырысы .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A312C" w:rsidRPr="0089633A" w:rsidRDefault="003A312C" w:rsidP="003A312C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003A312C" w:rsidRPr="006F4A73" w:rsidRDefault="003A312C" w:rsidP="003A312C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ҚАТЫСҚАНДАР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A312C" w:rsidRPr="0089633A" w:rsidRDefault="0089633A" w:rsidP="0089633A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...17 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Смағұлова Ж</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>анат</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> А</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сқарқызы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - конкурстық комиссияның төрағасы, ұйым басшысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A312C" w:rsidRPr="0089633A" w:rsidRDefault="003A312C" w:rsidP="0089633A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">1. </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Карпенко Людмила Викторовна-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B6677A">
-[...6 lines deleted...]
-        <w:t>Смагулова</w:t>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>конкурстық</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6677A">
-[...9 lines deleted...]
-    <w:p w:rsidR="00B6677A" w:rsidRPr="00B6677A" w:rsidRDefault="00B6677A" w:rsidP="00B6677A">
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>комиссияның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>хатшысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тәрбиеші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="003A312C" w:rsidRPr="0089633A" w:rsidRDefault="003A312C" w:rsidP="003A312C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00B6677A" w:rsidRPr="00B6677A" w:rsidRDefault="00B6677A" w:rsidP="00B6677A">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3. Конкурстық комиссияның мүшелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A312C" w:rsidRPr="006F4A73" w:rsidRDefault="003A312C" w:rsidP="003A312C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00B6677A" w:rsidRPr="00B6677A" w:rsidRDefault="00B6677A" w:rsidP="00B6677A">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Нұрпеисова Әлия Серекбекқызы - "Павлодар қаласы №23  бақшасы "КМҚК басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A312C" w:rsidRPr="0089633A" w:rsidRDefault="003A312C" w:rsidP="003A312C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    2) </w:t>
+      </w:r>
+      <w:r w:rsidR="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Алтынбасарова Г.Қ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>"Павлодар қаласы білім беру бөлімі" ММ маманы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0089633A" w:rsidRPr="0089633A" w:rsidRDefault="0089633A" w:rsidP="0089633A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">1) </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Смағұлова Жанна  Мұқтарқызы-конкурстық комиссияның төрағасы, "№49 санаторлық бақшасы"КМҚК-ның әдіскері</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0089633A" w:rsidRPr="0089633A" w:rsidRDefault="0089633A" w:rsidP="0089633A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   4) Жапарова К. Қ. – тәрбиеші, "№49 санаторлық бақшасы"КМҚК кәсіподақ комитетінің төрайымы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidR="0089633A" w:rsidRPr="0089633A" w:rsidRDefault="0089633A" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Отырыстың күн тәртібі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0089633A" w:rsidRPr="0089633A" w:rsidRDefault="006F4A73" w:rsidP="0089633A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0089633A" w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Мемлекеттік білім беру ұйымының педагог қызметкерлерінің бос лауазымына екі штаттық бірлік санында үміткерлердің конкурстық құжаттарын қарау: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F4A73" w:rsidRPr="006F4A73" w:rsidRDefault="0089633A" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Отырыстың  барысы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0089633A" w:rsidRPr="0089633A" w:rsidRDefault="006F4A73" w:rsidP="0089633A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0089633A" w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Конкурс туралы хабарландыру негізінде педагог қызметкерлер лауазымдарына орналасуға үміткерлердің конкурстық құжаттарын комиссияның қарауына</w:t>
+      </w:r>
+      <w:r w:rsidR="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20.01-2022-28.01.2022 </w:t>
+      </w:r>
+      <w:r w:rsidR="0089633A" w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> берілмеді.Мемлекеттік білім беру ұйымының педагог қызметкерінің бос лауазымына орналасуға өтініштер анықталды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F4A73" w:rsidRPr="006F4A73" w:rsidRDefault="0089633A" w:rsidP="0089633A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ШЕШІМІ</w:t>
+      </w:r>
+      <w:r w:rsidR="006F4A73" w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0089633A" w:rsidRPr="0089633A" w:rsidRDefault="0089633A" w:rsidP="0089633A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дауыс беру нәтижелері бойынша конкурстық комиссия </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0089633A" w:rsidRPr="0089633A" w:rsidRDefault="0089633A" w:rsidP="0089633A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Педагогтің бос лауазымына орналасуға конкурс өтпеді деп танылсын. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0089633A" w:rsidRDefault="0089633A" w:rsidP="0089633A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0089633A" w:rsidRDefault="0089633A" w:rsidP="0089633A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Конкурстық комиссияның төрағасы:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ж. А. Смағұлова </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRPr="0089633A" w:rsidRDefault="006F02DD" w:rsidP="0089633A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRPr="0089633A" w:rsidRDefault="0089633A" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Конкурстық комиссия мүшелері: </w:t>
+      </w:r>
+      <w:r w:rsidR="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Г. Қ</w:t>
+      </w:r>
+      <w:r w:rsidR="006F02DD" w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Алтыбасарова </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRDefault="006F02DD" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ә. С. </w:t>
+      </w:r>
+      <w:r w:rsidR="0089633A" w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Нұрпейісова </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0089633A" w:rsidRPr="006F02DD" w:rsidRDefault="006F02DD" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ж. М. </w:t>
+      </w:r>
+      <w:r w:rsidR="0089633A" w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Смағұлова </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0089633A" w:rsidRDefault="006F02DD" w:rsidP="0089633A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                   К. Қ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жапарова </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRPr="0089633A" w:rsidRDefault="006F02DD" w:rsidP="0089633A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0089633A" w:rsidRPr="00070828" w:rsidRDefault="0089633A" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Конкурстық комиссияның хатшысы: </w:t>
+      </w:r>
+      <w:r w:rsidR="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Л. В</w:t>
+      </w:r>
+      <w:r w:rsidR="006F02DD" w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Карпенко</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>"Павлодар қаласының № 49 санаторлық бақшасы" коммуналдық мемлекеттік қазыналық кәсіпорын</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Павлодар қаласының білім беру бөлімі, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Павлодар облысының білім басқармасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F4A73" w:rsidRPr="006F4A73" w:rsidRDefault="006F4A73" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F4A73" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2022ж.11.02</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="006F4A73" w:rsidRDefault="00070828" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>№2 ХАТТАМАСЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F4A73" w:rsidRPr="006F4A73" w:rsidRDefault="006F4A73" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>"Павлодар қаласының № 49 санаторлық бақшасы "КМҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> педагогтың бос лауазымына орналасудың </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>конкурстық комиссияның отырысы .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F4A73" w:rsidRPr="006F4A73" w:rsidRDefault="006F4A73" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="006F4A73" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ҚАТЫСҚАНДАР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Смағұлова Жанат Асқарқызы - конкурстық комиссияның төрағасы, ұйым басшысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Карпенко Людмила Викторовна-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B6677A">
-[...6 lines deleted...]
-        <w:t>Алтыбасарова</w:t>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>конкурстық</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6677A">
-[...9 lines deleted...]
-    <w:p w:rsidR="00B6677A" w:rsidRPr="00B6677A" w:rsidRDefault="00B6677A" w:rsidP="00B6677A">
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>комиссияның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>хатшысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тәрбиеші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...35 lines deleted...]
-    <w:p w:rsidR="00B6677A" w:rsidRPr="00B6677A" w:rsidRDefault="00B6677A" w:rsidP="00B6677A">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Конкурстық комиссияның мүшелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="006F4A73" w:rsidRDefault="00070828" w:rsidP="00070828">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...7 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Нұрпеисова Әлия Серекбекқызы - "Павлодар қаласы №23  бақшасы "КМҚК басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    2) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Алтынбасарова Г.Қ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>"Павлодар қаласы білім беру бөлімі" ММ маманы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Смағұлова Жанна  Мұқтарқызы-конкурстық комиссияның төрағасы, "№49 санаторлық бақшасы"КМҚК-ның әдіскері</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   4) Жапарова К. Қ. – тәрбиеші, "№49 санаторлық бақшасы"КМҚК кәсіподақ комитетінің төрайымы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Отырыстың күн тәртібі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Мемлекеттік білім беру ұйымының педагог қызметкерлерінің бос лауазымына екі штаттық бірлік санында үміткерлердің конкурстық құжаттарын қарау: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F4A73" w:rsidRPr="006F4A73" w:rsidRDefault="006F4A73" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ход заседания:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Комиссияның қарауына конкурс туралы хабарландыру негізінде 01.02.2022-08.02.2022 ж. аралығында педагог қызметкерлер лауазымдарына орналасуға үміткерлердің конкурстық құжаттары ұсынылған жоқ, өйткені мемлекеттік білім беру ұйымының педагог қызметкерінің бос лауазымына белгіленген мерзімде орналасуға өтініштер түскен жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="006F4A73" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ШЕШІМІ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дауыс беру нәтижелері бойынша конкурстық комиссия </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Педагогтің бос лауазымына орналасуға конкурс өтпеді деп танылсын. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRDefault="006F02DD" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Конкурстық комиссияның төрағасы:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ж. А. Смағұлова </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRPr="0089633A" w:rsidRDefault="006F02DD" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRPr="006F02DD" w:rsidRDefault="006F02DD" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Конкурстық комиссия мүшелері:                      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Г. Қ. Алтыбасарова </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRDefault="006F02DD" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ә. С. Нұрпейісова </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRPr="006F02DD" w:rsidRDefault="006F02DD" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ж. М. Смағұлова </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRDefault="006F02DD" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                   К. Қ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жапарова </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRPr="0089633A" w:rsidRDefault="006F02DD" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRDefault="006F02DD" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Конкурстық комиссияның хатшысы:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    Л. В.Карпенко</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>"Павлодар қаласының № 49 санаторлық бақшасы" коммуналдық мемлекеттік қазыналық кәсіпорын</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Павлодар қаласының білім беру бөлімі, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F4A73" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Павлодар облысының білім басқармасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="006F02DD" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F4A73" w:rsidRDefault="00070828" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ж</w:t>
+      </w:r>
+      <w:r w:rsidR="006F4A73" w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22.02.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="006F4A73" w:rsidRDefault="00070828" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>№3 ХАТТАМАСЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F4A73" w:rsidRPr="006F02DD" w:rsidRDefault="006F4A73" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>"Павлодар қаласының № 49 санаторлық бақшасы "КМҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> педагогтың бос лауазымына орналасудың </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>конкурстық комиссияның отырысы .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="006F4A73" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="006F4A73" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ҚАТЫСҚАНДАР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00977F74">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Смағұлова Жанат Асқарқызы - конкурстық комиссияның төрағасы, ұйым басшысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00977F74">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Карпенко Людмила Викторовна-</w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B6677A">
-[...6 lines deleted...]
-        <w:t>Смагулова</w:t>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>конкурстық</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6677A">
-[...29 lines deleted...]
-    <w:p w:rsidR="00B6677A" w:rsidRPr="00B6677A" w:rsidRDefault="00B6677A" w:rsidP="00B6677A">
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>комиссияның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>хатшысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тәрбиеші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">4) </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Конкурстық комиссияның мүшелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="006F4A73" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Нұрпеисова Әлия Серекбекқызы - "Павлодар қаласы №23  бақшасы "КМҚК басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    2) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Алтынбасарова Г.Қ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>"Павлодар қаласы білім беру бөлімі" ММ маманы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Смағұлова Жанна  Мұқтарқызы-конкурстық комиссияның төрағасы, "№49 санаторлық бақшасы"КМҚК-ның әдіскері</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   4) Жапарова К. Қ. – тәрбиеші, "№49 санаторлық бақшасы"КМҚК кәсіподақ комитетінің төрайымы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Отырыстың күн тәртібі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Мемлекеттік білім беру ұйымының педагог қызметкерлерінің бос лауазымына екі штаттық бірлік санында үміткерлердің конкурстық құжаттарын қарау: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="006F4A73" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ход заседания:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Комиссияның қарауына конкурс туралы хабарландыру негізінде 01.02.2022-08.02.2022 ж. аралығында педагог қызметкерлер лауазымдарына орналасуға үміткерлердің конкурстық құжаттары ұсынылған жоқ, өйткені мемлекеттік білім беру ұйымының педагог қызметкерінің бос лауазымына белгіленген мерзімде орналасуға өтініштер түскен жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="006F4A73" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ШЕШІМІ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дауыс беру нәтижелері бойынша конкурстық комиссия </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Педагогтің бос лауазымына орналасуға конкурс өтпеді деп танылсын. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRDefault="006F02DD" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Конкурстық комиссияның төрағасы:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ж. А. Смағұлова </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRPr="0089633A" w:rsidRDefault="006F02DD" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRPr="006F02DD" w:rsidRDefault="006F02DD" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Конкурстық комиссия мүшелері:                      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Г. Қ. Алтыбасарова </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRDefault="006F02DD" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ә. С. Нұрпейісова </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRPr="006F02DD" w:rsidRDefault="006F02DD" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ж. М. Смағұлова </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRDefault="006F02DD" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                   К. Қ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жапарова </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRPr="0089633A" w:rsidRDefault="006F02DD" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRDefault="006F02DD" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Конкурстық комиссияның хатшысы:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    Л. В.Карпен</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>"Павлодар қаласының № 49 санаторлық бақшасы" коммуналдық мемлекеттік қазыналық кәсіпорын</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Павлодар қаласының білім беру бөлімі, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Павлодар облысының білім басқармасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="006F4A73" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ж</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22.02.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="006F4A73" w:rsidRDefault="00135C17" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>№4</w:t>
+      </w:r>
+      <w:r w:rsidR="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ХАТТАМАСЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="006F4A73" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>"Павлодар қаласының № 49 санаторлық бақшасы "КМҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> педагогтың бос лауазымына орналасудың </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="00070828" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>конкурстық комиссияның отырысы .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="006F4A73" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="006F4A73" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ҚАТЫСҚАНДАР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="000A136C" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Смағұлова Жанат Асқарқызы - конкурстық комиссияның төрағасы, ұйым басшысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="000A136C" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Карпенко Людмила Викторовна-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B6677A">
-[...6 lines deleted...]
-        <w:t>Кунанбаева</w:t>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>конкурстық</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6677A">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B6677A">
-[...6 lines deleted...]
-        <w:t>Асемгуль</w:t>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>комиссияның</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6677A">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B6677A">
-[...6 lines deleted...]
-        <w:t>Нуржановна</w:t>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>хатшысы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B6677A">
-[...29 lines deleted...]
-    <w:p w:rsidR="00B6677A" w:rsidRPr="00B6677A" w:rsidRDefault="00B6677A" w:rsidP="00B6677A">
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тәрбиеші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="000A136C" w:rsidRDefault="00070828" w:rsidP="00070828">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="00B6677A" w:rsidRPr="00B6677A" w:rsidRDefault="00B6677A" w:rsidP="00B6677A">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Конкурстық комиссияның мүшелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="006F4A73" w:rsidRDefault="00070828" w:rsidP="00070828">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00B6677A" w:rsidRPr="00B6677A" w:rsidRDefault="00B6677A" w:rsidP="00B6677A">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Нұрпеисова Әлия Серекбекқызы - "Павлодар қаласы №23  бақшасы "КМҚК басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="000A136C" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    2) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Алтынбасарова Г.Қ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>"Павлодар қаласы білім беру бөлімі" ММ маманы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="000A136C" w:rsidRDefault="00070828" w:rsidP="00070828">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="00B6677A" w:rsidRPr="00B6677A" w:rsidRDefault="00B6677A" w:rsidP="00B6677A">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Смағұлова Жанна  Мұқтарқызы-конкурстық комиссияның төрағасы, "№49 санаторлық бақшасы"КМҚК-ның әдіскері</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="000A136C" w:rsidRDefault="00070828" w:rsidP="00070828">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00B6677A" w:rsidRPr="00B6677A" w:rsidRDefault="00B6677A" w:rsidP="00B6677A">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   4) Жапарова К. Қ. – тәрбиеші, "№49 санаторлық бақшасы"КМҚК кәсіподақ комитетінің төрайымы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="000A136C" w:rsidRDefault="00070828" w:rsidP="006F4A73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Отырыстың күн тәртібі: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00070828" w:rsidRPr="000A136C" w:rsidRDefault="00070828" w:rsidP="00070828">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Негізгі педагог Н.А.Мартын</w:t>
+      </w:r>
+      <w:r w:rsidR="000A136C" w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 86 күн мерзімге кезекті еңбек демалысы уақытына мемлекеттік білім беру ұйымының педагог қызметкерлерінің уақытша бос лауазымына орналасуға үміткердің құжаттарын қарау</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A136C" w:rsidRPr="000A136C" w:rsidRDefault="000A136C" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...266 lines deleted...]
-    <w:sectPr w:rsidR="00B6677A">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Отырыс барысы:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A136C" w:rsidRPr="000A136C" w:rsidRDefault="000A136C" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Конкурстық комиссияның хатшысы Л.В.Карпенко комиссияның қарауына мемлекеттік білім беру ұйымының педагог қызметкері уақытша бос лауазымына орналасуға үміткер. Душенкованың құжаттарын ұсынды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A136C" w:rsidRPr="000A136C" w:rsidRDefault="000A136C" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Тыңдалды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>: конкурстық комисс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ияның төрағасы Ж. А. Смағұлова к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">андидат ұсынған құжаттарда педагогтің уақытша бос лауазымына орналасуға кедергі келтіретін мән-жайлар анықталған жоқ. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қарау барысында Наталья Александровна Душенкова ұсынған мәліметтердің дұрыстығы мен толықтығына тексеру жүргізілді, оның нәтижелері бойынша ұсынылған мәліметтердің дұрыстығы туралы қорытынды дайындалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A136C" w:rsidRPr="000A136C" w:rsidRDefault="000A136C" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Комиссия мүшелері талқылады:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конкурстық комиссия кандидатты білім, еңбек қызметін жүзеге асыру, сондай-ақ кәсіби және жеке қасиеттері туралы ұсынған құжаттар негізінде бағалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A136C" w:rsidRPr="000A136C" w:rsidRDefault="000A136C" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Тыңдалды:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ж. М. Смағұлова, тексеру нәтижесі бойынша ұсынылған құжаттар мемлекеттік білім беру ұйымдарының бірінші басшылары мен педагогтерін лауазымға тағайындау, лауазымнан босату ережелерін бекіту туралы 107 т. тізбесіне сәйкес келетіні анықталды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F4A73" w:rsidRPr="006F4A73" w:rsidRDefault="000A136C" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Ж.М. Смағұлова комиссияның назарын өндірістік қажеттілікке байланысты Н.А. Душенкова негізгі педагог Н.А. Мартынның орнына 86 күн мерзімге кезекті еңбек демалысы кезеңіне уақытша жұмысқа қабылданатынына назар аударды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F4A73" w:rsidRPr="006F4A73" w:rsidRDefault="000A136C" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ШЕШІМІ</w:t>
+      </w:r>
+      <w:r w:rsidR="006F4A73" w:rsidRPr="006F4A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A136C" w:rsidRPr="000A136C" w:rsidRDefault="000A136C" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дауыс беру нәтижелері бойынша конкурстық комиссия </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A136C" w:rsidRPr="000A136C" w:rsidRDefault="000A136C" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Педагогтің уақытша бос лауазымына орналасуға конкурс өтті деп танылсын. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F4A73" w:rsidRDefault="000A136C" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A136C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2. Негізгі қызметкердің демалысы кезеңіне өндірістік қажеттілікке байланысты Н.А . Мартын 86 күн мерзімге конкурстан тыс педагогтың уақытша бос лауазымына Н.А. Душенкова қабылдансын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A136C" w:rsidRPr="006F4A73" w:rsidRDefault="000A136C" w:rsidP="006F4A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRDefault="006F02DD" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Конкурстық комиссияның төрағасы:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ж. А. Смағұлова </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRPr="0089633A" w:rsidRDefault="006F02DD" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRPr="006F02DD" w:rsidRDefault="006F02DD" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Конкурстық комиссия мүшелері:                      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Г. Қ. Алтыбасарова </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRDefault="006F02DD" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ә. С. Нұрпейісова </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRPr="006F02DD" w:rsidRDefault="006F02DD" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ж. М. Смағұлова </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRDefault="006F02DD" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                   К. Қ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089633A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жапарова </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRPr="0089633A" w:rsidRDefault="006F02DD" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F02DD" w:rsidRDefault="006F02DD" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Конкурстық комиссияның хатшысы:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    Л. В.Карпенко</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C754A" w:rsidRPr="006F02DD" w:rsidRDefault="005C754A" w:rsidP="006F02DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="005C754A" w:rsidRPr="006F02DD" w:rsidSect="00BA49FB">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="851" w:bottom="567" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="072B3D05"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC6624B2"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="1027507D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1A209F42"/>
+    <w:lvl w:ilvl="0" w:tplc="465453A4">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="644" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1364" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2084" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2804" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3524" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4244" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4964" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5684" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6404" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="19D41FDE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9564942A"/>
+    <w:lvl w:ilvl="0" w:tplc="93769958">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="1CA34E44"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A004CB2"/>
+    <w:lvl w:ilvl="0" w:tplc="C5E8DE76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="1DFC7829"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4BF2ECAC"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="2D85097D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="51CC6E20"/>
+    <w:lvl w:ilvl="0" w:tplc="C5E8DE76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="35181A0D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="751E7818"/>
+    <w:lvl w:ilvl="0" w:tplc="04190011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="4370526A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="911C6A70"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="644" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="4CEE1E8B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DACAFA12"/>
+    <w:lvl w:ilvl="0" w:tplc="04190011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="4EEF660F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FA7ADCB0"/>
+    <w:lvl w:ilvl="0" w:tplc="C5E8DE76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="56DE4E7D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="45E85EC8"/>
+    <w:lvl w:ilvl="0" w:tplc="C5E8DE76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="56F6719D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="87FE8AA0"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="5F2C630C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="249E46E2"/>
+    <w:lvl w:ilvl="0" w:tplc="2C4CE70A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="852" w:hanging="492"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="68F01B57"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DF9C147C"/>
+    <w:lvl w:ilvl="0" w:tplc="C5E8DE76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="79A75A41"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="424016A8"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="7A8E6270"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7352B1A2"/>
+    <w:lvl w:ilvl="0" w:tplc="93769958">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="7C5D4A3B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8A7EA9EA"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17">
+    <w:nsid w:val="7DDE0673"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E3660FA"/>
+    <w:lvl w:ilvl="0" w:tplc="C5E8DE76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18">
+    <w:nsid w:val="7EE85D6B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5E5E92F4"/>
+    <w:lvl w:ilvl="0" w:tplc="C5E8DE76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B6677A"/>
-    <w:rsid w:val="00B6677A"/>
+    <w:rsidRoot w:val="00F615C8"/>
+    <w:rsid w:val="00057489"/>
+    <w:rsid w:val="00070828"/>
+    <w:rsid w:val="00082C51"/>
+    <w:rsid w:val="000A136C"/>
+    <w:rsid w:val="00135C17"/>
+    <w:rsid w:val="003A312C"/>
+    <w:rsid w:val="003B6956"/>
+    <w:rsid w:val="004D10C1"/>
+    <w:rsid w:val="005C754A"/>
+    <w:rsid w:val="005E12BD"/>
+    <w:rsid w:val="00607BD9"/>
+    <w:rsid w:val="006F02DD"/>
+    <w:rsid w:val="006F4A73"/>
+    <w:rsid w:val="008479BA"/>
+    <w:rsid w:val="0089633A"/>
+    <w:rsid w:val="00916B9B"/>
+    <w:rsid w:val="00977F74"/>
+    <w:rsid w:val="00A007A8"/>
+    <w:rsid w:val="00B01201"/>
+    <w:rsid w:val="00BA49FB"/>
+    <w:rsid w:val="00F615C8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -1115,51 +8444,51 @@
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -1231,90 +8560,131 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00070828"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:styleId="a3">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="006F4A73"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F4A73"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -1454,57 +8824,87 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="125785647">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2128966811">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1748,55 +9148,91 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58A884A5-6DBC-43F7-BAD0-A11E6C5B26C5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1700</Characters>
+  <Pages>6</Pages>
+  <Words>1705</Words>
+  <Characters>9721</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>81</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1995</CharactersWithSpaces>
+  <CharactersWithSpaces>11404</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Sony</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>RePack by SPecialiST</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>